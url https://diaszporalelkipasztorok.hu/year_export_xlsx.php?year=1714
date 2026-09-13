--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,352 +98,291 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1714</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1714</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Brentán Károly SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Bécs, Osztrák Birodalom</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>9 de octubre de 1714</t>
+          <t>1714. október 9.</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=112</t>
-        </is>
-[...59 lines deleted...]
-          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>