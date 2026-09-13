--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -365,155 +365,94 @@
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1725
 1722</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=658</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1722</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Asperger Zsigmond SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>Buenos Aires, valamint Cordoba, egyetemi tanár, orvos, majd Paraguay a lorettói misszióban szolgált.</t>
         </is>
       </c>
       <c r="N19">
-        <v>1606</v>
+        <v>1717</v>
       </c>
       <c r="O19">
-        <v>1907</v>
+        <v>1772</v>
       </c>
       <c r="Q19" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=18</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>