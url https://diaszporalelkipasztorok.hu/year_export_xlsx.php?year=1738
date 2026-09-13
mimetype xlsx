--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -306,82 +306,88 @@
           <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1738</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Külföldi szolgálat megkezdése
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Marquesetti János SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>San Borgia redukció, Uruguay - misszionárius</t>
+          <t>San Francisco de Borja redukció, Spanyol Birodalom - segédmisszionárius
+Candelaria, Spanyol Birodalom</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1738 körül</t>
-        </is>
+          <t>1738
+1738</t>
+        </is>
+      </c>
+      <c r="O18">
+        <v>1739</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=701</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1738</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Koncság Nándor SJ</t>
         </is>
@@ -401,399 +407,465 @@
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1738. március 25.</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=566</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1738</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Asperger Zsigmond SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>Buenos Aires, valamint Cordoba, egyetemi tanár, orvos, majd Paraguay a lorettói misszióban szolgált.</t>
         </is>
       </c>
       <c r="N20">
-        <v>1606</v>
+        <v>1717</v>
       </c>
       <c r="O20">
-        <v>1907</v>
+        <v>1772</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=18</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1738</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Asperger Zsigmond SJ</t>
+          <t>Brentán Károly SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Buenos Aires, valamint Cordoba, egyetemi tanár, orvos, majd Paraguay a lorettói misszióban szolgált.</t>
+          <t>misszionárius, provinciális</t>
         </is>
       </c>
       <c r="N21">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="O21">
-        <v>1772</v>
+        <v>1751</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=18</t>
+          <t>/persons_v2/view.php?id=112</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1738</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Brentán Károly SJ</t>
+          <t>Reiter József SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>Magdalena missziós telep, Magdalena, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>Perui Alkirályság</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Magdalena missziós telep</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>misszionárius, provinciális</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N22">
         <v>1724</v>
       </c>
       <c r="O22">
-        <v>1751</v>
+        <v>1769</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=112</t>
+          <t>/persons_v2/view.php?id=925</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1738</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Orosz László SJ</t>
+          <t>Réz János SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Cordoba, Perui Alkirályság</t>
+          <t>Moxos, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Perui Alkirályság</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>a Cordoba-i egyetem tanára, majd rektora volt, valamint a Monserrat kollégium konviktusvezetője, a provinciális titkára</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N23">
-        <v>1729</v>
+        <v>1726</v>
       </c>
       <c r="O23">
-        <v>1767</v>
+        <v>1746</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=842</t>
+          <t>/persons_v2/view.php?id=934</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1738</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Koncság Nándor SJ</t>
+          <t>Orosz László SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>A mai Kalifornia és Észak-Mexikó területe</t>
+          <t>Cordoba, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>A mai Kalifornia és Észak-Mexikó területe</t>
+          <t>Perui Alkirályság</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>misszionárius az indián redukcióban</t>
+          <t>a Cordoba-i egyetem tanára, majd rektora volt, valamint a Monserrat kollégium konviktusvezetője, a provinciális titkára</t>
         </is>
       </c>
       <c r="N24">
-        <v>1732</v>
+        <v>1729</v>
       </c>
       <c r="O24">
-        <v>1745</v>
+        <v>1767</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=566</t>
+          <t>/persons_v2/view.php?id=842</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1738</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Limp Ferenc SJ</t>
+          <t>Koncság Nándor SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>San Lorenzo Mártir, Paraguay (Spanyol Birodalom)</t>
+          <t>A mai Kalifornia és Észak-Mexikó területe</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Paraguay (Spanyol Birodalom)</t>
+          <t>A mai Kalifornia és Észak-Mexikó területe</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>misszionárius az indián redukcióban</t>
         </is>
       </c>
       <c r="N25">
         <v>1732</v>
       </c>
       <c r="O25">
+        <v>1745</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=566</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1738</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Limp Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>San Lorenzo Mártir, Paraguay (Spanyol Birodalom)</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Paraguay (Spanyol Birodalom)</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
+        </is>
+      </c>
+      <c r="N26">
+        <v>1732</v>
+      </c>
+      <c r="O26">
         <v>1767</v>
       </c>
-      <c r="Q25" t="inlineStr">
+      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=658</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>