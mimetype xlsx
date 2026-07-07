--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,597 +98,846 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1766</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Todos los países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="B10">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1766</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Traslado (nuevo lugar de servicio)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Grueber Ignác SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>pap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Lőcse, Magyar Királyság - házfőnök</t>
+          <t>Lőcse, Magyar Királyság - jefe de familia</t>
         </is>
       </c>
       <c r="N18">
         <v>1766</v>
       </c>
       <c r="O18">
         <v>1769</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=340</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1766</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Asperger Zsigmond SJ</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>pap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>Buenos Aires, valamint Cordoba, egyetemi tanár, orvos, majd Paraguay a lorettói misszióban szolgált.</t>
+          <t>vicario, catequista</t>
         </is>
       </c>
       <c r="N19">
-        <v>1717</v>
+        <v>1606</v>
       </c>
       <c r="O19">
-        <v>1772</v>
+        <v>1907</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=18</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1766</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Ferder Fülöp SJ</t>
+          <t>Asperger Zsigmond SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>pap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Río La Plata, Argentina</t>
+          <t>Argentina</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>San Tomé redukció (öt éven keresztül), végül San Tomé redukció misszióstelep vezetője</t>
+          <t>Buenos Aires y Córdoba, donde fue profesor universitario y médico, y posteriormente prestó servicio en la misión de Loreto, en Paraguay.</t>
         </is>
       </c>
       <c r="N20">
-        <v>1745</v>
+        <v>1717</v>
       </c>
       <c r="O20">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=269</t>
+          <t>/persons_v2/view.php?id=18</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1766</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Hedry Márton SJ</t>
+          <t>Orosz László SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>pap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Cordoba, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Perui Alkirályság</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>misszionárius, az Araucán indiánok között térít</t>
+          <t>Fue profesor y, posteriormente, rector de la Universidad de Córdoba, así como director del internado del Colegio de Montserrat y secretario del provincial</t>
         </is>
       </c>
       <c r="N21">
-        <v>1747</v>
+        <v>1729</v>
       </c>
       <c r="O21">
-        <v>1768</v>
+        <v>1767</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=374</t>
+          <t>/persons_v2/view.php?id=842</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1766</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Éder Xavér Ferenc SJ</t>
+          <t>Limp Ferenc SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>pap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Moxitánia</t>
+          <t>San Lorenzo Mártir, Paraguay (Spanyol Birodalom)</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>Paraguay (Spanyol Birodalom)</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Andok keleti oldala, Mamoré folyó középső szakaszán, a mojo indiánok között misszionárius, missziós központ alapító</t>
+          <t>misionero</t>
         </is>
       </c>
       <c r="N22">
-        <v>1751</v>
+        <v>1732</v>
       </c>
       <c r="O22">
         <v>1767</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=246</t>
+          <t>/persons_v2/view.php?id=658</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1766</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Fáy Dávid Alajos SJ, gróf</t>
+          <t>Ferder Fülöp SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>pap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>São Julião da Barra erőd, Lisszabon, Portugália</t>
+          <t>Río La Plata, Argentina</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Portugália</t>
-[...4 lines deleted...]
-          <t>São Julião da Barra erőd</t>
+          <t>Argentina</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>börtönben</t>
+          <t>Reducción de San Tomé (durante cinco años); posteriormente, director de la misión de la reducción de San Tomé</t>
         </is>
       </c>
       <c r="N23">
-        <v>1757</v>
+        <v>1745</v>
       </c>
       <c r="O23">
         <v>1767</v>
       </c>
       <c r="Q23" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=269</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1766</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Servicio en el extranjero</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Hedry Márton SJ</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>misionero, evangeliza entre los indígenas araucanos</t>
+        </is>
+      </c>
+      <c r="N24">
+        <v>1747</v>
+      </c>
+      <c r="O24">
+        <v>1768</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=374</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1766</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Servicio en el extranjero</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Éder Xavér Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Moxitánia, Perui Alkirályság</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>Perui Alkirályság</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>En la vertiente oriental de los Andes, en el tramo medio del río Mamoré, entre los indios mojo, misionero y fundador de un centro misionero</t>
+        </is>
+      </c>
+      <c r="N25">
+        <v>1751</v>
+      </c>
+      <c r="O25">
+        <v>1767</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=246</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1766</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Servicio en el extranjero</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Kayling József SJ</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Maranyon, Brazília</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>misionero</t>
+        </is>
+      </c>
+      <c r="N26">
+        <v>1752</v>
+      </c>
+      <c r="O26">
+        <v>1767</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=507</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1766</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Servicio en el extranjero</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Fáy Dávid Alajos SJ, gróf</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>São Julião da Barra erőd, Lisszabon, Portugal</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>Portugal</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>São Julião da Barra erőd</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>en la cárcel</t>
+        </is>
+      </c>
+      <c r="N27">
+        <v>1757</v>
+      </c>
+      <c r="O27">
+        <v>1767</v>
+      </c>
+      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=253</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>