--- v1 (2026-07-07)
+++ v2 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,80 +125,80 @@
       </c>
       <c r="B4">
         <v>1766</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -301,643 +301,709 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1766</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Grueber Ignác SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Lőcse, Magyar Királyság - jefe de familia</t>
+          <t>Lőcse, Magyar Királyság - Hausmeister</t>
         </is>
       </c>
       <c r="N18">
         <v>1766</v>
       </c>
       <c r="O18">
         <v>1769</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=340</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1766</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Asperger Zsigmond SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>vicario, catequista</t>
+          <t>Buenos Aires sowie Córdoba, Universitätsdozent, Arzt, anschließend im Einsatz in der Mission von Loretto in Paraguay.</t>
         </is>
       </c>
       <c r="N19">
-        <v>1606</v>
+        <v>1717</v>
       </c>
       <c r="O19">
-        <v>1907</v>
+        <v>1772</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=18</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1766</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Asperger Zsigmond SJ</t>
+          <t>Reiter József SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Magdalena missziós telep, Magdalena, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Perui Alkirályság</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Magdalena missziós telep</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Buenos Aires y Córdoba, donde fue profesor universitario y médico, y posteriormente prestó servicio en la misión de Loreto, en Paraguay.</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N20">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="O20">
-        <v>1772</v>
+        <v>1769</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=18</t>
+          <t>/persons_v2/view.php?id=925</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1766</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Orosz László SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Cordoba, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Perui Alkirályság</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Fue profesor y, posteriormente, rector de la Universidad de Córdoba, así como director del internado del Colegio de Montserrat y secretario del provincial</t>
+          <t>Er war Professor und später Rektor an der Universität Córdoba sowie Internatsleiter am Kolleg Monserrat und Sekretär des Provinzials</t>
         </is>
       </c>
       <c r="N21">
         <v>1729</v>
       </c>
       <c r="O21">
         <v>1767</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=842</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1766</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Limp Ferenc SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>San Lorenzo Mártir, Paraguay (Spanyol Birodalom)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Paraguay (Spanyol Birodalom)</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N22">
         <v>1732</v>
       </c>
       <c r="O22">
         <v>1767</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=658</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1766</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Ferder Fülöp SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Río La Plata, Argentina</t>
+          <t>Río La Plata, Argentína</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Reducción de San Tomé (durante cinco años); posteriormente, director de la misión de la reducción de San Tomé</t>
+          <t>Reduktion von San Tomé (über einen Zeitraum von fünf Jahren), schließlich Leiter der Reduktionsstation San Tomé</t>
         </is>
       </c>
       <c r="N23">
         <v>1745</v>
       </c>
       <c r="O23">
         <v>1767</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=269</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1766</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hedry Márton SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>misionero, evangeliza entre los indígenas araucanos</t>
+          <t>Missionar, der unter den Araucán-Indianern missioniert</t>
         </is>
       </c>
       <c r="N24">
         <v>1747</v>
       </c>
       <c r="O24">
         <v>1768</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=374</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1766</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Éder Xavér Ferenc SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Moxitánia, Perui Alkirályság</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Perui Alkirályság</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>En la vertiente oriental de los Andes, en el tramo medio del río Mamoré, entre los indios mojo, misionero y fundador de un centro misionero</t>
+          <t>Ostseite der Anden, am mittleren Lauf des Mamoré-Flusses, Missionar unter den Mojo-Indianern, Gründer eines Missionszentrums</t>
         </is>
       </c>
       <c r="N25">
         <v>1751</v>
       </c>
       <c r="O25">
         <v>1767</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=246</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1766</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kayling József SJ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Maranyon, Brazília</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N26">
         <v>1752</v>
       </c>
       <c r="O26">
         <v>1767</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=507</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1766</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Fáy Dávid Alajos SJ, gróf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>São Julião da Barra erőd, Lisszabon, Portugal</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Portugal</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>São Julião da Barra erőd</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>en la cárcel</t>
+          <t>im Gefängnis</t>
         </is>
       </c>
       <c r="N27">
         <v>1757</v>
       </c>
       <c r="O27">
         <v>1767</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=253</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1766</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Marquesetti János SJ</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>San José redukció, Spanyol Birodalom</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>Spanyol Birodalom</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N28">
+        <v>1763</v>
+      </c>
+      <c r="O28">
+        <v>1767</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=701</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>