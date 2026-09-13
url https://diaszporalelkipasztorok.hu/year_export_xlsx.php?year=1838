--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -125,80 +125,80 @@
       </c>
       <c r="B4">
         <v>1838</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -301,333 +301,272 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1838</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Burg József</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Farkasd, Magyar Királyság - parroco</t>
+          <t>Farkasd, Magyar Királyság - pároco</t>
         </is>
       </c>
       <c r="N18">
         <v>1835</v>
       </c>
       <c r="O18">
         <v>1838</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=117</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1838</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>viceparroco, catechista</t>
+          <t>educador numa família de magnatas e, posteriormente, capelão militar do general Radetzky</t>
         </is>
       </c>
       <c r="N19">
-        <v>1606</v>
+        <v>1824</v>
       </c>
       <c r="O19">
-        <v>1907</v>
+        <v>1848</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1838</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Kutassy Ferenc</t>
+          <t>Berényi Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>tutor presso una famiglia di magnati, poi cappellano militare presso il generale Radetzky</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N20">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="O20">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=624</t>
+          <t>/persons_v2/view.php?id=73</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1838</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Berényi Antal</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Rochester, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N21">
         <v>1825</v>
       </c>
       <c r="O21">
         <v>1852</v>
       </c>
       <c r="Q21" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=73</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>