--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -144,101 +144,101 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -306,261 +306,317 @@
           <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1840</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Somogyi Alajos, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság
+Esztergom, Magyar Királyság - érseki titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1840. augusztus 6.</t>
-        </is>
+          <t>1840. október 27.
+1840</t>
+        </is>
+      </c>
+      <c r="O18">
+        <v>1843</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=1009</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1840</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kutassy Ferenc</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Győr</t>
-[...21 lines deleted...]
-        <v>1848</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>1840. augusztus 6.</t>
+        </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=624</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1840</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Berényi Antal</t>
+          <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>nevelő egy mágnás családnál, majd Radetzky generálisnál tábori lelkész</t>
         </is>
       </c>
       <c r="N20">
-        <v>1825</v>
+        <v>1824</v>
       </c>
       <c r="O20">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=73</t>
+          <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1840</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Berényi Antal</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Rochester, NJ, USA</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>misszionárius</t>
         </is>
       </c>
       <c r="N21">
         <v>1825</v>
       </c>
       <c r="O21">
         <v>1852</v>
       </c>
       <c r="Q21" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=73</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1840</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Berényi Antal</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Rochester, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
+        </is>
+      </c>
+      <c r="N22">
+        <v>1825</v>
+      </c>
+      <c r="O22">
+        <v>1852</v>
+      </c>
+      <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=73</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>