--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -144,101 +144,101 @@
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -405,416 +405,466 @@
       <c r="H19" t="inlineStr">
         <is>
           <t>Bajorvágás, Magyar Királyság</t>
         </is>
       </c>
       <c r="N19">
         <v>1856</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1856</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Somogyi Alajos, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Zsurk, Osztrák-Magyar Monarchia</t>
+          <t>Pest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>25 de julho de 1856</t>
+          <t>6 de junho de 1856</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=1009</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1856</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Nascimento</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Popovics Viktor</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Zsurk, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>25 de julho de 1856</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=893</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1856</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Nascimento</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Bodrogszilas, Magyar Királyság</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>24 de agosto de 1856</t>
+          <t>25 de julho de 1856</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1856</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Nascimento</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Medveczky Gyula</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Sárközújlak, Osztrák-Magyar Monarchia</t>
+          <t>Bodrogszilas, Magyar Királyság</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>3 de dezembro de 1856</t>
+          <t>24 de agosto de 1856</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=721</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1856</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Kutassy Ferenc</t>
+          <t>Medveczky Gyula</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Evansville, IN, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1874</v>
+          <t>Sárközújlak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>3 de dezembro de 1856</t>
+        </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=624</t>
+          <t>/persons_v2/view.php?id=721</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1856</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Seymour, WI, Estados Unidos</t>
+          <t>Evansville, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>pároco missionário</t>
+          <t>pastor construtor de igrejas, pároco de língua alemã</t>
         </is>
       </c>
       <c r="N25">
-        <v>1850</v>
+        <v>1848</v>
       </c>
       <c r="O25">
-        <v>1879</v>
+        <v>1874</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1856</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Beke Miksa</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Seymour, WI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>pároco missionário</t>
+        </is>
+      </c>
+      <c r="N26">
+        <v>1850</v>
+      </c>
+      <c r="O26">
+        <v>1879</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=62</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1856</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G26" t="inlineStr">
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>Szepesváralja, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>vigário (posteriormente: Béla Kluknó)</t>
         </is>
       </c>
-      <c r="N26">
+      <c r="N27">
         <v>1855</v>
       </c>
-      <c r="O26">
+      <c r="O27">
         <v>1858</v>
       </c>
-      <c r="Q26" t="inlineStr">
+      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>