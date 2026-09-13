--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -515,338 +515,277 @@
           <t>Devecser, Magyar Királyság</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>31 de dezembro de 1859</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1859</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Evansville, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>capelão, professor de religião</t>
+          <t>pastor construtor de igrejas, pároco de língua alemã</t>
         </is>
       </c>
       <c r="N22">
-        <v>1606</v>
+        <v>1848</v>
       </c>
       <c r="O22">
-        <v>1907</v>
+        <v>1874</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1859</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Kutassy Ferenc</t>
+          <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Evansville, IN, Estados Unidos</t>
+          <t>Seymour, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>pastor construtor de igrejas, pároco de língua alemã</t>
+          <t>pároco missionário</t>
         </is>
       </c>
       <c r="N23">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="O23">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=624</t>
+          <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1859</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Seymour, WI, Estados Unidos</t>
+          <t>Spring Hill, AL, Estados Unidos</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>pároco missionário</t>
+          <t>professor de línguas, supervisor do internato</t>
         </is>
       </c>
       <c r="N24">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="O24">
-        <v>1879</v>
+        <v>1863</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1859</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Spring Hill, AL, Estados Unidos</t>
+          <t>Nagysáros, Magyar Királyság</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>professor de línguas, supervisor do internato</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N25">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="O25">
-        <v>1863</v>
+        <v>1860</v>
       </c>
       <c r="Q25" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>