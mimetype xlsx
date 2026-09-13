--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,755 +98,694 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1860</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
           <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1860</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nagysáros, Magyar Királyság - vicaire
-Kassa, Magyar Királyság - aumônier militaire au sein du 66e régiment d’infanterie</t>
+          <t>Nagysáros, Magyar Királyság - vigário
+Kassa, Magyar Királyság - capelão militar do 66.º Regimento de Infantaria</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1858
 1860</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1860
 1865</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1860</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Zenta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>4 janvier 1860</t>
+          <t>4 de janeiro de 1860</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1860</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Csaba György</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Dobóruszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>28 août 1860</t>
+          <t>28 de agosto de 1860</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=136</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1860</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Dávidfalva, Magyar Királyság</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>18 septembre 1860</t>
+          <t>18 de setembro de 1860</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1860</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Evansville, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>pastor construtor de igrejas, pároco de língua alemã</t>
         </is>
       </c>
       <c r="N22">
-        <v>1606</v>
+        <v>1848</v>
       </c>
       <c r="O22">
-        <v>1907</v>
+        <v>1874</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1860</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Kutassy Ferenc</t>
+          <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Evansville, IN, États-Unis</t>
+          <t>Seymour, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>pasteur bâtisseur d’églises, curé germanophone</t>
+          <t>pároco missionário</t>
         </is>
       </c>
       <c r="N23">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="O23">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=624</t>
+          <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1860</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Seymour, WI, États-Unis</t>
+          <t>Spring Hill, AL, Estados Unidos</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>curé missionnaire</t>
+          <t>professor de línguas, supervisor do internato</t>
         </is>
       </c>
       <c r="N24">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="O24">
-        <v>1879</v>
+        <v>1863</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1860</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Spring Hill, AL, États-Unis</t>
+          <t>Felsőnémeti, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>professeur de langues, surveillant du pensionnat</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N25">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="O25">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="Q25" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>