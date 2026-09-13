--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,71 +144,71 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -311,142 +311,131 @@
           <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1862</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság</t>
+          <t>Felsőőr, Magyar Királyság</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1862. szeptember 5.</t>
+          <t>1862. március 3.</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1862</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Nagyszőlős, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>1862. szeptember 5.</t>
+        </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1862</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>római katolikus</t>