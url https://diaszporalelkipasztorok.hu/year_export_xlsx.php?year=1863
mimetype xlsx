--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,90 +125,90 @@
       </c>
       <c r="B4">
         <v>1863</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -301,681 +301,670 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1863</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Spring Hill, AL, USA - Sprachlehrer, Aufseher des Internats</t>
+          <t>Spring Hill, AL, USA - language teacher, supervisor of the boarding school</t>
         </is>
       </c>
       <c r="N18">
         <v>1856</v>
       </c>
       <c r="O18">
         <v>1863</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1863</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Debrecen-Hajdúkerület, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>19. Januar 1863</t>
+          <t>January 19, 1863</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1863</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Bukóc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>10. April 1863</t>
+          <t>March 6, 1863</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1863</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
-[...4 lines deleted...]
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>5. Juni 1863</t>
+          <t>April 10, 1863</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1863</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szikszó, Osztrák-Magyar Monarchia</t>
+          <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>5. Oktober 1863</t>
+          <t>June 5, 1863</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1863</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Jackovics István</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Szikszó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>5. Oktober 1863</t>
+          <t>October 5, 1863</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=469</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1863</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Jackovics István</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Pósa, Magyar Királyság</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>25. November 1863</t>
+          <t>October 5, 1863</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=469</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1863</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Pósa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>November 25, 1863</t>
+        </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1863</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Evansville, IN, USA</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Kirchenbauer, deutschsprachiger Pfarrer</t>
+          <t>a pastor who built a church, a German-speaking parish priest</t>
         </is>
       </c>
       <c r="N26">
         <v>1848</v>
       </c>
       <c r="O26">
         <v>1874</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1863</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Seymour, WI, USA</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Missionspfarrer</t>
+          <t>missionary pastor</t>
         </is>
       </c>
       <c r="N27">
         <v>1850</v>
       </c>
       <c r="O27">
         <v>1879</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1863</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dzubay István</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Felsőnémeti, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N28">
         <v>1859</v>
       </c>
       <c r="O28">
         <v>1874</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1863</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Feldgeistlicher beim 66. Infanterieregiment</t>
+          <t>Chaplain with the 66th Infantry Regiment</t>
         </is>
       </c>
       <c r="N29">
         <v>1860</v>
       </c>
       <c r="O29">
         <v>1865</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>