--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,71 +144,71 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -382,177 +382,166 @@
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Dénes Ferenc</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Gógánfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1864. január 6.</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=196</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1864</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Harcos, Osztrák-Magyar Monarchia</t>
+          <t>Szomolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>1864. október 12.</t>
+          <t>1864. július 14.</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1864</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Harcos, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>1864. október 12.</t>
+        </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1864</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>római katolikus</t>