--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -356,582 +356,521 @@
           <t>Tarcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1871. február 20.</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1871</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Evansville, IN, USA</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>templomépítő lelkész, német nyelvű plébános</t>
         </is>
       </c>
       <c r="N19">
-        <v>1606</v>
+        <v>1848</v>
       </c>
       <c r="O19">
-        <v>1907</v>
+        <v>1874</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1871</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Kutassy Ferenc</t>
+          <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Evansville, IN, USA</t>
+          <t>Seymour, WI, USA</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>templomépítő lelkész, német nyelvű plébános</t>
+          <t>missziós plébános</t>
         </is>
       </c>
       <c r="N20">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="O20">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=624</t>
+          <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1871</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Seymour, WI, USA</t>
+          <t>Felsőnémeti, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>missziós plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N21">
-        <v>1850</v>
+        <v>1859</v>
       </c>
       <c r="O21">
-        <v>1879</v>
+        <v>1874</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1871</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Felsőnémeti, Osztrák-Magyar Monarchia</t>
+          <t>Harcos, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N22">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="O22">
-        <v>1874</v>
+        <v>1872</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1871</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Harcos, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N23">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="O23">
-        <v>1872</v>
+        <v>1891</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1871</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N24">
         <v>1868</v>
       </c>
       <c r="O24">
         <v>1891</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1871</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N25">
         <v>1868</v>
       </c>
       <c r="O25">
         <v>1891</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1871</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N26">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="O26">
-        <v>1891</v>
+        <v>1884</v>
       </c>
       <c r="Q26" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>