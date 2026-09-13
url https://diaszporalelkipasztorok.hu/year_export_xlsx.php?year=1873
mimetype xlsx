--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,91 +144,91 @@
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Tutti i paesi</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Voci in corso</t>
         </is>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
@@ -331,356 +331,363 @@
           <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>prete</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>insegnante di religione nelle scuole secondarie</t>
+          <t>insegnante di religione nelle scuole secondarie di primo grado</t>
         </is>
       </c>
       <c r="N18">
         <v>1873</v>
       </c>
       <c r="O18">
         <v>1873</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1873</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>prete</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Nagykőrös, Osztrák-Magyar Monarchia - viceparroco</t>
         </is>
       </c>
       <c r="N19">
         <v>1873</v>
       </c>
+      <c r="O19">
+        <v>1874</v>
+      </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1873</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>prete</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Nagykőrös, Osztrák-Magyar Monarchia - viceparroco</t>
-[...6 lines deleted...]
-        <v>1874</v>
+          <t>Alsósebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>3 febbraio 1873</t>
+        </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=570</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1873</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Nascita</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Dobó István</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>prete</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Alsósebes, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>3 febbraio 1873</t>
+          <t>24 febbraio 1873</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=205</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1873</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Nascita</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Dobó István</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Nagyvárad, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>24 febbraio 1873</t>
+          <t>13 marzo 1873</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=205</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1873</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Nascita</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Nagyvárad, Osztrák-Magyar Monarchia</t>
+          <t>Begafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>13 marzo 1873</t>
+          <t>29 marzo 1873</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1873</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Nascita</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>prete</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Begafő, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>29 marzo 1873</t>
+          <t>8 luglio 1873</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1873</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Nascita</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Cattolico romano</t>
@@ -846,102 +853,91 @@
           <t>Munkács</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Lipcse, Germania</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>3 dicembre 1873</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1873</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Piff György</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>prete</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Szombathely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>20 dicembre 1873</t>
+        </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=968</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1873</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Voci in corso</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Kutassy Ferenc</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Cattolico romano</t>