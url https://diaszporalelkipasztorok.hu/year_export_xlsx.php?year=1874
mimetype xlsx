--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -723,460 +723,399 @@
           <t>Evansville, IN, USA</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1874. október 27.</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=624</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1874</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Seymour, WI, USA</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>missziós plébános</t>
         </is>
       </c>
       <c r="N26">
-        <v>1606</v>
+        <v>1850</v>
       </c>
       <c r="O26">
-        <v>1907</v>
+        <v>1879</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1874</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Seymour, WI, USA</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>missziós plébános</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N27">
-        <v>1850</v>
+        <v>1868</v>
       </c>
       <c r="O27">
-        <v>1879</v>
+        <v>1891</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1874</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N28">
         <v>1868</v>
       </c>
       <c r="O28">
         <v>1891</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1874</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>1868</v>
       </c>
       <c r="O29">
         <v>1891</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1874</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N30">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="O30">
-        <v>1891</v>
+        <v>1884</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1874</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Ossikó, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N31">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="O31">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="Q31" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>