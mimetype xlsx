--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,90 +125,90 @@
       </c>
       <c r="B4">
         <v>1876</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -301,1009 +301,1098 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1876</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale
-Inizio del servizio in patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Ungvár, Osztrák-Magyar Monarchia
-Zemplén, Osztrák-Magyar Monarchia - viceparroco, e nel contempo assistente parroco di campo dal 1882</t>
+Zemplén, Osztrák-Magyar Monarchia - Stellvertretender Pfarrer, ab 1882 gleichzeitig Feldkaplan</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2 gennaio 1876
+          <t>2. Januar 1876
 1876</t>
         </is>
       </c>
       <c r="O18">
         <v>1894</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1876</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Osztrák-Magyar Monarchia - viceparroco</t>
+          <t>Hódmezővásárhely, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N19">
         <v>1876</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1876</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Perecseny, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2 gennaio 1876</t>
+          <t>2. Januar 1876</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1876</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Ináncs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>16 luglio 1876</t>
+          <t>23. Juni 1876</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1876</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
-[...4 lines deleted...]
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>22 dicembre 1876</t>
+          <t>16. Juli 1876</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1876</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Dunaföldvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>22. Oktober 1876</t>
+        </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1876</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Seymour, WI, USA</t>
-[...16 lines deleted...]
-        <v>1879</v>
+          <t>Érsekújvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>20. Dezember 1876</t>
+        </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1876</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>22. Dezember 1876</t>
+        </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1876</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+          <t>Seymour, WI, USA</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>Missionspfarrer</t>
         </is>
       </c>
       <c r="N26">
-        <v>1868</v>
+        <v>1850</v>
       </c>
       <c r="O26">
-        <v>1891</v>
+        <v>1879</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1876</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N27">
         <v>1868</v>
       </c>
       <c r="O27">
         <v>1891</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1876</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ossikó, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N28">
-        <v>1870</v>
+        <v>1868</v>
       </c>
       <c r="O28">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1876</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N29">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="O29">
-        <v>1882</v>
+        <v>1891</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1876</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N30">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="O30">
-        <v>1909</v>
+        <v>1884</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1876</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N31">
-        <v>1874</v>
+        <v>1872</v>
       </c>
       <c r="O31">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1876</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>docente di teologia, catechista, cappellano ospedaliero</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N32">
-        <v>1875</v>
+        <v>1874</v>
       </c>
       <c r="O32">
-        <v>1891</v>
+        <v>1909</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1876</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N33">
-        <v>1875</v>
+        <v>1874</v>
       </c>
       <c r="O33">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1876</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Mogyoróssy Árkád Hermann OFM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>insegnante di greco e latino</t>
+          <t>theologischer Lektor, Religionslehrer, Krankenhausseelsorger</t>
         </is>
       </c>
       <c r="N34">
         <v>1875</v>
       </c>
       <c r="O34">
+        <v>1891</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=54</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1876</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N35">
+        <v>1875</v>
+      </c>
+      <c r="O35">
+        <v>1882</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1876</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Érsekújvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>Lehrer für Griechisch und Latein</t>
+        </is>
+      </c>
+      <c r="N36">
+        <v>1875</v>
+      </c>
+      <c r="O36">
         <v>1878</v>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>