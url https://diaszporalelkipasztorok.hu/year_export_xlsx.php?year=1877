--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -656,816 +656,755 @@
           <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1877. december 9.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1877</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Seymour, WI, USA</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>missziós plébános</t>
         </is>
       </c>
       <c r="N25">
-        <v>1606</v>
+        <v>1850</v>
       </c>
       <c r="O25">
-        <v>1907</v>
+        <v>1879</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1877</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Beke Miksa</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Seymour, WI, USA</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>missziós plébános</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N26">
-        <v>1850</v>
+        <v>1868</v>
       </c>
       <c r="O26">
-        <v>1879</v>
+        <v>1891</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=62</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1877</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N27">
         <v>1868</v>
       </c>
       <c r="O27">
         <v>1891</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1877</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N28">
         <v>1868</v>
       </c>
       <c r="O28">
         <v>1891</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1877</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N29">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="O29">
-        <v>1891</v>
+        <v>1884</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1877</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Ossikó, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N30">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="O30">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1877</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N31">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="O31">
-        <v>1882</v>
+        <v>1909</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1877</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N32">
         <v>1874</v>
       </c>
       <c r="O32">
-        <v>1909</v>
+        <v>1878</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1877</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>teológiai lektor, hitoktató, kórházlelkész</t>
         </is>
       </c>
       <c r="N33">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="O33">
-        <v>1878</v>
+        <v>1891</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1877</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>teológiai lektor, hitoktató, kórházlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N34">
         <v>1875</v>
       </c>
       <c r="O34">
-        <v>1891</v>
+        <v>1882</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1877</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
+          <t>Érsekújvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>görög-latin szakos tanár</t>
         </is>
       </c>
       <c r="N35">
         <v>1875</v>
       </c>
       <c r="O35">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1877</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Mogyoróssy Árkád Hermann OFM</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Érsekújvár, Osztrák-Magyar Monarchia</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>görög-latin szakos tanár</t>
+          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
         </is>
       </c>
       <c r="N36">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="O36">
-        <v>1878</v>
+        <v>1894</v>
       </c>
       <c r="Q36" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>