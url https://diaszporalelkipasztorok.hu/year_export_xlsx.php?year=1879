--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,1860 +98,1799 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1879</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1879</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Ungvár, Osztrák-Magyar Monarchia
-Rákóc, Osztrák-Magyar Monarchia - segédlelkész</t>
+Rákóc, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1879. december 3.
+          <t>December 3, 1879
 1879</t>
         </is>
       </c>
       <c r="O18">
         <v>1880</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1879</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Márianosztra, Osztrák-Magyar Monarchia - segédlelkész és lelkész a női börtönben</t>
+          <t>Márianosztra, Osztrák-Magyar Monarchia - assistant pastor and pastor at the women’s prison</t>
         </is>
       </c>
       <c r="N19">
         <v>1879</v>
       </c>
       <c r="O19">
         <v>1882</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1879</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
-Beregszőlős, Osztrák-Magyar Monarchia - segédlelkész</t>
+Beregszőlős, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>1879. december 3.
+          <t>December 3, 1879
 1879</t>
         </is>
       </c>
       <c r="O20">
         <v>1880</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1879</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet, Vác, Osztrák-Magyar Monarchia - helyettes hittanár, lelki igazgató</t>
+          <t>Papnevelő Intézet, Vác, Osztrák-Magyar Monarchia - assistant religion teacher, spiritual director</t>
         </is>
       </c>
       <c r="N21">
         <v>1879</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1879</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Sáta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N22">
         <v>1879</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1879</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Alsóremete, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>1879. január 7.</t>
+          <t>January 7, 1879</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1879</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Beke Miksa</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Seymour, WI, USA</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>1879. április 25.</t>
+          <t>April 25, 1879</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=62</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1879</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szászvolkány, Osztrák-Magyar Monarchia</t>
+          <t>Magyarkomját, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>1879. május 10.</t>
+          <t>April 27, 1879</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1879</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szolyva, Osztrák-Magyar Monarchia</t>
+          <t>Szászvolkány, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>1879. június 10.</t>
+          <t>May 10, 1879</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1879</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Szolyva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>1879. július 8.</t>
+          <t>June 10, 1879</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1879</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Mészégető, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>1879. július 16.</t>
+          <t>July 16, 1879</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1879</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Fojtán József</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Nyírtass, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>1879. július 24.</t>
+          <t>July 24, 1879</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1879</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Mérgesvágása, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>1879. augusztus 14.</t>
+          <t>August 14, 1879</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1879</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>1879. augusztus 27.</t>
+          <t>August 27, 1879</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1879</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N32">
-        <v>1606</v>
+        <v>1868</v>
       </c>
       <c r="O32">
-        <v>1907</v>
+        <v>1891</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1879</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N33">
         <v>1868</v>
       </c>
       <c r="O33">
         <v>1891</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1879</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N34">
         <v>1868</v>
       </c>
       <c r="O34">
         <v>1891</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1879</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N35">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="O35">
-        <v>1891</v>
+        <v>1884</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1879</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Ossikó, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N36">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="O36">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1879</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N37">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="O37">
-        <v>1882</v>
+        <v>1909</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1879</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>theology instructor, religious education teacher, hospital chaplain</t>
         </is>
       </c>
       <c r="N38">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="O38">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1879</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>teológiai lektor, hitoktató, kórházlelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N39">
         <v>1875</v>
       </c>
       <c r="O39">
-        <v>1891</v>
+        <v>1882</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1879</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Assistant pastor, and from 1882 also assistant field pastor</t>
         </is>
       </c>
       <c r="N40">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="O40">
-        <v>1882</v>
+        <v>1894</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1879</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
+          <t>deputy director of a seminary</t>
         </is>
       </c>
       <c r="N41">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="O41">
-        <v>1894</v>
+        <v>1882</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1879</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Kassa, Osztrák-Magyar Monarchia</t>
+          <t>Alsókaraszló, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>papneveldei aligazgató</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N42">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="O42">
-        <v>1882</v>
+        <v>1880</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1879</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Alsókaraszló, Osztrák-Magyar Monarchia</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Bukócz-hegyi kolostor</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>house manager</t>
         </is>
       </c>
       <c r="N43">
         <v>1878</v>
       </c>
       <c r="O43">
-        <v>1880</v>
+        <v>1889</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1879</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
+          <t>Hajdúdorog, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N44">
         <v>1878</v>
       </c>
       <c r="O44">
-        <v>1889</v>
+        <v>1881</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1879</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Osztrák-Magyar Monarchia</t>
+          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>St. Bonaventura Collage</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Latin teacher, librarian, and, from 1882, principal and head of the school</t>
         </is>
       </c>
       <c r="N45">
         <v>1878</v>
       </c>
       <c r="O45">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="Q45" t="inlineStr">
-        <is>
-[...64 lines deleted...]
-      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>