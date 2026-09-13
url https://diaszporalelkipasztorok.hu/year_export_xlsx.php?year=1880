--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,101 +144,101 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -784,1293 +784,1333 @@
         <is>
           <t>1880. április 4.
 1880</t>
         </is>
       </c>
       <c r="O26">
         <v>1882</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1880</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Munkács, Osztrák-Magyar Monarchia
+Penészlek, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>1880. január 5.</t>
-        </is>
+          <t>1880. szeptember 26.
+1880</t>
+        </is>
+      </c>
+      <c r="O27">
+        <v>1881</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1880</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>1880. február 13.</t>
+          <t>1880. január 5.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1880</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Zetelaka, Osztrák-Magyar Monarchia</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>1880. március 11.</t>
+          <t>1880. január 12.</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1880</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Bajorvágás, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>1880. április 17.</t>
+          <t>1880. február 13.</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1880</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Zetelaka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>1880. augusztus 16.</t>
+          <t>1880. március 11.</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1880</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Bajorvágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>1880. augusztus 18.</t>
+          <t>1880. április 17.</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1880</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>1880. december 16.</t>
+          <t>1880. augusztus 16.</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1880</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>1880. augusztus 18.</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1880</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...18 lines deleted...]
-        <v>1891</v>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>1880. december 16.</t>
+        </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1880</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N36">
         <v>1868</v>
       </c>
       <c r="O36">
         <v>1891</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1880</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N37">
         <v>1868</v>
       </c>
       <c r="O37">
         <v>1891</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1880</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Ossikó, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N38">
-        <v>1870</v>
+        <v>1868</v>
       </c>
       <c r="O38">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1880</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N39">
-        <v>1872</v>
+        <v>1870</v>
       </c>
       <c r="O39">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1880</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N40">
-        <v>1874</v>
+        <v>1872</v>
       </c>
       <c r="O40">
-        <v>1909</v>
+        <v>1882</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1880</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>teológiai lektor, hitoktató, kórházlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N41">
-        <v>1875</v>
+        <v>1874</v>
       </c>
       <c r="O41">
-        <v>1891</v>
+        <v>1909</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1880</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>teológiai lektor, hitoktató, kórházlelkész</t>
         </is>
       </c>
       <c r="N42">
         <v>1875</v>
       </c>
       <c r="O42">
-        <v>1882</v>
+        <v>1891</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1880</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Kenézlő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N43">
-        <v>1876</v>
+        <v>1875</v>
       </c>
       <c r="O43">
-        <v>1894</v>
+        <v>1882</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1880</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Kassa, Osztrák-Magyar Monarchia</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>papneveldei aligazgató</t>
+          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
         </is>
       </c>
       <c r="N44">
-        <v>1877</v>
+        <v>1876</v>
       </c>
       <c r="O44">
-        <v>1882</v>
+        <v>1894</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1880</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>papneveldei aligazgató</t>
         </is>
       </c>
       <c r="N45">
-        <v>1878</v>
+        <v>1877</v>
       </c>
       <c r="O45">
-        <v>1889</v>
+        <v>1882</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1880</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Osztrák-Magyar Monarchia</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Bukócz-hegyi kolostor</t>
+        </is>
+      </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N46">
         <v>1878</v>
       </c>
       <c r="O46">
-        <v>1881</v>
+        <v>1889</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1880</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Mogyoróssy Árkád Hermann OFM</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
+          <t>Hajdúdorog, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Bonaventura Collage</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>latin tanár, könyvtáros, majd 1882-től rektor és házfőnök</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N47">
         <v>1878</v>
       </c>
       <c r="O47">
-        <v>1886</v>
+        <v>1881</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=755</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1880</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>St. Bonaventura Collage</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>latin tanár, könyvtáros, majd 1882-től rektor és házfőnök</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1878</v>
+      </c>
+      <c r="O48">
+        <v>1886</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=755</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1880</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
+      <c r="H49" t="inlineStr">
         <is>
           <t>Márianosztra, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
+      <c r="I49" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>segédlelkész és lelkész a női börtönben</t>
         </is>
       </c>
-      <c r="N48">
+      <c r="N49">
         <v>1879</v>
       </c>
-      <c r="O48">
+      <c r="O49">
         <v>1882</v>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>