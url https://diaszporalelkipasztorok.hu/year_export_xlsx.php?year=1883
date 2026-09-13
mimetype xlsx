--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,120 +125,120 @@
       </c>
       <c r="B4">
         <v>1883</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos os países</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -301,2367 +301,2357 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1883</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Csaba György</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="N18">
         <v>1883</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=136</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1883</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia - pároco</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia - parish priest</t>
         </is>
       </c>
       <c r="N19">
         <v>1883</v>
       </c>
       <c r="O19">
         <v>1904</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1883</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-[...1 lines deleted...]
-Transferência (novo lugar de ministério)</t>
+          <t>Transfer (previous place of service)
+Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Gáy János</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szinna, Osztrák-Magyar Monarchia - capelão
+          <t>Szinna, Osztrák-Magyar Monarchia - assistant pastor
 Gálszécs, Osztrák-Magyar Monarchia
-Udva, Osztrák-Magyar Monarchia - vicário, e depois, a partir de 1887, pároco</t>
+Udva, Osztrák-Magyar Monarchia - assistant pastor, then parish priest from 1887</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1880
 1883</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1883
 1883
 1889</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1883</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral
-Transferência (novo lugar de ministério)</t>
+          <t>Priestly ordination
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Hlebik János</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia - vigário (entretanto: Soóvár, depois Butka)</t>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia - assistant pastor (first in Soóvár, then in Butka)</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>1 de setembro de 1883
+          <t>September 1, 1883
 1883</t>
         </is>
       </c>
       <c r="O21">
         <v>1887</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1883</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transferência (novo lugar de ministério)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Tábori, Osztrák-Magyar Monarchia - pastor</t>
         </is>
       </c>
       <c r="N22">
         <v>1883</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1883</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Início do ministério na pátria
-Transferência (novo lugar de ministério)</t>
+          <t>Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Máramarossziget, Osztrák-Magyar Monarchia - vigário
-Nyíregyháza, Osztrák-Magyar Monarchia - vigário</t>
+          <t>Máramarossziget, Osztrák-Magyar Monarchia - assistant pastor
+Nyíregyháza, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1883
 1883</t>
         </is>
       </c>
       <c r="O23">
         <v>1884</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1883</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia - auxiliar de capelão e, posteriormente, administrador
-Szepesjakabfa, Osztrák-Magyar Monarchia - administrador</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia - assistant pastor, then administrator
+Szepesjakabfa, Osztrák-Magyar Monarchia - administrator</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1881
 1883</t>
         </is>
       </c>
       <c r="O24">
         <v>1883</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1883</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transferência (lugar anterior de ministério)
-Transferência (novo lugar de ministério)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
+          <t>Molcsányi Vladimir Péter</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia - parish priest</t>
+        </is>
+      </c>
+      <c r="N25">
+        <v>1883</v>
+      </c>
+      <c r="O25">
+        <v>1891</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=970</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1883</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>Pajkossy Emánuel</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G25" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia - pastor
-Beregszász, Osztrák-Magyar Monarchia - pároco</t>
-[...2 lines deleted...]
-      <c r="N25" t="inlineStr">
+Beregszász, Osztrák-Magyar Monarchia - parish priest</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
         <is>
           <t>1882
 1883</t>
         </is>
       </c>
-      <c r="O25" t="inlineStr">
+      <c r="O26" t="inlineStr">
         <is>
           <t>1883
 1889</t>
         </is>
       </c>
-      <c r="Q25" t="inlineStr">
+      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=846</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1883</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Ortutó, Osztrák-Magyar Monarchia</t>
+          <t>Péteri</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>11 de julho de 1883</t>
+          <t>January 19, 1883</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1883</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Felsőszölnök, Osztrák-Magyar Monarchia</t>
+          <t>Ortutó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>11 de julho de 1883</t>
+          <t>July 11, 1883</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1883</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Boldogkőváralja, Osztrák-Magyar Monarchia</t>
+          <t>Felsőszölnök, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>22 de setembro de 1883</t>
+          <t>July 11, 1883</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1883</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Mudanças do ano</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Regeteruszka, Osztrák-Magyar Monarchia</t>
+          <t>Boldogkőváralja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>1 de novembro de 1883</t>
+          <t>September 22, 1883</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1883</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Regeteruszka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>November 1, 1883</t>
+        </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1883</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N32">
         <v>1868</v>
       </c>
       <c r="O32">
         <v>1891</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1883</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N33">
         <v>1868</v>
       </c>
       <c r="O33">
         <v>1891</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1883</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N34">
         <v>1868</v>
       </c>
       <c r="O34">
         <v>1891</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1883</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>pastor</t>
         </is>
       </c>
       <c r="N35">
         <v>1870</v>
       </c>
       <c r="O35">
         <v>1884</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1883</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Dzubay István</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N36">
         <v>1874</v>
       </c>
       <c r="O36">
         <v>1909</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1883</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>leitor de teologia, professor de religião, capelão hospitalar</t>
+          <t>theology instructor, religious education teacher, hospital chaplain</t>
         </is>
       </c>
       <c r="N37">
         <v>1875</v>
       </c>
       <c r="O37">
         <v>1891</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1883</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>pastor adjunto, simultaneamente pastor auxiliar de campo a partir de 1882</t>
+          <t>Assistant pastor, and from 1882 also assistant field pastor</t>
         </is>
       </c>
       <c r="N38">
         <v>1876</v>
       </c>
       <c r="O38">
         <v>1894</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1883</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Bukócz-hegyi kolostor</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>chefe de família</t>
+          <t>house manager</t>
         </is>
       </c>
       <c r="N39">
         <v>1878</v>
       </c>
       <c r="O39">
         <v>1889</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1883</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>St. Bonaventura Collage, Alleghany, NY, Estados Unidos</t>
+          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>St. Bonaventura Collage</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>professor de latim, bibliotecário e, a partir de 1882, reitor e diretor do colégio</t>
+          <t>Latin teacher, librarian, and, from 1882, principal and head of the school</t>
         </is>
       </c>
       <c r="N40">
         <v>1878</v>
       </c>
       <c r="O40">
         <v>1886</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1883</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>pastor</t>
         </is>
       </c>
       <c r="N41">
         <v>1880</v>
       </c>
       <c r="O41">
         <v>1889</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1883</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Váci Püspökség</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>professor de teologia, depois diretor administrativo da diocese, inspetor diocesano, membro do Tribunal Eclesiástico, secretário do Tribunal Eclesiástico, bem como professor adjunto de literatura húngara e ciências naturais no Liceu de Vác</t>
+          <t>theology teacher, then director of the bishop’s office, diocesan school inspector, member of the Holy See, secretary of the Holy See, and substitute teacher of Hungarian literature and natural science at the Vác High School</t>
         </is>
       </c>
       <c r="N42">
         <v>1880</v>
       </c>
       <c r="O42">
         <v>1886</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1883</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>New Orleans, LA, Estados Unidos</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>pastor</t>
         </is>
       </c>
       <c r="N43">
         <v>1881</v>
       </c>
       <c r="O43">
         <v>1891</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1883</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Tarcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N44">
         <v>1881</v>
       </c>
       <c r="O44">
         <v>1884</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1883</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Bányapataka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N45">
         <v>1881</v>
       </c>
       <c r="O45">
         <v>1886</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1883</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Radvánc, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N46">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O46">
-        <v>1889</v>
+        <v>1896</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1883</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Bella Soma</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Fűzér, Hungria</t>
+          <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N47">
         <v>1882</v>
       </c>
       <c r="O47">
         <v>1889</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=63</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1883</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Bella Soma</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
+          <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>vigário (responsável pelas paróquias de Kismondró e Laka)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N48">
         <v>1882</v>
       </c>
       <c r="O48">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1883</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Dzubay Sándor</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szedernye, Osztrák-Magyar Monarchia</t>
+          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>Assistant pastor (also serving Kismondró and Laka)</t>
         </is>
       </c>
       <c r="N49">
         <v>1882</v>
       </c>
       <c r="O49">
         <v>1888</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=225</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1883</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
+          <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>pároco, pastor checo, eslovaco e húngaro</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N50">
         <v>1882</v>
       </c>
       <c r="O50">
-        <v>1915</v>
+        <v>1888</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1883</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Zsalobina, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>pastor interino</t>
+          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
         </is>
       </c>
       <c r="N51">
         <v>1882</v>
       </c>
       <c r="O51">
-        <v>1895</v>
+        <v>1915</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1883</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>vigário, depois pároco, decano</t>
+          <t>assistant pastor, then parish priest, dean</t>
         </is>
       </c>
       <c r="N52">
         <v>1882</v>
       </c>
       <c r="O52">
         <v>1902</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1883</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Tarfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>pastor interino, e, entretanto, capelão militar</t>
+          <t>interim pastor, and also a chaplain</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
         <v>1887</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1883</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N54">
         <v>1882</v>
       </c>
       <c r="O54">
         <v>1886</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1883</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N55">
         <v>1882</v>
       </c>
       <c r="O55">
         <v>1891</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1883</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N56">
         <v>1882</v>
       </c>
       <c r="O56">
         <v>1891</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1883</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Ada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N57">
         <v>1882</v>
       </c>
       <c r="O57">
         <v>1885</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>