--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,2560 +98,2560 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1883</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1883</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Csaba György</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="N18">
         <v>1883</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=136</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1883</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia - parish priest</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N19">
         <v>1883</v>
       </c>
       <c r="O19">
         <v>1904</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1883</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Gáy János</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szinna, Osztrák-Magyar Monarchia - assistant pastor
+          <t>Szinna, Osztrák-Magyar Monarchia - segédlelkész
 Gálszécs, Osztrák-Magyar Monarchia
-Udva, Osztrák-Magyar Monarchia - assistant pastor, then parish priest from 1887</t>
+Udva, Osztrák-Magyar Monarchia - segédlelkész, majd 1887-től plébános</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1880
 1883</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1883
 1883
 1889</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1883</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Transfer (new place of service)</t>
+          <t>Papszentelés
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Hlebik János</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia - assistant pastor (first in Soóvár, then in Butka)</t>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia - segédlelkész (közben:  Soóvár, majd Butka)</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>September 1, 1883
+          <t>1883. szeptember 1.
 1883</t>
         </is>
       </c>
       <c r="O21">
         <v>1887</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1883</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Tábori, Osztrák-Magyar Monarchia - pastor</t>
+          <t>Tábori, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N22">
         <v>1883</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1883</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Beginning of domestic service
-Transfer (new place of service)</t>
+          <t>Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Máramarossziget, Osztrák-Magyar Monarchia - assistant pastor
-Nyíregyháza, Osztrák-Magyar Monarchia - assistant pastor</t>
+          <t>Máramarossziget, Osztrák-Magyar Monarchia - segédlelkész
+Nyíregyháza, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1883
 1883</t>
         </is>
       </c>
       <c r="O23">
         <v>1884</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1883</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia - assistant pastor, then administrator
-Szepesjakabfa, Osztrák-Magyar Monarchia - administrator</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia - segédlelkész, majd adminisztrátor
+Szepesjakabfa, Osztrák-Magyar Monarchia - adminisztrátor</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1881
 1883</t>
         </is>
       </c>
       <c r="O24">
         <v>1883</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1883</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Kisbreznice, Osztrák-Magyar Monarchia - parish priest</t>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N25">
         <v>1883</v>
       </c>
       <c r="O25">
         <v>1891</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1883</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia - pastor
-Beregszász, Osztrák-Magyar Monarchia - parish priest</t>
+          <t>Munkács, Osztrák-Magyar Monarchia - lelkész
+Beregszász, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1882
 1883</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1883
 1889</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1883</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Péteri</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>January 19, 1883</t>
+          <t>1883. január 19.</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1883</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Ortutó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>July 11, 1883</t>
+          <t>1883. július 11.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1883</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Felsőszölnök, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>July 11, 1883</t>
+          <t>1883. július 11.</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1883</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Boldogkőváralja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>September 22, 1883</t>
+          <t>1883. szeptember 22.</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1883</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Regeteruszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>November 1, 1883</t>
+          <t>1883. november 1.</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1883</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N32">
         <v>1868</v>
       </c>
       <c r="O32">
         <v>1891</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1883</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N33">
         <v>1868</v>
       </c>
       <c r="O33">
         <v>1891</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1883</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N34">
         <v>1868</v>
       </c>
       <c r="O34">
         <v>1891</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1883</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Ossikó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N35">
         <v>1870</v>
       </c>
       <c r="O35">
         <v>1884</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1883</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Dzubay István</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N36">
         <v>1874</v>
       </c>
       <c r="O36">
         <v>1909</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1883</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>theology instructor, religious education teacher, hospital chaplain</t>
+          <t>teológiai lektor, hitoktató, kórházlelkész</t>
         </is>
       </c>
       <c r="N37">
         <v>1875</v>
       </c>
       <c r="O37">
         <v>1891</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1883</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Assistant pastor, and from 1882 also assistant field pastor</t>
+          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
         </is>
       </c>
       <c r="N38">
         <v>1876</v>
       </c>
       <c r="O38">
         <v>1894</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1883</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Bukócz-hegyi kolostor</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>house manager</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N39">
         <v>1878</v>
       </c>
       <c r="O39">
         <v>1889</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1883</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>St. Bonaventura Collage</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Latin teacher, librarian, and, from 1882, principal and head of the school</t>
+          <t>latin tanár, könyvtáros, majd 1882-től rektor és házfőnök</t>
         </is>
       </c>
       <c r="N40">
         <v>1878</v>
       </c>
       <c r="O40">
         <v>1886</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1883</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N41">
         <v>1880</v>
       </c>
       <c r="O41">
         <v>1889</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1883</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Váci Püspökség</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>theology teacher, then director of the bishop’s office, diocesan school inspector, member of the Holy See, secretary of the Holy See, and substitute teacher of Hungarian literature and natural science at the Vác High School</t>
+          <t>teológiai tanár, majd püspöki irodaigazgató, egyházmegyei tanfelügyelő, szentszéki ülnök, szentszéki jegyző valamint a Váci Főgimnáziumban, magyar irodalom és természettan helyettes tanár</t>
         </is>
       </c>
       <c r="N42">
         <v>1880</v>
       </c>
       <c r="O42">
         <v>1886</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1883</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N43">
         <v>1881</v>
       </c>
       <c r="O43">
         <v>1891</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1883</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Tarcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N44">
         <v>1881</v>
       </c>
       <c r="O44">
         <v>1884</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1883</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Bányapataka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N45">
         <v>1881</v>
       </c>
       <c r="O45">
         <v>1886</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1883</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N46">
         <v>1881</v>
       </c>
       <c r="O46">
         <v>1896</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1883</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N47">
         <v>1882</v>
       </c>
       <c r="O47">
         <v>1889</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1883</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Bella Soma</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
         <v>1882</v>
       </c>
       <c r="O48">
         <v>1889</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1883</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Assistant pastor (also serving Kismondró and Laka)</t>
+          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
         </is>
       </c>
       <c r="N49">
         <v>1882</v>
       </c>
       <c r="O49">
         <v>1888</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1883</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N50">
         <v>1882</v>
       </c>
       <c r="O50">
         <v>1888</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1883</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Fürdek István</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N51">
         <v>1882</v>
       </c>
       <c r="O51">
         <v>1915</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1883</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest, dean</t>
+          <t>segédlelkész, majd plébános, esperes</t>
         </is>
       </c>
       <c r="N52">
         <v>1882</v>
       </c>
       <c r="O52">
         <v>1902</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1883</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Tarfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>interim pastor, and also a chaplain</t>
+          <t>ideiglenes lelkész, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
         <v>1887</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1883</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N54">
         <v>1882</v>
       </c>
       <c r="O54">
         <v>1886</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1883</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N55">
         <v>1882</v>
       </c>
       <c r="O55">
         <v>1891</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1883</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N56">
         <v>1882</v>
       </c>
       <c r="O56">
         <v>1891</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1883</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Ada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N57">
         <v>1882</v>
       </c>
       <c r="O57">
         <v>1885</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>