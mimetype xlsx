--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,90 +125,90 @@
       </c>
       <c r="B4">
         <v>1885</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -301,2768 +301,3022 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1885</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Kiss Aladár</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N18">
         <v>1885</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=540</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1885</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Pillerpeklén, Osztrák-Magyar Monarchia - Administrator
-Szankó, Osztrák-Magyar Monarchia - Pfarrer</t>
+          <t>Pillerpeklén, Osztrák-Magyar Monarchia - administrator
+Szankó, Osztrák-Magyar Monarchia - parish priest</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1885
 1885</t>
         </is>
       </c>
       <c r="O19">
         <v>1904</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1885</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Vajka, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+          <t>Vajka, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1885
 1885</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1885</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="N21">
+        <v>1885</v>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1885</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G21" t="inlineStr">
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Ada, Osztrák-Magyar Monarchia - assistant pastor
+Hercegszántó, Osztrák-Magyar Monarchia - interim administrator</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
         <is>
           <t>1882
 1885</t>
         </is>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="Q21" t="inlineStr">
+      <c r="O22">
+        <v>1885</v>
+      </c>
+      <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1885</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Pápa</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>7. Februar 1885</t>
+          <t>January 30, 1885</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1885</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Pápa</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>15. Februar 1885</t>
+          <t>February 7, 1885</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1885</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Katymár, Osztrák-Magyar Monarchia</t>
+          <t>Nagylomnic, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>21. Februar 1885</t>
+          <t>February 8, 1885</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1885</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Csáktornya, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>20. Mai 1885</t>
+          <t>February 15, 1885</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1885</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Pillerpeklén, Osztrák-Magyar Monarchia</t>
+          <t>Katymár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2. November 1885</t>
+          <t>February 21, 1885</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1885</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Csíkajnád, Osztrák-Magyar Monarchia</t>
+          <t>Szerencs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>3. November 1885</t>
+          <t>February 27, 1885</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1885</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Jakabfalva, Osztrák-Magyar Monarchia</t>
+          <t>Csáktornya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>10. November 1885</t>
+          <t>May 20, 1885</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1885</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2. Dezember 1885</t>
+          <t>October 12, 1885</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1885</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Kocs, Osztrák-Magyar Monarchia</t>
+          <t>Pillerpeklén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>21. Dezember 1885</t>
+          <t>November 2, 1885</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1885</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Csíkajnád, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>November 3, 1885</t>
+        </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1885</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Jakabfalva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>November 10, 1885</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1885</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Nagy András</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>December 2, 1885</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1885</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Kocs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>December 21, 1885</t>
+        </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1885</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N36">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="O36">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1885</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>theologischer Lektor, Religionslehrer, Krankenhausseelsorger</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N37">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="O37">
         <v>1891</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1885</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Stellvertretender Pfarrer, ab 1882 gleichzeitig Feldkaplan</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N38">
-        <v>1876</v>
+        <v>1868</v>
       </c>
       <c r="O38">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1885</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N39">
-        <v>1878</v>
+        <v>1874</v>
       </c>
       <c r="O39">
-        <v>1889</v>
+        <v>1909</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1885</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Mogyoróssy Árkád Hermann OFM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
-[...14 lines deleted...]
-          <t>St. Bonaventura Collage</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Lateinlehrer, Bibliothekar, ab 1882 Rektor und Hausmeister</t>
+          <t>theology instructor, religious education teacher, hospital chaplain</t>
         </is>
       </c>
       <c r="N40">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="O40">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=755</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1885</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Assistant pastor, and from 1882 also assistant field pastor</t>
         </is>
       </c>
       <c r="N41">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="O41">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1885</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Váci Püspökség</t>
+          <t>Bukócz-hegyi kolostor</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Theologielehrer, später Büroleiter des Bistums, Diözesanschulrat, Mitglied des Apostolischen Gerichts, Sekretär des Apostolischen Gerichts sowie stellvertretender Lehrer für ungarische Literatur und Naturkunde am Hauptgymnasium in Vác</t>
+          <t>house manager</t>
         </is>
       </c>
       <c r="N42">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="O42">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1885</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>New Orleans, LA, USA</t>
+          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>St. Bonaventura Collage</t>
+        </is>
+      </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Latin teacher, librarian, and, from 1882, principal and head of the school</t>
         </is>
       </c>
       <c r="N43">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="O43">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1885</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Bányapataka, Osztrák-Magyar Monarchia</t>
+          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N44">
-        <v>1881</v>
+        <v>1880</v>
       </c>
       <c r="O44">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1885</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Radvánc, Osztrák-Magyar Monarchia</t>
+          <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Váci Püspökség</t>
+        </is>
+      </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>theology teacher, then director of the bishop’s office, diocesan school inspector, member of the Holy See, secretary of the Holy See, and substitute teacher of Hungarian literature and natural science at the Vác High School</t>
         </is>
       </c>
       <c r="N45">
-        <v>1882</v>
+        <v>1880</v>
       </c>
       <c r="O45">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1885</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Bella Soma</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Fűzér, Ungarn</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N46">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O46">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=63</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1885</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
+          <t>Bányapataka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Hilfspfarrer (mit Zuständigkeit für Kismondró und Laka)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N47">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O47">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1885</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Dzubay Sándor</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szedernye, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N48">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O48">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=225</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1885</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
+          <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Pfarrer, tschechischer, slowakischer und ungarischer Geistlicher</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N49">
         <v>1882</v>
       </c>
       <c r="O49">
-        <v>1915</v>
+        <v>1889</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1885</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Bella Soma</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Zsalobina, Osztrák-Magyar Monarchia</t>
+          <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Vertretungspfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N50">
         <v>1882</v>
       </c>
       <c r="O50">
-        <v>1895</v>
+        <v>1889</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1885</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer, Dekan</t>
+          <t>Assistant pastor (also serving Kismondró and Laka)</t>
         </is>
       </c>
       <c r="N51">
         <v>1882</v>
       </c>
       <c r="O51">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1885</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
+          <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Vertretungspfarrer, zeitweise Feldpfarrer</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N52">
         <v>1882</v>
       </c>
       <c r="O52">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1885</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Sámogy, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
-        <v>1886</v>
+        <v>1915</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1885</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Lehóc, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>assistant pastor, then parish priest, dean</t>
         </is>
       </c>
       <c r="N54">
         <v>1882</v>
       </c>
       <c r="O54">
-        <v>1891</v>
+        <v>1902</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1885</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>interim pastor, and also a chaplain</t>
         </is>
       </c>
       <c r="N55">
         <v>1882</v>
       </c>
       <c r="O55">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1885</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N56">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O56">
-        <v>1904</v>
+        <v>1886</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1885</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Udva, Osztrák-Magyar Monarchia</t>
+          <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1887 dann Pfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N57">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O57">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1885</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Hilfspfarrer (zwischendurch: Soóvár, später Butka)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N58">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O58">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1885</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N59">
         <v>1883</v>
       </c>
       <c r="O59">
-        <v>1889</v>
+        <v>1904</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1885</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Udva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Kaplan, Guardian</t>
+          <t>assistant pastor, then parish priest from 1887</t>
         </is>
       </c>
       <c r="N60">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O60">
-        <v>1898</v>
+        <v>1889</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1885</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Kaposvár, Osztrák-Magyar Monarchia</t>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher und Religionslehrer</t>
+          <t>assistant pastor (first in Soóvár, then in Butka)</t>
         </is>
       </c>
       <c r="N61">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O61">
         <v>1887</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1885</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N62">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O62">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1885</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Pfarrer der slowakischen Kirche</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N63">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O63">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1885</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parish vicar, guardian</t>
         </is>
       </c>
       <c r="N64">
         <v>1884</v>
       </c>
       <c r="O64">
+        <v>1898</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=54</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1885</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Hock János</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Kaposvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>assistant pastor and religion teacher</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1884</v>
+      </c>
+      <c r="O65">
+        <v>1887</v>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=398</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1885</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Jaczkovics Sándor</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1884</v>
+      </c>
+      <c r="O66">
+        <v>1888</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=471</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1885</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Kossalkó József</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>parish priest at the Slovak church</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1884</v>
+      </c>
+      <c r="O67">
+        <v>1893</v>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=571</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1885</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Mankovich Kornél</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1884</v>
+      </c>
+      <c r="O68">
         <v>1889</v>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1885</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Vízlendva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1884</v>
+      </c>
+      <c r="O69">
+        <v>1886</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>