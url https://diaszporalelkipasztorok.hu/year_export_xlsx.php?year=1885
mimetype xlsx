--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,3225 +98,3326 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1885</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1885</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Kiss Aladár</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N18">
         <v>1885</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=540</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1885</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Pillerpeklén, Osztrák-Magyar Monarchia - administrator
-Szankó, Osztrák-Magyar Monarchia - parish priest</t>
+          <t>Pillerpeklén, Osztrák-Magyar Monarchia - adminisztrátor
+Szankó, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1885
 1885</t>
         </is>
       </c>
       <c r="O19">
         <v>1904</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1885</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Vajka, Osztrák-Magyar Monarchia - assistant pastor</t>
+          <t>Vajka, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1885
 1885</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1885</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="N21">
         <v>1885</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1885</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
+          <t>Suba Viktor</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Nyírlugos, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N22">
+        <v>1885</v>
+      </c>
+      <c r="O22">
+        <v>1897</v>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1021</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1885</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G22" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Ada, Osztrák-Magyar Monarchia - segédlelkész
+Hercegszántó, Osztrák-Magyar Monarchia - ideiglenes adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
         <is>
           <t>1882
 1885</t>
         </is>
       </c>
-      <c r="O22">
-[...2 lines deleted...]
-      <c r="Q22" t="inlineStr">
+      <c r="O23">
+        <v>1885</v>
+      </c>
+      <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1885</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos OFM</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Pápa</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>February 7, 1885</t>
+          <t>1885. január 30.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1885</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Repcsik Pál</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Nagylomnic, Osztrák-Magyar Monarchia</t>
+          <t>Pápa</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>February 8, 1885</t>
+          <t>1885. február 7.</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=926</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1885</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Nagylomnic, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>February 15, 1885</t>
+          <t>1885. február 8.</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1885</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Katymár, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>February 21, 1885</t>
+          <t>1885. február 15.</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1885</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szerencs, Osztrák-Magyar Monarchia</t>
+          <t>Katymár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>February 27, 1885</t>
+          <t>1885. február 21.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1885</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Csáktornya, Osztrák-Magyar Monarchia</t>
+          <t>Szerencs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>May 20, 1885</t>
+          <t>1885. február 27.</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1885</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Pivetz Miksa</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Colombus, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csáktornya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>October 12, 1885</t>
+          <t>1885. május 20.</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=883</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1885</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Sütő Ákos</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Pillerpeklén, Osztrák-Magyar Monarchia</t>
+          <t>Sopron, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>November 2, 1885</t>
+          <t>1885. július 7.</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=1023</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1885</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Csíkajnád, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>November 3, 1885</t>
+          <t>1885. október 12.</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1885</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Jakabfalva, Osztrák-Magyar Monarchia</t>
+          <t>Pillerpeklén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>November 10, 1885</t>
+          <t>1885. november 2.</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1885</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Csíkajnád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>December 2, 1885</t>
+          <t>1885. november 3.</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1885</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Kocs, Osztrák-Magyar Monarchia</t>
+          <t>Jakabfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>December 21, 1885</t>
+          <t>1885. november 10.</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1885</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Nagy András</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>1885. december 2.</t>
+        </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1885</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Kocs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>1885. december 21.</t>
+        </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1885</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N38">
         <v>1868</v>
       </c>
       <c r="O38">
         <v>1891</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1885</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N39">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="O39">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1885</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>theology instructor, religious education teacher, hospital chaplain</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N40">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="O40">
         <v>1891</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1885</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Assistant pastor, and from 1882 also assistant field pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N41">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="O41">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1885</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
-[...14 lines deleted...]
-          <t>Bukócz-hegyi kolostor</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>house manager</t>
+          <t>teológiai lektor, hitoktató, kórházlelkész</t>
         </is>
       </c>
       <c r="N42">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="O42">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1885</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Mogyoróssy Árkád Hermann OFM</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Bonaventura Collage</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Latin teacher, librarian, and, from 1882, principal and head of the school</t>
+          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
         </is>
       </c>
       <c r="N43">
-        <v>1878</v>
+        <v>1876</v>
       </c>
       <c r="O43">
-        <v>1886</v>
+        <v>1894</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=755</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1885</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Bukócz-hegyi kolostor</t>
+        </is>
+      </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N44">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="O44">
         <v>1889</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1885</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Mogyoróssy Árkád Hermann OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
+          <t>St. Bonaventura Collage, Alleghany, NY, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Váci Püspökség</t>
+          <t>St. Bonaventura Collage</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>theology teacher, then director of the bishop’s office, diocesan school inspector, member of the Holy See, secretary of the Holy See, and substitute teacher of Hungarian literature and natural science at the Vác High School</t>
+          <t>latin tanár, könyvtáros, majd 1882-től rektor és házfőnök</t>
         </is>
       </c>
       <c r="N45">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="O45">
         <v>1886</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=755</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1885</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>New Orleans, LA, USA</t>
+          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N46">
-        <v>1881</v>
+        <v>1880</v>
       </c>
       <c r="O46">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1885</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Bányapataka, Osztrák-Magyar Monarchia</t>
+          <t>Váci Püspökség, Vác, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Váci Püspökség</t>
+        </is>
+      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>teológiai tanár, majd püspöki irodaigazgató, egyházmegyei tanfelügyelő, szentszéki ülnök, szentszéki jegyző valamint a Váci Főgimnáziumban, magyar irodalom és természettan helyettes tanár</t>
         </is>
       </c>
       <c r="N47">
-        <v>1881</v>
+        <v>1880</v>
       </c>
       <c r="O47">
         <v>1886</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1885</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Popovics Viktor</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N48">
         <v>1881</v>
       </c>
       <c r="O48">
-        <v>1896</v>
+        <v>1891</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=893</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1885</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Radvánc, Osztrák-Magyar Monarchia</t>
+          <t>Bányapataka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N49">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O49">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1885</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Bella Soma</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Fűzér, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N50">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O50">
-        <v>1889</v>
+        <v>1896</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=63</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1885</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
+          <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Assistant pastor (also serving Kismondró and Laka)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N51">
         <v>1882</v>
       </c>
       <c r="O51">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1885</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Dzubay Sándor</t>
+          <t>Bella Soma</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szedernye, Osztrák-Magyar Monarchia</t>
+          <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N52">
         <v>1882</v>
       </c>
       <c r="O52">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=225</t>
+          <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1885</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
+          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
+          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
-        <v>1915</v>
+        <v>1888</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1885</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest, dean</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N54">
         <v>1882</v>
       </c>
       <c r="O54">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1885</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>interim pastor, and also a chaplain</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N55">
         <v>1882</v>
       </c>
       <c r="O55">
-        <v>1887</v>
+        <v>1915</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1885</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Sámogy, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd plébános, esperes</t>
         </is>
       </c>
       <c r="N56">
         <v>1882</v>
       </c>
       <c r="O56">
-        <v>1886</v>
+        <v>1902</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1885</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Lehóc, Osztrák-Magyar Monarchia</t>
+          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ideiglenes lelkész, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N57">
         <v>1882</v>
       </c>
       <c r="O57">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1885</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N58">
         <v>1882</v>
       </c>
       <c r="O58">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1885</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N59">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O59">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1885</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Udva, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1887</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N60">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O60">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1885</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>assistant pastor (first in Soóvár, then in Butka)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N61">
         <v>1883</v>
       </c>
       <c r="O61">
-        <v>1887</v>
+        <v>1904</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1885</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Molcsányi Vladimir Péter</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
+          <t>Udva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd 1887-től plébános</t>
         </is>
       </c>
       <c r="N62">
         <v>1883</v>
       </c>
       <c r="O62">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=970</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1885</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész (közben:  Soóvár, majd Butka)</t>
         </is>
       </c>
       <c r="N63">
         <v>1883</v>
       </c>
       <c r="O63">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1885</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>parish vicar, guardian</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N64">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O64">
-        <v>1898</v>
+        <v>1891</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1885</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Kaposvár, Osztrák-Magyar Monarchia</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>assistant pastor and religion teacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N65">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O65">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1885</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>rendházi vikárius, gvardián</t>
         </is>
       </c>
       <c r="N66">
         <v>1884</v>
       </c>
       <c r="O66">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1885</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Kaposvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>parish priest at the Slovak church</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N67">
         <v>1884</v>
       </c>
       <c r="O67">
-        <v>1893</v>
+        <v>1887</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1885</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N68">
         <v>1884</v>
       </c>
       <c r="O68">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1885</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Schaffer Sándor</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Vízlendva, Osztrák-Magyar Monarchia</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános a szlovák templomban</t>
         </is>
       </c>
       <c r="N69">
         <v>1884</v>
       </c>
       <c r="O69">
+        <v>1893</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=571</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1885</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Mankovich Kornél</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1884</v>
+      </c>
+      <c r="O70">
+        <v>1889</v>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=693</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1885</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Vízlendva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1884</v>
+      </c>
+      <c r="O71">
         <v>1886</v>
       </c>
-      <c r="Q69" t="inlineStr">
+      <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>