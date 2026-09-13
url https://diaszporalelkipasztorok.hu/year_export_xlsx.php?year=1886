--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,101 +144,101 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
@@ -970,2471 +970,2636 @@
       <c r="H29" t="inlineStr">
         <is>
           <t>Somorja, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N29">
         <v>1886</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1886</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Vízlendva, Osztrák-Magyar Monarchia - segédlelkész
+Rohonc, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>1884
+1886</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>1886
+1887</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1886</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Sereghy Sándor</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Munkács, Osztrák-Magyar Monarchia
+Márk, Osztrák-Magyar Monarchia - lelkész</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>1886. szeptember 26.
+1886</t>
+        </is>
+      </c>
+      <c r="O31">
+        <v>1891</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=984</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1886</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
           <t>Áthelyezés (új szolgálati hely)
 Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H32" t="inlineStr">
         <is>
           <t>Gombos, Osztrák-Magyar Monarchia - segédlelkész
 Monostorszeg, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>1886
 1886</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...98 lines deleted...]
-          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1886</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Ajak, Osztrák-Magyar Monarchia</t>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>1886. május 4.</t>
+          <t>1886. március 26.</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1886</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Malmos, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>1886. május 10.</t>
+          <t>1886. április 17.</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1886</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Felsőiszkáz, Osztrák-Magyar Monarchia</t>
+          <t>Ajak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>1886. június 15.</t>
+          <t>1886. május 4.</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1886</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Vác, Osztrák-Magyar Monarchia</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>1886. július 13.</t>
+          <t>1886. május 10.</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1886</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Jászó, Osztrák-Magyar Monarchia</t>
+          <t>Felsőiszkáz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>1886. augusztus 10.</t>
+          <t>1886. június 15.</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1886</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Süly, Osztrák-Magyar Monarchia</t>
+          <t>Vác, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>1886. szeptember 6.</t>
+          <t>1886. július 13.</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1886</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Jászó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>1886. október 3.</t>
+          <t>1886. augusztus 10.</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1886</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Süly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>1886. október 3.</t>
+          <t>1886. szeptember 6.</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1886</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Kajdanó, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>1886. december 29.</t>
+          <t>1886. október 3.</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1886</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>1886. október 3.</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1886</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Bereznek, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>1886. november 24.</t>
+        </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1886</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Kajdanó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>1886. december 29.</t>
+        </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1886</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N45">
         <v>1868</v>
       </c>
       <c r="O45">
         <v>1891</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1886</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N46">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="O46">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1886</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>teológiai lektor, hitoktató, kórházlelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N47">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="O47">
         <v>1891</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1886</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N48">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="O48">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1886</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
-[...14 lines deleted...]
-          <t>Bukócz-hegyi kolostor</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>teológiai lektor, hitoktató, kórházlelkész</t>
         </is>
       </c>
       <c r="N49">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="O49">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1886</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
         </is>
       </c>
       <c r="N50">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="O50">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1886</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>New Orleans, LA, USA</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Bukócz-hegyi kolostor</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N51">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="O51">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1886</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Radvánc, Osztrák-Magyar Monarchia</t>
+          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N52">
-        <v>1882</v>
+        <v>1880</v>
       </c>
       <c r="O52">
         <v>1889</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1886</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Bella Soma</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Fűzér, Magyarország</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N53">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O53">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=63</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1886</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N54">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O54">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1886</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Dzubay Sándor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Szedernye, Osztrák-Magyar Monarchia</t>
+          <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N55">
         <v>1882</v>
       </c>
       <c r="O55">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=225</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1886</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bella Soma</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
+          <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>plébános, cseh, szlovák és magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N56">
         <v>1882</v>
       </c>
       <c r="O56">
-        <v>1915</v>
+        <v>1889</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1886</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Zsalobina, Osztrák-Magyar Monarchia</t>
+          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
         </is>
       </c>
       <c r="N57">
         <v>1882</v>
       </c>
       <c r="O57">
-        <v>1895</v>
+        <v>1888</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1886</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, esperes</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N58">
         <v>1882</v>
       </c>
       <c r="O58">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1886</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész, közben tábori lelkész</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N59">
         <v>1882</v>
       </c>
       <c r="O59">
-        <v>1887</v>
+        <v>1915</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1886</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Lehóc, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd plébános, esperes</t>
         </is>
       </c>
       <c r="N60">
         <v>1882</v>
       </c>
       <c r="O60">
-        <v>1891</v>
+        <v>1902</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1886</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Tarfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>ideiglenes lelkész, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N61">
         <v>1882</v>
       </c>
       <c r="O61">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1886</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N62">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O62">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1886</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Udva, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1887-től plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N63">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O63">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1886</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>segédlelkész (közben:  Soóvár, majd Butka)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N64">
         <v>1883</v>
       </c>
       <c r="O64">
-        <v>1887</v>
+        <v>1904</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1886</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Udva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd 1887-től plébános</t>
         </is>
       </c>
       <c r="N65">
         <v>1883</v>
       </c>
       <c r="O65">
         <v>1889</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1886</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>rendházi vikárius, gvardián</t>
+          <t>segédlelkész (közben:  Soóvár, majd Butka)</t>
         </is>
       </c>
       <c r="N66">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O66">
-        <v>1898</v>
+        <v>1887</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1886</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Kaposvár, Osztrák-Magyar Monarchia</t>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>segédlelkész és hittanár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N67">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O67">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1886</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N68">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O68">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1886</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>plébános a szlovák templomban</t>
+          <t>rendházi vikárius, gvardián</t>
         </is>
       </c>
       <c r="N69">
         <v>1884</v>
       </c>
       <c r="O69">
-        <v>1893</v>
+        <v>1898</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1886</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+          <t>Kaposvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N70">
         <v>1884</v>
       </c>
       <c r="O70">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1886</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>Jaczkovics Sándor</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1884</v>
+      </c>
+      <c r="O71">
+        <v>1888</v>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=471</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1886</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Kossalkó József</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>plébános a szlovák templomban</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1884</v>
+      </c>
+      <c r="O72">
+        <v>1893</v>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=571</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1886</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Mankovich Kornél</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1884</v>
+      </c>
+      <c r="O73">
+        <v>1889</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=693</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1886</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
           <t>Kubek Emil</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G71" t="inlineStr">
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
+      <c r="H74" t="inlineStr">
         <is>
           <t>Szankó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I71" t="inlineStr">
+      <c r="I74" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K71" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
-      <c r="N71">
+      <c r="N74">
         <v>1885</v>
       </c>
-      <c r="O71">
+      <c r="O74">
         <v>1904</v>
       </c>
-      <c r="Q71" t="inlineStr">
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>