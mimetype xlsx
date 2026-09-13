--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,3276 +98,3499 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1887</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1887</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Hlebik János</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia - segédlelkész (közben:  Soóvár, majd Butka)
-Lubotény, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Koksó-Mindszent, Osztrák-Magyar Monarchia - assistant pastor (first in Soóvár, then in Butka)
+Lubotény, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1883
 1887</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1887
-1881</t>
+1891</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1887</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Kaposvár, Osztrák-Magyar Monarchia - segédlelkész és hittanár</t>
+          <t>Kaposvár, Osztrák-Magyar Monarchia - assistant pastor and religion teacher</t>
         </is>
       </c>
       <c r="N19">
         <v>1884</v>
       </c>
       <c r="O19">
         <v>1887</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1887</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Izay Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Hajdúdorog, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N20">
         <v>1887</v>
       </c>
       <c r="O20">
         <v>1895</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1887</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Tarfalu, Osztrák-Magyar Monarchia - ideiglenes lelkész, közben tábori lelkész
-Borkút, Osztrák-Magyar Monarchia - helyettes lelkész</t>
+          <t>Tarfalu, Osztrák-Magyar Monarchia - interim pastor, and also a chaplain
+Borkút, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1882
 1887</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1887
 1890</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1887</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Osztrák-Magyar Monarchia - segédlelkész
-Drágabártfalva, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Nyíregyháza, Osztrák-Magyar Monarchia - assistant pastor
+Drágabártfalva, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1886
 1887</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1887
 1888</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1887</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Medveczky Gyula</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
-Munkács, Osztrák-Magyar Monarchia - egyházmegyei alapkezelői ellenőr</t>
+Munkács, Osztrák-Magyar Monarchia - diocesan fund management auditor</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>1887. október 16.
+          <t>October 16, 1887
 1887</t>
         </is>
       </c>
       <c r="O23">
         <v>1889</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=721</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1887</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Vajka, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Vajka, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N24">
         <v>1887</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1887</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Petróczy József</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Vác, Osztrák-Magyar Monarchia
-Kecskemét, Osztrák-Magyar Monarchia - diakónusi szolgálat
-Lőrinci, Osztrák-Magyar Monarchia - segédlelkész</t>
+Kecskemét, Osztrák-Magyar Monarchia - diaconal ministry
+Lőrinci, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>1887. október 16.
+          <t>October 16, 1887
 1887
 1887</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=871</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1887</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szond, Osztrák-Magyar Monarchia - kihelyezett lelkész</t>
-[...6 lines deleted...]
-        <v>1888</v>
+          <t>Rohonc, Osztrák-Magyar Monarchia - assistant pastor
+Nagynárda, Osztrák-Magyar Monarchia - administrator
+Pinkamiske, Osztrák-Magyar Monarchia - administrator</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>1886
+1887
+1887</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>1887
+1888</t>
+        </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1887</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Cegléd, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szond, Osztrák-Magyar Monarchia - assigned pastor</t>
+        </is>
+      </c>
+      <c r="N27">
+        <v>1887</v>
+      </c>
+      <c r="O27">
+        <v>1888</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1887</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Csáktornya, Osztrák-Magyar Monarchia</t>
+          <t>Cegléd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>1887. január 17.</t>
+          <t>January 13, 1887</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1887</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Felsőróna, Osztrák-Magyar Monarchia</t>
+          <t>Csáktornya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>1887. március 3.</t>
+          <t>January 17, 1887</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1887</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Topolya, Osztrák-Magyar Monarchia</t>
+          <t>Felsőróna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>1887. április 3.</t>
+          <t>March 3, 1887</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1887</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Kisgyarmat, Osztrák-Magyar Monarchia</t>
+          <t>Topolya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>1887. május 8.</t>
+          <t>April 3, 1887</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1887</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kisgyarmat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>1887. június 12.</t>
+          <t>May 8, 1887</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1887</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Kiss Gyula SDB</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Hort, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>1887. szeptember 23.</t>
+          <t>June 12, 1887</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=544</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1887</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Kiss Gyula SDB</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Kassa, Osztrák-Magyar Monarchia</t>
+          <t>Hort, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>1887. november 30.</t>
+          <t>September 23, 1887</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=544</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1887</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>November 6, 1887</t>
+        </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1887</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Bajmok, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>November 18, 1887</t>
+        </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1887</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>November 30, 1887</t>
+        </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1887</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N38">
         <v>1868</v>
       </c>
       <c r="O38">
         <v>1891</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1887</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N39">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="O39">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1887</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>teológiai lektor, hitoktató, kórházlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N40">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="O40">
         <v>1891</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1887</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>helyettes lelkész, közben tábori segédlelkész 1882-től</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N41">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="O41">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1887</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
-[...14 lines deleted...]
-          <t>Bukócz-hegyi kolostor</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>theology instructor, religious education teacher, hospital chaplain</t>
         </is>
       </c>
       <c r="N42">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="O42">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1887</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Assistant pastor, and from 1882 also assistant field pastor</t>
         </is>
       </c>
       <c r="N43">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="O43">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1887</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>New Orleans, LA, USA</t>
+          <t>Bukócz-hegyi kolostor, Bukócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Bukócz-hegyi kolostor</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>house manager</t>
         </is>
       </c>
       <c r="N44">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="O44">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1887</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Radvánc, Osztrák-Magyar Monarchia</t>
+          <t>Szarvasrét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N45">
-        <v>1882</v>
+        <v>1880</v>
       </c>
       <c r="O45">
         <v>1889</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1887</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Bella Soma</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Fűzér, Magyarország</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N46">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O46">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=63</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1887</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>plébánoshelyettes ( (oldallagosan: Kismondró és Laka)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N47">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O47">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1887</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Dzubay Sándor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szedernye, Osztrák-Magyar Monarchia</t>
+          <t>Radvánc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N48">
         <v>1882</v>
       </c>
       <c r="O48">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=225</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1887</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bella Soma</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
+          <t>Fűzér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>plébános, cseh, szlovák és magyar lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N49">
         <v>1882</v>
       </c>
       <c r="O49">
-        <v>1915</v>
+        <v>1889</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=63</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1887</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Zsalobina, Osztrák-Magyar Monarchia</t>
+          <t>Nagymodró, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>Assistant pastor (also serving Kismondró and Laka)</t>
         </is>
       </c>
       <c r="N50">
         <v>1882</v>
       </c>
       <c r="O50">
-        <v>1895</v>
+        <v>1888</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1887</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Szedernye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, esperes</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N51">
         <v>1882</v>
       </c>
       <c r="O51">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1887</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Lehóc, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
         </is>
       </c>
       <c r="N52">
         <v>1882</v>
       </c>
       <c r="O52">
-        <v>1891</v>
+        <v>1915</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1887</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor, then parish priest, dean</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
-        <v>1891</v>
+        <v>1902</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1887</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N54">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O54">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1887</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Udva, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1887-től plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N55">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O55">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1887</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N56">
         <v>1883</v>
       </c>
       <c r="O56">
-        <v>1889</v>
+        <v>1904</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1887</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Udva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>rendházi vikárius, gvardián</t>
+          <t>assistant pastor, then parish priest from 1887</t>
         </is>
       </c>
       <c r="N57">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O57">
-        <v>1898</v>
+        <v>1889</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1887</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N58">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O58">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1887</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>plébános a szlovák templomban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N59">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O59">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1887</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Géberjén, Osztrák-Magyar Monarchia</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish vicar, guardian</t>
         </is>
       </c>
       <c r="N60">
         <v>1884</v>
       </c>
       <c r="O60">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1887</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Szankó, Osztrák-Magyar Monarchia</t>
+          <t>Ceholnya, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N61">
-        <v>1885</v>
+        <v>1884</v>
       </c>
       <c r="O61">
-        <v>1904</v>
+        <v>1888</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1887</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Szalók, Osztrák-Magyar Monarchia</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest at the Slovak church</t>
         </is>
       </c>
       <c r="N62">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="O62">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1887</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gebe Demeter</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Papnevelde, Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Géberjén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>egyházjog és történelem tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N63">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="O63">
         <v>1889</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=316</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1887</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Csongrád, Osztrák-Magyar Monarchia</t>
+          <t>Szankó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>plébános – számos pere és a püspökkel szembeni engedetlensége miatt többször felfüggesztették, majd visszahelyezték hivatalába.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N64">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="O64">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1887</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Máramarossziget, Osztrák-Magyar Monarchia</t>
+          <t>Szalók, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>állami leányiskolában ruthén nyelvű növendékek hitoktatója</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N65">
         <v>1886</v>
       </c>
       <c r="O65">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1887</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Gebe Demeter</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Papnevelde, Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Papnevelde</t>
+        </is>
+      </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>teacher of canon law and history</t>
         </is>
       </c>
       <c r="N66">
         <v>1886</v>
       </c>
       <c r="O66">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=316</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1887</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Újkemence, Osztrák-Magyar Monarchia</t>
+          <t>Csongrád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest – he was suspended several times due to numerous lawsuits and his disobedience toward the bishop, and was subsequently reinstated.</t>
         </is>
       </c>
       <c r="N67">
         <v>1886</v>
       </c>
       <c r="O67">
-        <v>1895</v>
+        <v>1902</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1887</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Dámóc, Osztrák-Magyar Monarchia</t>
+          <t>Máramarossziget, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Religious education teacher for Ruthenian-speaking students at a state girls’ school</t>
         </is>
       </c>
       <c r="N68">
         <v>1886</v>
       </c>
       <c r="O68">
-        <v>1895</v>
+        <v>1888</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1887</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Ublya, Osztrák-Magyar Monarchia</t>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N69">
         <v>1886</v>
       </c>
       <c r="O69">
+        <v>1893</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1887</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Kustán Péter</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Újkemence, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1886</v>
+      </c>
+      <c r="O70">
+        <v>1895</v>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=623</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1887</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Matyaczkó Iréneusz</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Dámóc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1886</v>
+      </c>
+      <c r="O71">
+        <v>1895</v>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=710</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1887</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Novák Elek</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Ublya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1886</v>
+      </c>
+      <c r="O72">
         <v>1902</v>
       </c>
-      <c r="Q69" t="inlineStr">
+      <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1887</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Sereghy Sándor</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Márk, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1886</v>
+      </c>
+      <c r="O73">
+        <v>1891</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>