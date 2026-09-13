--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -125,90 +125,90 @@
       </c>
       <c r="B4">
         <v>1890</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -301,3359 +301,3919 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1890</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Uglya, Osztrák-Magyar Monarchia - parroco</t>
+          <t>Uglya, Osztrák-Magyar Monarchia - pároco</t>
         </is>
       </c>
       <c r="N18">
         <v>1890</v>
       </c>
       <c r="O18">
         <v>1894</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1890</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale
-Inizio del servizio in patria</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Irhóc, Osztrák-Magyar Monarchia - pastore</t>
+          <t>Irhóc, Osztrák-Magyar Monarchia - pastor</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>28 settembre 1890
+          <t>28 de setembro de 1890
 1890</t>
         </is>
       </c>
       <c r="O19">
         <v>1894</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1890</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>difensore regionale</t>
+          <t>defensor provincial</t>
         </is>
       </c>
       <c r="N20">
         <v>1890</v>
       </c>
       <c r="O20">
         <v>1898</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1890</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Chanáth Nikepor</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia - insegnante di Képezde, archivista vescovile</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia - professor de Képezde, secretário da Diocese</t>
         </is>
       </c>
       <c r="N21">
         <v>1888</v>
       </c>
       <c r="O21">
         <v>1890</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=123</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1890</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Inizio del servizio in patria</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csaba György</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N22">
         <v>1890</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=136</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1890</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale
-Inizio del servizio all’estero</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Jackovics István</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...15 lines deleted...]
-        <v>1895</v>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+        </is>
+      </c>
+      <c r="N23">
+        <v>1890</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=469</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1890</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Janisek Ferenc</t>
+          <t>Jackovics István</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Budapest, GA, USA - parroco, pastore ungherese</t>
-[...3 lines deleted...]
-        <v>1890</v>
+          <t>Ungvár, Osztrák-Magyar Monarchia
+McKeesport, PA, Estados Unidos - vigário</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>28 de setembro de 1890
+1890</t>
+        </is>
+      </c>
+      <c r="O24">
+        <v>1895</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=474</t>
+          <t>/persons_v2/view.php?id=469</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1890</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Jaskovits Ignácz</t>
+          <t>Janisek Ferenc</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent István templom, Plymouth, IN, USA - pastore ungherese, parroco</t>
+          <t>Budapest, GA, Estados Unidos - pároco, pastor húngaro</t>
         </is>
       </c>
       <c r="N25">
         <v>1890</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=478</t>
+          <t>/persons_v2/view.php?id=474</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1890</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
+          <t>Jaskovits Ignácz</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Szent István templom, Plymouth, IN, Estados Unidos - pastor húngaro, pároco</t>
+        </is>
+      </c>
+      <c r="N26">
+        <v>1890</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=478</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1890</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G26" t="inlineStr">
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Borkút, Osztrák-Magyar Monarchia - pastor adjunto
+Nagyábránka, Osztrák-Magyar Monarchia - pastor adjunto</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
         <is>
           <t>1887
 1890</t>
         </is>
       </c>
-      <c r="O26" t="inlineStr">
+      <c r="O27" t="inlineStr">
         <is>
           <t>1890
 1892</t>
         </is>
       </c>
-      <c r="Q26" t="inlineStr">
+      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...14 lines deleted...]
-      <c r="D27" t="inlineStr">
+    <row r="28">
+      <c r="A28">
+        <v>1890</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>Laurisin Ágoston</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Felsőnémeti, Osztrák-Magyar Monarchia - vigário
+Nyíregyháza, Osztrák-Magyar Monarchia - vigário</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
         <is>
           <t>1889
 1890</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
+      <c r="O28" t="inlineStr">
         <is>
           <t>1890
 1891</t>
         </is>
       </c>
-      <c r="Q27" t="inlineStr">
+      <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...14 lines deleted...]
-      <c r="D28" t="inlineStr">
+    <row r="29">
+      <c r="A29">
+        <v>1890</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Bártfa, Osztrák-Magyar Monarchia - administrador
+Feketekút, Osztrák-Magyar Monarchia - pároco</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
         <is>
           <t>1889
 1890</t>
         </is>
       </c>
-      <c r="O28" t="inlineStr">
+      <c r="O29" t="inlineStr">
         <is>
           <t>1890
 1908</t>
         </is>
       </c>
-      <c r="Q28" t="inlineStr">
+      <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=721</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1890</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
+          <t>Medveczky Gyula</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Beregkisfalud, Osztrák-Magyar Monarchia - vigário adjunto e, posteriormente, pároco</t>
+        </is>
+      </c>
+      <c r="N30">
+        <v>1890</v>
+      </c>
+      <c r="O30">
+        <v>1900</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=721</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1890</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>Mitró Mihály</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Sajópetri, Osztrák-Magyar Monarchia - pastor
+Boldogkőváralja, Osztrák-Magyar Monarchia - pastor</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1889
 1890</t>
         </is>
       </c>
-      <c r="O30" t="inlineStr">
+      <c r="O31" t="inlineStr">
         <is>
           <t>1890
 1893</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=754</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=871</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1890</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
+          <t>Petróczy József</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Kécske, Osztrák-Magyar Monarchia - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N32">
+        <v>1890</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=871</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1890</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Tiszabogdány, Osztrák-Magyar Monarchia - pastor auxiliar
+Tiszaborkút, Osztrák-Magyar Monarchia - pároco</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
         <is>
           <t>1889
 1890</t>
         </is>
       </c>
-      <c r="O32" t="inlineStr">
+      <c r="O33" t="inlineStr">
         <is>
           <t>1890
 1903</t>
         </is>
       </c>
-      <c r="Q32" t="inlineStr">
+      <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1890</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
+          <t>Siklósd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>8 marzo 1890</t>
+          <t>26 de fevereiro de 1890</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1890</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Beregpapfalva, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>29 marzo 1890</t>
+          <t>8 de março de 1890</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1890</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Eggemann Hubert József</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Jefferson City, MI, USA</t>
+          <t>Beregpapfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>19 maggio 1890</t>
+          <t>29 de março de 1890</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=229</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1890</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>11 giugno 1890</t>
+          <t>5 de maio de 1890</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1890</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Eggemann Hubert József</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Jefferson City, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>30 agosto 1890</t>
+          <t>19 de maio de 1890</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=229</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1890</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>28 settembre 1890</t>
+          <t>11 de junho de 1890</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1890</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szany, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>3 novembre 1890</t>
+          <t>30 de agosto de 1890</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1890</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Jobbágyi, Osztrák-Magyar Monarchia</t>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>6 novembre 1890</t>
+          <t>28 de setembro de 1890</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1890</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Istensegíts, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>1 de novembro de 1890</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1890</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Szany, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>3 de novembro de 1890</t>
+        </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1890</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Hodobay Antal</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1891</v>
+          <t>Jobbágyi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>6 de novembro de 1890</t>
+        </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=400</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1890</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+          <t>Kis-Breznica, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N45">
         <v>1868</v>
       </c>
       <c r="O45">
         <v>1891</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1890</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
+          <t>Semetkócz, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N46">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="O46">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1890</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Toriszka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>docente di teologia, catechista, cappellano ospedaliero</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N47">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="O47">
         <v>1891</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1890</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Zemplén, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>viceparroco, e nel contempo assistente parroco di campo dal 1882</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N48">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="O48">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1890</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Free Antal SJ</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>leitor de teologia, professor de religião, capelão de hospital</t>
         </is>
       </c>
       <c r="N49">
-        <v>1881</v>
+        <v>1875</v>
       </c>
       <c r="O49">
         <v>1891</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=289</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1890</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
+          <t>Zemplén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>parroco, pastore ceco, slovacco e ungherese</t>
+          <t>pastor adjunto, simultaneamente pastor auxiliar de campo a partir de 1882</t>
         </is>
       </c>
       <c r="N50">
-        <v>1882</v>
+        <v>1876</v>
       </c>
       <c r="O50">
-        <v>1915</v>
+        <v>1894</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1890</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Free Antal SJ</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Zsalobina, Osztrák-Magyar Monarchia</t>
+          <t>New Orleans, LA, Estados Unidos</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>pastore ad interim</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N51">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O51">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=289</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1890</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>viceparroco, poi parroco, decano</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N52">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="O52">
-        <v>1902</v>
+        <v>1896</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1890</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Lehóc, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco, pastor checo, eslovaco e húngaro</t>
         </is>
       </c>
       <c r="N53">
         <v>1882</v>
       </c>
       <c r="O53">
-        <v>1891</v>
+        <v>1915</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1890</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vigário, depois pároco, decano</t>
         </is>
       </c>
       <c r="N54">
         <v>1882</v>
       </c>
       <c r="O54">
-        <v>1891</v>
+        <v>1902</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1890</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Lehóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N55">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O55">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1890</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>vicario della casa, guardiano</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N56">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="O56">
-        <v>1898</v>
+        <v>1891</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1890</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>parroco della chiesa slovacca</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N57">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="O57">
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1890</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szankó, Osztrák-Magyar Monarchia</t>
+          <t>Kisbreznice, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N58">
-        <v>1885</v>
+        <v>1883</v>
       </c>
       <c r="O58">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1890</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Szalók, Osztrák-Magyar Monarchia</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vigário da casa paroquial, guardião</t>
         </is>
       </c>
       <c r="N59">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="O59">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1890</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Csongrád, Osztrák-Magyar Monarchia</t>
+          <t>Hazleton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>parroco – a causa dei numerosi contenziosi e della sua disobbedienza nei confronti del vescovo, fu sospeso più volte, per poi essere reintegrato nel suo incarico.</t>
+          <t>pároco da igreja eslovaca</t>
         </is>
       </c>
       <c r="N60">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="O60">
-        <v>1902</v>
+        <v>1893</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1890</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Szankó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N61">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="O61">
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1890</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Újkemence, Osztrák-Magyar Monarchia</t>
+          <t>Szalók, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N62">
         <v>1886</v>
       </c>
       <c r="O62">
-        <v>1895</v>
+        <v>1892</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1890</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Dámóc, Osztrák-Magyar Monarchia</t>
+          <t>Csongrád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco – devido a vários processos judiciais e à sua desobediência ao bispo, foi suspenso do cargo por várias vezes, tendo sido posteriormente reintegrado.</t>
         </is>
       </c>
       <c r="N63">
         <v>1886</v>
       </c>
       <c r="O63">
-        <v>1895</v>
+        <v>1902</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1890</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Ublya, Osztrák-Magyar Monarchia</t>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N64">
         <v>1886</v>
       </c>
       <c r="O64">
-        <v>1902</v>
+        <v>1893</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1890</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Osztrák-Magyar Monarchia</t>
+          <t>Újkemence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N65">
-        <v>1887</v>
+        <v>1886</v>
       </c>
       <c r="O65">
         <v>1895</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1890</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Márianosztra, Osztrák-Magyar Monarchia</t>
+          <t>Dámóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N66">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="O66">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1890</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Bustyaháza, Osztrák-Magyar Monarchia</t>
+          <t>Ublya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
       <c r="N67">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="O67">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1890</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Kajdanó, Osztrák-Magyar Monarchia</t>
+          <t>Márk, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N68">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="O68">
-        <v>1892</v>
+        <v>1891</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1890</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Beregszőlős, Osztrák-Magyar Monarchia</t>
+          <t>Lubotény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N69">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="O69">
-        <v>1901</v>
+        <v>1891</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1890</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Gebe Demeter</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Hajdúdorog, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>docente di teologia, revisore della gestione patrimoniale</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N70">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="O70">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=316</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1890</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
+          <t>Márianosztra, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 1890, parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N71">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="O71">
-        <v>1904</v>
+        <v>1892</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1890</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Ceholnya, Ukrajna, Osztrák-Magyar Monarchia</t>
+          <t>Bustyaháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N72">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="O72">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1890</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Kobulnicza, Osztrák-Magyar Monarchia</t>
+          <t>Kajdanó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>amministratore</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N73">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="O73">
         <v>1892</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1890</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Salánk, Osztrák-Magyar Monarchia</t>
+          <t>Csukaháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N74">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="O74">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1890</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
+          <t>Polichek Károly</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Csáb, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>1888</v>
+      </c>
+      <c r="O75">
+        <v>1903</v>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=888</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1890</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Polichek Károly</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Körmöcbánya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N76">
+        <v>1888</v>
+      </c>
+      <c r="O76">
+        <v>1903</v>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=888</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1890</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Polichek Károly</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Nyitrabánya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1888</v>
+      </c>
+      <c r="O77">
+        <v>1903</v>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=888</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1890</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>administrador e, posteriormente, pároco</t>
+        </is>
+      </c>
+      <c r="N78">
+        <v>1888</v>
+      </c>
+      <c r="O78">
+        <v>1913</v>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1890</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Csucska Gyula</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Beregszőlős, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>1889</v>
+      </c>
+      <c r="O79">
+        <v>1901</v>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=173</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1890</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Gebe Demeter</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>professor de teologia, auditor da administração de fundos</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>1889</v>
+      </c>
+      <c r="O80">
+        <v>1898</v>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=316</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1890</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Gáy János</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>vigário, e depois, a partir de 1890, pároco</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1889</v>
+      </c>
+      <c r="O81">
+        <v>1904</v>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=315</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1890</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Kaminszky András</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Ceholnya, Ukrajna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
+      <c r="N82">
+        <v>1889</v>
+      </c>
+      <c r="O82">
+        <v>1893</v>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=501</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1890</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Martyák Gábor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Kobulnicza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>administrador</t>
+        </is>
+      </c>
+      <c r="N83">
+        <v>1889</v>
+      </c>
+      <c r="O83">
+        <v>1892</v>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=702</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1890</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Pajkossy Emánuel</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Salánk, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1889</v>
+      </c>
+      <c r="O84">
+        <v>1897</v>
+      </c>
+      <c r="Q84" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=846</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1890</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>Újvidék, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I75" t="inlineStr">
+      <c r="I85" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N75">
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N85">
         <v>1889</v>
       </c>
-      <c r="O75">
+      <c r="O85">
         <v>1894</v>
       </c>
-      <c r="Q75" t="inlineStr">
+      <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>