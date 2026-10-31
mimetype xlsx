--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -5598,1431 +5598,1553 @@
       <c r="O108">
         <v>1899</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1898</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Stéfán Tivadar</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Ekecs, Osztrák-Magyar Monarchia</t>
+          <t>Újkemence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N109">
-        <v>1896</v>
+        <v>1895</v>
       </c>
       <c r="O109">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=1015</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1898</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
+          <t>Ekecs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N110">
         <v>1896</v>
       </c>
       <c r="O110">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1898</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N111">
         <v>1896</v>
       </c>
       <c r="O111">
         <v>1901</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1898</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Polyánszky István</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Mihálka, Osztrák-Magyar Monarchia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N112">
         <v>1896</v>
       </c>
       <c r="O112">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=889</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1898</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Ruttkay Pál</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
+          <t>Mihálka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N113">
         <v>1896</v>
       </c>
       <c r="O113">
-        <v>1910</v>
+        <v>1903</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=951</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1898</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Seregélly Emil</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Csepe, Osztrák-Magyar Monarchia</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N114">
         <v>1896</v>
       </c>
       <c r="O114">
-        <v>1903</v>
+        <v>1910</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=987</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1898</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Poroszló, Osztrák-Magyar Monarchia</t>
+          <t>Csepe, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="O115">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1898</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>hittanár</t>
+          <t>rendházalapító, tartományfőnök</t>
         </is>
       </c>
       <c r="N116">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="O116">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1898</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Poroszló, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N117">
         <v>1897</v>
       </c>
       <c r="O117">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1898</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>helyettes lelkész</t>
+          <t>hittanár</t>
         </is>
       </c>
       <c r="N118">
         <v>1897</v>
       </c>
       <c r="O118">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1898</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N119">
         <v>1897</v>
       </c>
       <c r="O119">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1898</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N120">
         <v>1897</v>
       </c>
       <c r="O120">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1898</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Nagybánya, Osztrák-Magyar Monarchia</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Pongrácz Vilmos gróf fiai mellett nevelő, közben Budapesten tanul a jogtudományi karon</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
         <v>1897</v>
       </c>
       <c r="O121">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1898</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Soponya, Osztrák-Magyar Monarchia</t>
+          <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N122">
         <v>1897</v>
       </c>
       <c r="O122">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1898</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
+          <t>Nagybánya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
+          <t>Pongrácz Vilmos gróf fiai mellett nevelő, közben Budapesten tanul a jogtudományi karon</t>
         </is>
       </c>
       <c r="N123">
         <v>1897</v>
       </c>
       <c r="O123">
-        <v>1902</v>
+        <v>1899</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1898</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Hodobay Miklós</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Hermány, Osztrák-Magyar Monarchia</t>
+          <t>Soponya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N124">
         <v>1897</v>
       </c>
       <c r="O124">
-        <v>1902</v>
+        <v>1899</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=401</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1898</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kovács János Jazon OSBM</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Misztice, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
         </is>
       </c>
       <c r="N125">
         <v>1897</v>
       </c>
       <c r="O125">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=592</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1898</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Hodobay Miklós</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Bácsordas, Osztrák-Magyar Monarchia</t>
+          <t>Hermány, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N126">
         <v>1897</v>
       </c>
       <c r="O126">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=401</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1898</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Kovács János Jazon OSBM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Vajnág, Osztrák-Magyar Monarchia</t>
+          <t>Misztice, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N127">
         <v>1897</v>
       </c>
       <c r="O127">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=592</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1898</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Pósa, Osztrák-Magyar Monarchia</t>
+          <t>Bácsordas, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N128">
         <v>1897</v>
       </c>
       <c r="O128">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1898</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Jászfényszaru, Osztrák-Magyar Monarchia</t>
+          <t>Vajnág, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N129">
         <v>1897</v>
       </c>
       <c r="O129">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1898</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Solymos Oszkár</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia</t>
+          <t>Pósa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N130">
         <v>1897</v>
       </c>
       <c r="O130">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1006</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1898</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Zenta, Osztrák-Magyar Monarchia</t>
+          <t>Jászfényszaru, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános, iskolai felügyelő</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N131">
         <v>1897</v>
       </c>
       <c r="O131">
+        <v>1899</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=864</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1898</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>1897</v>
+      </c>
+      <c r="O132">
+        <v>1900</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1898</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Érdujhelyi Menyhért</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Zenta, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>plébános, iskolai felügyelő</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>1897</v>
+      </c>
+      <c r="O133">
         <v>1908</v>
       </c>
-      <c r="Q131" t="inlineStr">
+      <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>