--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,6264 +98,7210 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>1900</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1900</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia - hittanár
-Budapest, Osztrák-Magyar Monarchia - Velics Lajos családjánál nevelő</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - professeur de religion
+Budapest, Osztrák-Magyar Monarchia - Famille d’accueil de Lajos Velics</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1897
 1900</t>
         </is>
       </c>
       <c r="O18">
         <v>1900</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1900</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Cserhalom, Osztrák-Magyar Monarchia - segédlelkész
-Taracköz, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Cserhalom, Osztrák-Magyar Monarchia - vicaire
+Taracköz, Osztrák-Magyar Monarchia - vicaire</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1899
 1900</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1900
 1901</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1900</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>USA
-Szent István templom, South Bend, IN, USA - alapító lelkész</t>
+          <t>États-Unis
+Szent István R. K. Egyházközség, South Bend, IN, États-Unis - curé fondateur</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1900
 1900</t>
         </is>
       </c>
       <c r="O20">
         <v>1907</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1900</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csucska Cirill</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Bayonne City, NJ, USA - lelkész</t>
+          <t>Bayonne City, NJ, États-Unis - pasteur</t>
         </is>
       </c>
       <c r="N21">
         <v>1899</v>
       </c>
       <c r="O21">
         <v>1900</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=172</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1900</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="N22">
         <v>1900</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1900</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Kishegyes, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Kishegyes, Osztrák-Magyar Monarchia - vicaire</t>
         </is>
       </c>
       <c r="N23">
         <v>1900</v>
       </c>
       <c r="O23">
         <v>1902</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1900</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Morvaszentjános, Osztrák-Magyar Monarchia - segédlelkész, az irgalmas nővérek rendkívüli gyóntatója
-Nagysurány, Osztrák-Magyar Monarchia - segédlelkész, majd adminisztrátor</t>
+          <t>Morvaszentjános, Osztrák-Magyar Monarchia - vicaire, confesseur extraordinaire des Sœurs de la Miséricorde
+Nagysurány, Osztrák-Magyar Monarchia - vicaire, puis administrateur</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1899
 1900</t>
         </is>
       </c>
       <c r="O24">
         <v>1900</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1900</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Gulovics György</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Old Forge, PA, USA - lelkész
-St. Clair, PA, USA - lelkész</t>
+          <t>Old Forge, PA, États-Unis - pasteur
+St. Clair, PA, États-Unis - pasteur</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1899
 1900</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1900
 1901</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=345</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1900</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Felsőkörtvélyes, Osztrák-Magyar Monarchia - lelkész</t>
-[...6 lines deleted...]
-        <v>1902</v>
+          <t>McAdoo, PA, États-Unis - pasteur
+Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, États-Unis - missionnaire, puis curé</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>1898
+1900</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>1900
+1908</t>
+        </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1900</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
+          <t>Hlebik János</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Felsőkörtvélyes, Osztrák-Magyar Monarchia - pasteur</t>
+        </is>
+      </c>
+      <c r="N27">
+        <v>1900</v>
+      </c>
+      <c r="O27">
+        <v>1902</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=397</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1900</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>McKeesport, PA, États-Unis - curé
+Homestead, PA, États-Unis - curé, à la retraite depuis 1932</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
         <is>
           <t>1900
 1900. március 25</t>
         </is>
       </c>
-      <c r="O27">
+      <c r="O28">
         <v>1937</v>
       </c>
-      <c r="Q27" t="inlineStr">
+      <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1900</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Homicskó Ottó</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Bilke, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N29">
+        <v>1894</v>
+      </c>
+      <c r="O29">
+        <v>1900</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=412</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1900</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
           <t>Hrabár János</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, États-Unis - pasteur
+Duquesne, PA, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
         <is>
           <t>1899
 1900</t>
         </is>
       </c>
-      <c r="O29" t="inlineStr">
+      <c r="O30" t="inlineStr">
         <is>
           <t>1900
 1908</t>
         </is>
       </c>
-      <c r="Q29" t="inlineStr">
+      <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...14 lines deleted...]
-      <c r="D30" t="inlineStr">
+    <row r="31">
+      <c r="A31">
+        <v>1900</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Jackovics István</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Homestead, PA, États-Unis - pasteur
+Pittsburgh, PA, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1898
 1900</t>
         </is>
       </c>
-      <c r="O30" t="inlineStr">
+      <c r="O31" t="inlineStr">
         <is>
           <t>1900
 1902</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=469</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...14 lines deleted...]
-      <c r="D31" t="inlineStr">
+    <row r="32">
+      <c r="A32">
+        <v>1900</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Jackovics Mihály</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, États-Unis - vicaire, en renfort à Lansfort, en Pennsylvanie
+Huszt, Osztrák-Magyar Monarchia - vicaire</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1900
 1899</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1902
 1900</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...14 lines deleted...]
-      <c r="D32" t="inlineStr">
+    <row r="33">
+      <c r="A33">
+        <v>1900</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Zsurk, Osztrák-Magyar Monarchia - pasteur
+Szőlősvégardó, Osztrák-Magyar Monarchia - curé</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
         <is>
           <t>1893
 1900</t>
         </is>
       </c>
-      <c r="O32" t="inlineStr">
+      <c r="O33" t="inlineStr">
         <is>
           <t>1900
 1917</t>
         </is>
       </c>
-      <c r="Q32" t="inlineStr">
+      <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1900</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t>Kiszely Imre</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1900</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=728</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1900</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Début du ministère dans la patrie
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t>Kossey Sándor</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Hajasd, Osztrák-Magyar Monarchia - vicaire
+Rosztoka, Osztrák-Magyar Monarchia - vicaire</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1900
 1900</t>
         </is>
       </c>
-      <c r="O34">
+      <c r="O35">
         <v>1902</v>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=573</t>
-        </is>
-[...51 lines deleted...]
-          <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1900</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Temesvár, Osztrák-Magyar Monarchia
+Nagyősz, Osztrák-Magyar Monarchia - vicaire (entre-temps : Gyarmata)</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>6 avril 1900
+1900</t>
+        </is>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1900</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
           <t>Kovács Sándor</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Béla, Kassa, Osztrák-Magyar Monarchia - administrateur
+Szerencs, Osztrák-Magyar Monarchia - administrateur, puis curé à partir de 1900</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
         <is>
           <t>1895
 1900</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
+      <c r="O37" t="inlineStr">
         <is>
           <t>1900
 1902</t>
         </is>
       </c>
-      <c r="Q36" t="inlineStr">
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=589</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=612</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1900</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
+          <t>Kropács János</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="N38">
+        <v>1900</v>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=612</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1900</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
           <t>Kubinyi Viktor</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, États-Unis
+Bácsordas, Osztrák-Magyar Monarchia - vicaire
+Szabadka, Osztrák-Magyar Monarchia - vicaire</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1900
 1897
 1900</t>
         </is>
       </c>
-      <c r="O38">
-[...2 lines deleted...]
-      <c r="Q38" t="inlineStr">
+      <c r="O39">
+        <v>1900</v>
+      </c>
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=618</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1900</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Balassagyarmat, Osztrák-Magyar Monarchia - segédlelkész és hittanár</t>
+          <t>Bikszád, Osztrák-Magyar Monarchia - supérieur d’un couvent</t>
         </is>
       </c>
       <c r="N40">
         <v>1900</v>
       </c>
       <c r="O40">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1900</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Balassagyarmat, Osztrák-Magyar Monarchia - vicaire et professeur de religion</t>
+        </is>
+      </c>
+      <c r="N41">
+        <v>1900</v>
+      </c>
+      <c r="O41">
+        <v>1903</v>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1900</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Lansford, PA, États-Unis
+Freeland, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
         <is>
           <t>1900
 1900</t>
         </is>
       </c>
-      <c r="O41">
+      <c r="O42">
         <v>1903</v>
       </c>
-      <c r="Q41" t="inlineStr">
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=702</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1900</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
+          <t>Matyaczkó Iréneusz</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1898</v>
+      </c>
+      <c r="O43">
+        <v>1900</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=710</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1900</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>Medveczky Gyula</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Lansford, PA, États-Unis - curé
+Beregkisfalud, Osztrák-Magyar Monarchia - vicaire, puis curé</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1900
 1890</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1901
 1900</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=721</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1900</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA - lelkigyakorlat vezető</t>
+          <t>Bodrogszerdahely, Osztrák-Magyar Monarchia - pasteur</t>
         </is>
       </c>
       <c r="N45">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O45">
-        <v>1992</v>
+        <v>1900</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1900</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Novák I. Rajmund</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Nyírbátor, Osztrák-Magyar Monarchia - plébános</t>
+          <t>Nyírbátor, Osztrák-Magyar Monarchia - curé</t>
         </is>
       </c>
       <c r="N46">
         <v>1900</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=824</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1900</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Ároktő, Osztrák-Magyar Monarchia - adminisztrátor, majd betegállományban
-[...1 lines deleted...]
-Jászberény, Osztrák-Magyar Monarchia - főkáptalani karsegéd</t>
+          <t>Ároktő, Osztrák-Magyar Monarchia - administrateur, puis au sein du personnel soignant
+Polgár, Osztrák-Magyar Monarchia - vicaire
+Jászberény, Osztrák-Magyar Monarchia - vicaire du chapitre principal</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1900
 1900
 1900</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1900</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Dohányos Domonkos OFM</t>
+          <t>Piff György</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Kelcz-Adélffy fiúnevelő intézet, Kőszeg, Osztrák-Magyar Monarchia - préfet
+Gyanafalva, Osztrák-Magyar Monarchia - vicaire</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>1900. január 15.</t>
+          <t>1898
+1900</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>1900
+1902</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=208</t>
+          <t>/persons_v2/view.php?id=968</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1900</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Nézsa, Osztrák-Magyar Monarchia</t>
+          <t>Whiting, IN, États-Unis - pasteur
+Globeville, CO, États-Unis - pasteur</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>1900. január 20.</t>
+          <t>1899
+1900</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>1900
+1903</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1900</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - vicaire
+Budapest, Osztrák-Magyar Monarchia - professeur de religion à l’école primaire</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>1900. február 22.</t>
+          <t>1897
+1900</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>1900
+1902</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1900</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Ordination sacerdotale
+Vœux perpétuels</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
-[...4 lines deleted...]
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>1900. március 18.</t>
+          <t>8 juillet 1900
+5 janvier 1900</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1900</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Dohányos Domonkos OFM</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szapáryliget, Osztrák-Magyar Monarchia</t>
+          <t>Hazleton, PA, États-Unis</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>1900. március 19.</t>
+          <t>15 janvier 1900</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=208</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1900</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Apatin, Osztrák-Magyar Monarchia</t>
+          <t>Nézsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>1900. április 8.</t>
+          <t>20 janvier 1900</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1900</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Nagy János</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Gyöngyöspüspöki, Osztrák-Magyar Monarchia</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>1900. május 10.</t>
+          <t>22 février 1900</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=791</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1900</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Jászberény, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>1900. május 25.</t>
+          <t>18 mars 1900</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1900</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Sopronszécsény, Osztrák-Magyar Monarchia</t>
+          <t>Szapáryliget, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>1900. július 11.</t>
+          <t>19 mars 1900</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1900</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Kerekhegy, Osztrák-Magyar Monarchia</t>
+          <t>Apatin, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>1900. augusztus 24.</t>
+          <t>8 avril 1900</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1900</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Nagy János</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Gyöngyöspüspöki, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1900. szeptember 8.</t>
+          <t>10 mai 1900</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1900</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Jászberény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1900. október 23.</t>
+          <t>25 mai 1900</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1900</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Vaskó, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1900. október 25.</t>
+          <t>25 mai 1900</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1900</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Sopronszécsény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>1900. december 16.</t>
+          <t>11 juillet 1900</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1900</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Kerekhegy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1900. december 16.</t>
+          <t>24 août 1900</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1900</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
-[...4 lines deleted...]
-          <t>Beaver Meadows, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1900. december 31.</t>
+          <t>8 septembre 1900</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1900</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1907</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>23 octobre 1900</t>
+        </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1900</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1909</v>
+          <t>Vaskó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>25 octobre 1900</t>
+        </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1900</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...26 lines deleted...]
-        <v>1915</v>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>16 décembre 1900</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1900</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1902</v>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>16 décembre 1900</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1900</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1904</v>
+          <t>Beaver Meadows, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>31 décembre 1900</t>
+        </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1900</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szankó, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N69">
-        <v>1885</v>
+        <v>1874</v>
       </c>
       <c r="O69">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1900</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Csongrád, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>plébános – számos pere és a püspökkel szembeni engedetlensége miatt többször felfüggesztették, majd visszahelyezték hivatalába.</t>
+          <t>curé, pasteur tchèque, slovaque et hongrois</t>
         </is>
       </c>
       <c r="N70">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="O70">
-        <v>1902</v>
+        <v>1915</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1900</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Ublya, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>vicaire, puis curé, puis doyen</t>
         </is>
       </c>
       <c r="N71">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="O71">
         <v>1902</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1900</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Beregszőlős, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N72">
-        <v>1889</v>
+        <v>1883</v>
       </c>
       <c r="O72">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1900</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
+          <t>Szankó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1890-től plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N73">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="O73">
         <v>1904</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1900</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Feketekút, Osztrák-Magyar Monarchia</t>
+          <t>Csongrád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé – suspendu à plusieurs reprises en raison de ses nombreux procès et de sa désobéissance envers l’évêque, puis réintégré dans ses fonctions.</t>
         </is>
       </c>
       <c r="N74">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="O74">
-        <v>1908</v>
+        <v>1902</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1900</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+          <t>Ublya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N75">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="O75">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1900</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Csontos, Osztrák-Magyar Monarchia</t>
+          <t>Csáb, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N76">
-        <v>1891</v>
+        <v>1888</v>
       </c>
       <c r="O76">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1900</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Körmöcbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N77">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="O77">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1900</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
+          <t>Nyitrabánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N78">
-        <v>1893</v>
+        <v>1888</v>
       </c>
       <c r="O78">
-        <v>1912</v>
+        <v>1903</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1900</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
+          <t>administrateur, puis curé</t>
         </is>
       </c>
       <c r="N79">
-        <v>1893</v>
-[...4 lines deleted...]
-        </is>
+        <v>1888</v>
+      </c>
+      <c r="O79">
+        <v>1913</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1900</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Shenandoah, PA, USA</t>
+          <t>Beregszőlős, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N80">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="O80">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1900</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>vicaire, puis curé à partir de 1890</t>
         </is>
       </c>
       <c r="N81">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="O81">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1900</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Száztelek, Osztrák-Magyar Monarchia</t>
+          <t>Feketekút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N82">
-        <v>1893</v>
+        <v>1890</v>
       </c>
       <c r="O82">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1900</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Molcsányi Miklós Balázs</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>lelkész, közben Freeland, PA, és Kingston, PA is</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N83">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="O83">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=756</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1900</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Beled, Osztrák-Magyar Monarchia</t>
+          <t>Csontos, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>segédlelkész, 1899-től adminisztrátor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N84">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="O84">
         <v>1901</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1900</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Johnstown, NY, USA</t>
+          <t>St. Mary’s Greek Catholic Church, Kingston, PA, États-Unis</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>St. Mary’s Greek Catholic Church</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N85">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="O85">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1900</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Sámogy, Osztrák-Magyar Monarchia</t>
+          <t>Braddock, PA, États-Unis</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionnaire, qui, vers 1895, s’occupe également de Duquesne, en Pennsylvanie.</t>
         </is>
       </c>
       <c r="N86">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="O86">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1900</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Dunkófalva, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur intérimaire</t>
         </is>
       </c>
       <c r="N87">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="O87">
-        <v>1901</v>
+        <v>1982</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1900</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N88">
-        <v>1895</v>
+        <v>1892</v>
       </c>
       <c r="O88">
-        <v>1913</v>
+        <v>1907</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1900</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N89">
-        <v>1896</v>
+        <v>1893</v>
       </c>
       <c r="O89">
-        <v>1901</v>
+        <v>1912</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1900</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé de l’église slovaque (information incertaine)</t>
         </is>
       </c>
       <c r="N90">
-        <v>1896</v>
+        <v>1893</v>
       </c>
       <c r="O90">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1900</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Poroszló, Osztrák-Magyar Monarchia</t>
+          <t>Shenandoah, PA, États-Unis</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N91">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O91">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1900</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Hazelton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parókus</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N92">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O92">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1900</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+          <t>Száztelek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>helyettes lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N93">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O93">
         <v>1904</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1900</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Braddock, PA, États-Unis</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur, notamment à Freeland (Pennsylvanie) et à Kingston (Pennsylvanie)</t>
         </is>
       </c>
       <c r="N94">
-        <v>1897</v>
+        <v>1894</v>
       </c>
       <c r="O94">
         <v>1901</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1900</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Uglya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N95">
-        <v>1897</v>
+        <v>1894</v>
       </c>
       <c r="O95">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1900</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
+          <t>Beled, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
+          <t>vicaire, administrateur à partir de 1899</t>
         </is>
       </c>
       <c r="N96">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="O96">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1900</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Hodobay Miklós</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Hermány, Osztrák-Magyar Monarchia</t>
+          <t>Johnstown, NY, États-Unis</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N97">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="O97">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=401</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1900</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Vajnág, Osztrák-Magyar Monarchia</t>
+          <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N98">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="O98">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1900</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Pósa, Osztrák-Magyar Monarchia</t>
+          <t>Dunkófalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N99">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="O99">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1900</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Zenta, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>plébános, iskolai felügyelő</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N100">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="O100">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1900</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, États-Unis</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>hitoktató, kórházlelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N101">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O101">
         <v>1901</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1900</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>püspöki levéltáros és háznagy</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N102">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O102">
         <v>1901</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1900</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Sárospatak, Osztrák-Magyar Monarchia</t>
+          <t>Mihálka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>hitoktató, közben Tarczal segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N103">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O103">
         <v>1903</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1900</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Gúta, Osztrák-Magyar Monarchia</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N104">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O104">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1900</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Frastaczky József Honorius OFM</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Csepe, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>lelkész, hitszónok</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N105">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O105">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=288</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1900</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Ramey, PA, USA</t>
+          <t>Poroszló, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N106">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O106">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1900</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
+          <t>Scranton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szűz Mária szlovák templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N107">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O107">
-        <v>1922</v>
+        <v>1902</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1900</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N108">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O108">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1900</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N109">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O109">
         <v>1901</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1900</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
+          <t>Brooklyn, NY, États-Unis</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N110">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O110">
-        <v>1917</v>
+        <v>1901</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1900</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
+          <t>vicaire (à Adony, Ráckeve, Dunabogdány, Pázmánd et Etyek)</t>
         </is>
       </c>
       <c r="N111">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O111">
-        <v>1924</v>
+        <v>1902</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1900</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Hodobay Miklós</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Hermány, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur intérimaire</t>
         </is>
       </c>
       <c r="N112">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O112">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=401</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1900</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA</t>
+          <t>Vajnág, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N113">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O113">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1900</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
+          <t>Pósa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N114">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O114">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1900</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Kapuszög, Osztrák-Magyar Monarchia</t>
+          <t>Zenta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé, inspecteur scolaire</t>
         </is>
       </c>
       <c r="N115">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O115">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1900</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Gojdics Éliás Methód</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Horváti, Osztrák-Magyar Monarchia</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professeur de religion, aumônier d’hôpital</t>
         </is>
       </c>
       <c r="N116">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O116">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=329</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1900</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>helyi lelkész, hitoktató a helyi gimnáziumban</t>
+          <t>archiviste épiscopal et intendant</t>
         </is>
       </c>
       <c r="N117">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O117">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1900</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Hirling József</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Kispest, Osztrák-Magyar Monarchia</t>
+          <t>Sárospatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>catéchiste, tout en étant vicaire à Tarczal</t>
         </is>
       </c>
       <c r="N118">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O118">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=392</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1900</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Gúta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N119">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O119">
-        <v>1912</v>
+        <v>1901</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1900</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur, prédicateur</t>
         </is>
       </c>
       <c r="N120">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O120">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1900</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Ramey, PA, États-Unis</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N121">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O121">
-        <v>1927</v>
+        <v>1909</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1900</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
+          <t>Haitinger Imre, Msgr.</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>curé bâtisseur d’églises, également pasteur hongrois jusqu’en 1902</t>
+        </is>
+      </c>
+      <c r="N122">
+        <v>1898</v>
+      </c>
+      <c r="O122">
+        <v>1922</v>
+      </c>
+      <c r="Q122" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=358</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1900</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Jaczkovics Sándor</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>vicaire, professeur de lycée, responsable de la sacristie</t>
+        </is>
+      </c>
+      <c r="N123">
+        <v>1898</v>
+      </c>
+      <c r="O123">
+        <v>1910</v>
+      </c>
+      <c r="Q123" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=471</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1900</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N124">
+        <v>1898</v>
+      </c>
+      <c r="O124">
+        <v>1901</v>
+      </c>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1900</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Körössy Endre, Dr.</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>vicaire, puis curé à partir de 1904, et vicaire général du district de Szilágysomlyó II à partir de 1912</t>
+        </is>
+      </c>
+      <c r="N125">
+        <v>1898</v>
+      </c>
+      <c r="O125">
+        <v>1917</v>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=600</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1900</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Laurisin Ágoston</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>vicaire, puis pasteur suppléant à titre provisoire à partir de 1899, puis pasteur et directeur d’école</t>
+        </is>
+      </c>
+      <c r="N126">
+        <v>1898</v>
+      </c>
+      <c r="O126">
+        <v>1924</v>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=634</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1900</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N127">
+        <v>1898</v>
+      </c>
+      <c r="O127">
+        <v>1905</v>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1900</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Popovics Viktor</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N128">
+        <v>1898</v>
+      </c>
+      <c r="O128">
+        <v>1901</v>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=893</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1900</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Balogh Mihály Bálint</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Trauger, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N129">
+        <v>1899</v>
+      </c>
+      <c r="O129">
+        <v>1904</v>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=41</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1900</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Bliesz Ádám</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>administrateur</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>1899</v>
+      </c>
+      <c r="O130">
+        <v>1907</v>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=88</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1900</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Csopey Miklós</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Kapuszög, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N131">
+        <v>1899</v>
+      </c>
+      <c r="O131">
+        <v>1903</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=165</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1900</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Gojdics Éliás Methód</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Horváti, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>1899</v>
+      </c>
+      <c r="O132">
+        <v>1902</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=329</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1900</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>pasteur local, professeur de religion au lycée local</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>1899</v>
+      </c>
+      <c r="O133">
+        <v>1904</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1900</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Hirling József</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Kispest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>professeur de religion</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>1899</v>
+      </c>
+      <c r="O134">
+        <v>1901</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=392</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1900</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Hock János</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N135">
+        <v>1899</v>
+      </c>
+      <c r="O135">
+        <v>1912</v>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=398</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1900</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Kaminszky Ákos</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>1899</v>
+      </c>
+      <c r="O136">
+        <v>1901</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=502</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1900</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Kováts Kálmán (OFM)</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>1899</v>
+      </c>
+      <c r="O137">
+        <v>1927</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=590</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1900</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G122" t="inlineStr">
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
+      <c r="H138" t="inlineStr">
         <is>
           <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I122" t="inlineStr">
+      <c r="I138" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
+      <c r="K138" t="inlineStr">
         <is>
           <t>adminisztrátor</t>
         </is>
       </c>
-      <c r="N122">
+      <c r="N138">
         <v>1899</v>
       </c>
-      <c r="O122">
+      <c r="O138">
         <v>1906</v>
       </c>
-      <c r="Q122" t="inlineStr">
+      <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>