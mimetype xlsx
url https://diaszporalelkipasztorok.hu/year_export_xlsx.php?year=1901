--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>56</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -2076,4228 +2076,5185 @@
       <c r="H49" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Hollós Károly álnéven lelkész, lapszerkesztő</t>
         </is>
       </c>
       <c r="N49">
         <v>1901</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=871</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1901</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Csucska Cirill</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Cserhalom, Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, USA - lelkész
+Fenyvesvölgy, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>1901. január 13.</t>
+          <t>1901
+1898</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>1902
+1901</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=172</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1901</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>1901. február 19.</t>
-        </is>
+          <t>1901. június 7.
+1901
+1901. február 1.</t>
+        </is>
+      </c>
+      <c r="O51">
+        <v>1904</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1901</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Csucska Cirill</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
+          <t>Cserhalom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>1901. március 4.</t>
+          <t>1901. január 13.</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=172</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1901</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Egyek, Osztrák-Magyar Monarchia</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>1901. április 6.</t>
+          <t>1901. február 19.</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1901</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>1901. április 30.</t>
+          <t>1901. március 4.</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1901</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Attica, NY, USA</t>
+          <t>Egyek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>1901. május 25.</t>
+          <t>1901. április 6.</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1901</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Kislonka, Osztrák-Magyar Monarchia</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>1901. május 26.</t>
+          <t>1901. április 30.</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1901</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Kámon, Osztrák-Magyar Monarchia</t>
+          <t>Attica, NY, USA</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>1901. július 23.</t>
+          <t>1901. május 25.</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1901</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Kislonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1901. augusztus 28.</t>
+          <t>1901. május 26.</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1901</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Rosszos, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1901. szeptember 4.</t>
+          <t>1901. május 27.</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1901</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Kámon, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1901. szeptember 4.</t>
+          <t>1901. július 23.</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1901</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Vajnág, Osztrák-Magyar Monarchia</t>
+          <t>Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>1901. szeptember 27.</t>
+          <t>1901. augusztus 28.</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1901</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Mikháza, Osztrák-Magyar Monarchia</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1901. október 24.</t>
+          <t>1901. szeptember 4.</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1901</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gulovics György</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>Scranton, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1901. november 13.</t>
+          <t>1901. szeptember 4.</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=345</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1901</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Csepreg, Osztrák-Magyar Monarchia</t>
+          <t>Vajnág, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>1901. december 24.</t>
+          <t>1901. szeptember 27.</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1901</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Mikháza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>1901. október 24.</t>
+        </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1901</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Gulovics György</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1909</v>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>1901. november 13.</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=345</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1901</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Csepreg, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>1901. december 24.</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1901</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Homrogd, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, esperes</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N68">
-        <v>1882</v>
+        <v>1874</v>
       </c>
       <c r="O68">
-        <v>1902</v>
+        <v>1909</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1901</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N69">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="O69">
-        <v>1904</v>
+        <v>1915</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1901</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szankó, Osztrák-Magyar Monarchia</t>
+          <t>Homrogd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd plébános, esperes</t>
         </is>
       </c>
       <c r="N70">
-        <v>1885</v>
+        <v>1882</v>
       </c>
       <c r="O70">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1901</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Hegyi Antal</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Csongrád, Osztrák-Magyar Monarchia</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>plébános – számos pere és a püspökkel szembeni engedetlensége miatt többször felfüggesztették, majd visszahelyezték hivatalába.</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N71">
-        <v>1886</v>
+        <v>1883</v>
       </c>
       <c r="O71">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=376</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1901</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Ublya, Osztrák-Magyar Monarchia</t>
+          <t>Szankó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N72">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="O72">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1901</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Hegyi Antal</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
+          <t>Csongrád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1890-től plébános</t>
+          <t>plébános – számos pere és a püspökkel szembeni engedetlensége miatt többször felfüggesztették, majd visszahelyezték hivatalába.</t>
         </is>
       </c>
       <c r="N73">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="O73">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1901</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Feketekút, Osztrák-Magyar Monarchia</t>
+          <t>Ublya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N74">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="O74">
-        <v>1908</v>
+        <v>1902</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1901</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+          <t>Csáb, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N75">
-        <v>1890</v>
+        <v>1888</v>
       </c>
       <c r="O75">
         <v>1903</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1901</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Körmöcbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N76">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="O76">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1901</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
+          <t>Nyitrabánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N77">
-        <v>1893</v>
+        <v>1888</v>
       </c>
       <c r="O77">
-        <v>1912</v>
+        <v>1903</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1901</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N78">
-        <v>1893</v>
-[...4 lines deleted...]
-        </is>
+        <v>1888</v>
+      </c>
+      <c r="O78">
+        <v>1913</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1901</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Shenandoah, PA, USA</t>
+          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, majd 1890-től plébános</t>
         </is>
       </c>
       <c r="N79">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="O79">
-        <v>1906</v>
+        <v>1904</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1901</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Száztelek, Osztrák-Magyar Monarchia</t>
+          <t>Feketekút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N80">
-        <v>1893</v>
+        <v>1890</v>
       </c>
       <c r="O80">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1901</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Sámogy, Osztrák-Magyar Monarchia</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N81">
-        <v>1895</v>
+        <v>1890</v>
       </c>
       <c r="O81">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1901</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Molcsányi Vladimir Péter</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>St. Mary’s Greek Catholic Church, Kingston, PA, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>St. Mary’s Greek Catholic Church</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N82">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="O82">
-        <v>1913</v>
+        <v>1902</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=970</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1901</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Poroszló, Osztrák-Magyar Monarchia</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>misszionárius, közben 1895 körül ellátja Duquesne, PA-t is.</t>
         </is>
       </c>
       <c r="N83">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="O83">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1901</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N84">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="O84">
-        <v>1902</v>
+        <v>1982</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1901</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>helyettes lelkész</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N85">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="O85">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1901</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N86">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O86">
-        <v>1902</v>
+        <v>1912</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1901</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Hodobay Miklós</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Hermány, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
         </is>
       </c>
       <c r="N87">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O87">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=401</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1901</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Vajnág, Osztrák-Magyar Monarchia</t>
+          <t>Shenandoah, PA, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N88">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O88">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1901</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Pósa, Osztrák-Magyar Monarchia</t>
+          <t>Száztelek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N89">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="O89">
         <v>1904</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1901</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Zenta, Osztrák-Magyar Monarchia</t>
+          <t>Uglya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>plébános, iskolai felügyelő</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N90">
-        <v>1897</v>
+        <v>1894</v>
       </c>
       <c r="O90">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1901</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Sárospatak, Osztrák-Magyar Monarchia</t>
+          <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>hitoktató, közben Tarczal segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N91">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="O91">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1901</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Frastaczky József Honorius OFM</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>lelkész, hitszónok</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N92">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="O92">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=288</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1901</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Ramey, PA, USA</t>
+          <t>Mihálka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N93">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O93">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1901</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szűz Mária szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N94">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O94">
-        <v>1922</v>
+        <v>1910</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1901</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Csepe, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N95">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O95">
-        <v>1910</v>
+        <v>1903</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1901</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
+          <t>Poroszló, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N96">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O96">
-        <v>1917</v>
+        <v>1904</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1901</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N97">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O97">
-        <v>1924</v>
+        <v>1902</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1901</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N98">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O98">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1901</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
         </is>
       </c>
       <c r="N99">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O99">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1901</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Hodobay Miklós</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
+          <t>Hermány, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N100">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O100">
-        <v>1907</v>
+        <v>1902</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=401</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1901</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Kapuszög, Osztrák-Magyar Monarchia</t>
+          <t>Vajnág, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O101">
         <v>1903</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1901</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Gojdics Éliás Methód</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Horváti, Osztrák-Magyar Monarchia</t>
+          <t>Pósa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O102">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=329</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1901</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Zenta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>helyi lelkész, hitoktató a helyi gimnáziumban</t>
+          <t>plébános, iskolai felügyelő</t>
         </is>
       </c>
       <c r="N103">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O103">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1901</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Sárospatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>hitoktató, közben Tarczal segédlelkész</t>
         </is>
       </c>
       <c r="N104">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O104">
-        <v>1912</v>
+        <v>1903</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1901</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész, hitszónok</t>
         </is>
       </c>
       <c r="N105">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O105">
-        <v>1927</v>
+        <v>1908</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1901</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
+          <t>Ramey, PA, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N106">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O106">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1901</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szent István templom, South Bend, IN, USA</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>alapító lelkész</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N107">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O107">
-        <v>1907</v>
+        <v>1922</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1901</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Kishegyes, Osztrák-Magyar Monarchia</t>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
+        </is>
+      </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
         </is>
       </c>
       <c r="N108">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O108">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1901</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Felsőkörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N109">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O109">
-        <v>1902</v>
+        <v>1917</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1901</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N110">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O110">
-        <v>1908</v>
+        <v>1924</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1901</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Jackovics István</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N111">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O111">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=469</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1901</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Trauger, PA, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>segédlelkész, közben kisegít Lansfort, PA</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N112">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O112">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1901</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N113">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O113">
-        <v>1917</v>
+        <v>1907</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1901</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Rosztoka, Osztrák-Magyar Monarchia</t>
+          <t>Kapuszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N114">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O114">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1901</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Kovács Sándor</t>
+          <t>Gojdics Éliás Methód</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szerencs, Osztrák-Magyar Monarchia</t>
+          <t>Horváti, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd 1900-tól plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O115">
         <v>1902</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=589</t>
+          <t>/persons_v2/view.php?id=329</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1901</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Bikszád, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>zárdafőnök</t>
+          <t>helyi lelkész, hitoktató a helyi gimnáziumban</t>
         </is>
       </c>
       <c r="N116">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O116">
-        <v>1906</v>
+        <v>1904</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1901</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Balassagyarmat, Osztrák-Magyar Monarchia</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>segédlelkész és hittanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N117">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O117">
-        <v>1903</v>
+        <v>1912</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1901</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Freeland, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N118">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O118">
-        <v>1903</v>
+        <v>1927</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1901</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
+          <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>lelkigyakorlat vezető</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N119">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O119">
-        <v>1992</v>
+        <v>1906</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1901</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>alapító plébános</t>
+        </is>
+      </c>
+      <c r="N120">
+        <v>1900</v>
+      </c>
+      <c r="O120">
+        <v>1907</v>
+      </c>
+      <c r="Q120" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1901</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Eördögh Elemér, Msgr</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Kishegyes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N121">
+        <v>1900</v>
+      </c>
+      <c r="O121">
+        <v>1902</v>
+      </c>
+      <c r="Q121" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=241</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1901</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Halykó János</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>misszionárius, majd parókus</t>
+        </is>
+      </c>
+      <c r="N122">
+        <v>1900</v>
+      </c>
+      <c r="O122">
+        <v>1908</v>
+      </c>
+      <c r="Q122" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=969</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1901</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Hlebik János</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Felsőkörtvélyes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N123">
+        <v>1900</v>
+      </c>
+      <c r="O123">
+        <v>1902</v>
+      </c>
+      <c r="Q123" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=397</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1901</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Hrabár János</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N124">
+        <v>1900</v>
+      </c>
+      <c r="O124">
+        <v>1908</v>
+      </c>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=442</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1901</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Jackovics István</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N125">
+        <v>1900</v>
+      </c>
+      <c r="O125">
+        <v>1902</v>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=469</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1901</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Jackovics Mihály</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>segédlelkész, közben kisegít Lansfort, PA</t>
+        </is>
+      </c>
+      <c r="N126">
+        <v>1900</v>
+      </c>
+      <c r="O126">
+        <v>1902</v>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=470</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1901</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Kaminszky András</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N127">
+        <v>1900</v>
+      </c>
+      <c r="O127">
+        <v>1917</v>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=501</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1901</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Kossey Sándor</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Rosztoka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N128">
+        <v>1900</v>
+      </c>
+      <c r="O128">
+        <v>1902</v>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=573</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1901</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Kovács Sándor</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Szerencs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd 1900-tól plébános</t>
+        </is>
+      </c>
+      <c r="N129">
+        <v>1900</v>
+      </c>
+      <c r="O129">
+        <v>1902</v>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=589</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1901</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Lupis István Szilveszter OSBM</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Bikszád, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>zárdafőnök</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>1900</v>
+      </c>
+      <c r="O130">
+        <v>1906</v>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=673</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1901</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Balassagyarmat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>segédlelkész és hittanár</t>
+        </is>
+      </c>
+      <c r="N131">
+        <v>1900</v>
+      </c>
+      <c r="O131">
+        <v>1903</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1901</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Martyák Gábor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Freeland, PA, USA</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>1900</v>
+      </c>
+      <c r="O132">
+        <v>1903</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=702</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1901</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Piff György</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Gyanafalva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>1900</v>
+      </c>
+      <c r="O133">
+        <v>1902</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=968</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1901</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Seregélly Miklós</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Globeville, CO, USA</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>1900</v>
+      </c>
+      <c r="O134">
+        <v>1903</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=988</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1901</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>elemi iskolai hitoktató</t>
+        </is>
+      </c>
+      <c r="N135">
+        <v>1900</v>
+      </c>
+      <c r="O135">
+        <v>1902</v>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1901</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
+      <c r="E136" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
-      <c r="F120" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G120" t="inlineStr">
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H120" t="inlineStr">
+      <c r="H136" t="inlineStr">
         <is>
           <t>Homestead, PA, USA</t>
         </is>
       </c>
-      <c r="I120" t="inlineStr">
+      <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K120" t="inlineStr">
+      <c r="K136" t="inlineStr">
         <is>
           <t>parókus, 1932-től nyugállományban</t>
         </is>
       </c>
-      <c r="N120" t="inlineStr">
+      <c r="N136" t="inlineStr">
         <is>
           <t>1900. március 25</t>
         </is>
       </c>
-      <c r="O120">
+      <c r="O136">
         <v>1937</v>
       </c>
-      <c r="Q120" t="inlineStr">
+      <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>