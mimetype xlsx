--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -4705,2556 +4705,2744 @@
       <c r="O95">
         <v>1903</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1901</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Poroszló, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>rendházalapító, tartományfőnök</t>
         </is>
       </c>
       <c r="N96">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="O96">
         <v>1904</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1901</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Poroszló, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N97">
         <v>1897</v>
       </c>
       <c r="O97">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1901</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>helyettes lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N98">
         <v>1897</v>
       </c>
       <c r="O98">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1901</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N99">
         <v>1897</v>
       </c>
       <c r="O99">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1901</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Hodobay Miklós</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Hermány, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>segédlelkész (Adonyban, Ráckevén, Dunabogdányban, Pázmándon és Etyeken)</t>
         </is>
       </c>
       <c r="N100">
         <v>1897</v>
       </c>
       <c r="O100">
         <v>1902</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=401</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1901</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Hodobay Miklós</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Vajnág, Osztrák-Magyar Monarchia</t>
+          <t>Hermány, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N101">
         <v>1897</v>
       </c>
       <c r="O101">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=401</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1901</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Pósa, Osztrák-Magyar Monarchia</t>
+          <t>Vajnág, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N102">
         <v>1897</v>
       </c>
       <c r="O102">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1901</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Zenta, Osztrák-Magyar Monarchia</t>
+          <t>Pósa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános, iskolai felügyelő</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N103">
         <v>1897</v>
       </c>
       <c r="O103">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1901</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Sárospatak, Osztrák-Magyar Monarchia</t>
+          <t>Zenta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>hitoktató, közben Tarczal segédlelkész</t>
+          <t>plébános, iskolai felügyelő</t>
         </is>
       </c>
       <c r="N104">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="O104">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1901</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Frastaczky József Honorius OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Sárospatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>lelkész, hitszónok</t>
+          <t>hitoktató, közben Tarczal segédlelkész</t>
         </is>
       </c>
       <c r="N105">
         <v>1898</v>
       </c>
       <c r="O105">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=288</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1901</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Ramey, PA, USA</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész, hitszónok</t>
         </is>
       </c>
       <c r="N106">
         <v>1898</v>
       </c>
       <c r="O106">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1901</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
+          <t>Ramey, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
         <v>1898</v>
       </c>
       <c r="O107">
-        <v>1922</v>
+        <v>1909</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1901</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Katedrális</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N108">
         <v>1898</v>
       </c>
       <c r="O108">
-        <v>1910</v>
+        <v>1922</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1901</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
+        </is>
+      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
+          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
         </is>
       </c>
       <c r="N109">
         <v>1898</v>
       </c>
       <c r="O109">
-        <v>1917</v>
+        <v>1910</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1901</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N110">
         <v>1898</v>
       </c>
       <c r="O110">
-        <v>1924</v>
+        <v>1917</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1901</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N111">
         <v>1898</v>
       </c>
       <c r="O111">
-        <v>1905</v>
+        <v>1924</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1901</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O112">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1901</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
+          <t>Trauger, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N113">
         <v>1899</v>
       </c>
       <c r="O113">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1901</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Kapuszög, Osztrák-Magyar Monarchia</t>
+          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N114">
         <v>1899</v>
       </c>
       <c r="O114">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1901</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Gojdics Éliás Methód</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Horváti, Osztrák-Magyar Monarchia</t>
+          <t>Kapuszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N115">
         <v>1899</v>
       </c>
       <c r="O115">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=329</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1901</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Gojdics Éliás Methód</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Horváti, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>helyi lelkész, hitoktató a helyi gimnáziumban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N116">
         <v>1899</v>
       </c>
       <c r="O116">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=329</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1901</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyi lelkész, hitoktató a helyi gimnáziumban</t>
         </is>
       </c>
       <c r="N117">
         <v>1899</v>
       </c>
       <c r="O117">
-        <v>1912</v>
+        <v>1904</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1901</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N118">
         <v>1899</v>
       </c>
       <c r="O118">
-        <v>1927</v>
+        <v>1912</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1901</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N119">
         <v>1899</v>
       </c>
       <c r="O119">
-        <v>1906</v>
+        <v>1927</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1901</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N120">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O120">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1901</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Sommer Bernát</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szepes</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Kishegyes, Osztrák-Magyar Monarchia</t>
+          <t>Lucski, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N121">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="O121">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=1008</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1901</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Halykó János</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János G.K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>misszionárius, majd parókus</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N122">
         <v>1900</v>
       </c>
       <c r="O122">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=969</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1901</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Felsőkörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Kishegyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N123">
         <v>1900</v>
       </c>
       <c r="O123">
         <v>1902</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1901</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>misszionárius, majd parókus</t>
         </is>
       </c>
       <c r="N124">
         <v>1900</v>
       </c>
       <c r="O124">
         <v>1908</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1901</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Jackovics István</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Felsőkörtvélyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N125">
         <v>1900</v>
       </c>
       <c r="O125">
         <v>1902</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=469</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1901</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>segédlelkész, közben kisegít Lansfort, PA</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N126">
         <v>1900</v>
       </c>
       <c r="O126">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1901</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Jackovics István</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N127">
         <v>1900</v>
       </c>
       <c r="O127">
-        <v>1917</v>
+        <v>1902</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=469</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1901</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Rosztoka, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>segédlelkész, közben kisegít Lansfort, PA</t>
         </is>
       </c>
       <c r="N128">
         <v>1900</v>
       </c>
       <c r="O128">
         <v>1902</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1901</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kovács Sándor</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szerencs, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd 1900-tól plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N129">
         <v>1900</v>
       </c>
       <c r="O129">
-        <v>1902</v>
+        <v>1917</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=589</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1901</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Bikszád, Osztrák-Magyar Monarchia</t>
+          <t>Rosztoka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>zárdafőnök</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N130">
         <v>1900</v>
       </c>
       <c r="O130">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1901</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Kovács Sándor</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Balassagyarmat, Osztrák-Magyar Monarchia</t>
+          <t>Szerencs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>segédlelkész és hittanár</t>
+          <t>adminisztrátor, majd 1900-tól plébános</t>
         </is>
       </c>
       <c r="N131">
         <v>1900</v>
       </c>
       <c r="O131">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=589</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1901</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Freeland, PA, USA</t>
+          <t>Bikszád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>zárdafőnök</t>
         </is>
       </c>
       <c r="N132">
         <v>1900</v>
       </c>
       <c r="O132">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1901</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Piff György</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Gyanafalva, Osztrák-Magyar Monarchia</t>
+          <t>Balassagyarmat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N133">
         <v>1900</v>
       </c>
       <c r="O133">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=968</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1901</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Globeville, CO, USA</t>
+          <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>lelkész</t>
         </is>
       </c>
       <c r="N134">
         <v>1900</v>
       </c>
       <c r="O134">
         <v>1903</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1901</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Solymos Oszkár</t>
+          <t>Piff György</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Gyanafalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>elemi iskolai hitoktató</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N135">
         <v>1900</v>
       </c>
       <c r="O135">
         <v>1902</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1006</t>
+          <t>/persons_v2/view.php?id=968</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1901</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
+          <t>Seregélly Miklós</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Globeville, CO, USA</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>1900</v>
+      </c>
+      <c r="O136">
+        <v>1903</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=988</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1901</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>elemi iskolai hitoktató</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>1900</v>
+      </c>
+      <c r="O137">
+        <v>1902</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1901</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Stéfán Tivadar</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>St. John’s Greek Catholic Church, Bayonne City, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>St. John’s Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>1900</v>
+      </c>
+      <c r="O138">
+        <v>1902</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1901</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
-      <c r="E136" t="inlineStr">
+      <c r="E139" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
-      <c r="F136" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G136" t="inlineStr">
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H136" t="inlineStr">
+      <c r="H139" t="inlineStr">
         <is>
           <t>Homestead, PA, USA</t>
         </is>
       </c>
-      <c r="I136" t="inlineStr">
+      <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K136" t="inlineStr">
+      <c r="K139" t="inlineStr">
         <is>
           <t>parókus, 1932-től nyugállományban</t>
         </is>
       </c>
-      <c r="N136" t="inlineStr">
+      <c r="N139" t="inlineStr">
         <is>
           <t>1900. március 25</t>
         </is>
       </c>
-      <c r="O136">
+      <c r="O139">
         <v>1937</v>
       </c>
-      <c r="Q136" t="inlineStr">
+      <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>