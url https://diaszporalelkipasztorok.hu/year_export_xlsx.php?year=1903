--- v0 (2026-07-06)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -371,51 +371,51 @@
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1903</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Ordenação presbiteral
 Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
 Szent Miklós görög katolikus templom, Sátoraljaújhely, Osztrák-Magyar Monarchia - capelão</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
@@ -1309,55 +1309,50 @@
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Lansford, PA, Estados Unidos - pastor
 Repejő, Osztrák-Magyar Monarchia - administrador</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1903
 1903</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1903</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Transferência (lugar anterior de ministério)
 Retorno à pátria</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Izay Antal</t>
         </is>
@@ -2066,4871 +2061,5755 @@
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1906
 1903</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1903</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
+          <t>Falecimento</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Petrassevics Elek</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1903</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=973</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1903</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Polichek Károly</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos - pároco
+Körmöcbánya, Osztrák-Magyar Monarchia - pastor
+Csáb, Osztrák-Magyar Monarchia
+Nyitrabánya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>1903
+1888
+1888
+1888</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>1909
+1903
+1903
+1903</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=888</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1903</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
           <t>Transferência (lugar anterior de ministério)
 Transferência (novo lugar de ministério)</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Polyánszky István</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Mihálka, Osztrák-Magyar Monarchia - pároco
+Repenye, Osztrák-Magyar Monarchia - pároco</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>1896
+1903</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>1903
+1904</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=889</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1903</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Popovics Viktor</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>St. Michael Greek Catholic Church, St. Clair, PA, Estados Unidos - pastor
+Fenyvesvölgy, Osztrák-Magyar Monarchia - pároco</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>1902
+1903</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>1903
+1910</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=893</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1903</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
+      <c r="H54" t="inlineStr">
         <is>
           <t>Tiszaborkút, Osztrák-Magyar Monarchia - pároco
 Felsőapsa, Osztrák-Magyar Monarchia - pároco</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>1890
 1903</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1903
 1905</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
-        </is>
-[...198 lines deleted...]
-          <t>/persons_v2/view.php?id=493</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1903</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Uglya, Osztrák-Magyar Monarchia - pároco
+Nyírvasvári, Osztrák-Magyar Monarchia - pároco</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>6 de agosto de 1903</t>
+          <t>1894
+1903</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>1903
+1912</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1903</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Vác, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Csepe, Osztrák-Magyar Monarchia - pároco</t>
+        </is>
+      </c>
+      <c r="N56">
+        <v>1896</v>
+      </c>
+      <c r="O56">
+        <v>1903</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1903</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Globeville, CO, Estados Unidos - pastor</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1900</v>
+      </c>
+      <c r="O57">
+        <v>1903</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1903</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Nascimento</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Nyírbátor, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>21 de setembro de 1903</t>
+          <t>14 de março de 1903</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1903</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Nascimento</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Agyagos, Osztrák-Magyar Monarchia</t>
+          <t>Kecskemét, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>25 de setembro de 1903</t>
+          <t>26 de março de 1903</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1903</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Fehértemplom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>26 de março de 1903</t>
+        </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1903</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1909</v>
+          <t>Alsóság, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>11 de junho de 1903</t>
+        </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1903</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Juhász Jenő</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>14 de junho de 1903</t>
+        </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=493</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1903</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1904</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>6 de agosto de 1903</t>
+        </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1903</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Szankó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1904</v>
+          <t>Vác, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>19 de agosto de 1903</t>
+        </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1903</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...21 lines deleted...]
-        <v>1904</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>7 de setembro de 1903</t>
+        </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1903</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Feketekút, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1908</v>
+          <t>Nyírbátor, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>21 de setembro de 1903</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1903</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1907</v>
+          <t>Agyagos, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>25 de setembro de 1903</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1903</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N68">
-        <v>1893</v>
+        <v>1874</v>
       </c>
       <c r="O68">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1903</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
+        </is>
+      </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>pároco da igreja eslovaca (informação incerta)</t>
+          <t>pároco, pastor checo, eslovaco e húngaro</t>
         </is>
       </c>
       <c r="N69">
-        <v>1893</v>
-[...4 lines deleted...]
-        </is>
+        <v>1882</v>
+      </c>
+      <c r="O69">
+        <v>1915</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1903</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Shenandoah, PA, Estados Unidos</t>
+          <t>Laborcz-Volya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N70">
-        <v>1893</v>
+        <v>1883</v>
       </c>
       <c r="O70">
-        <v>1906</v>
+        <v>1904</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1903</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Száztelek, Osztrák-Magyar Monarchia</t>
+          <t>Szankó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N71">
-        <v>1893</v>
+        <v>1885</v>
       </c>
       <c r="O71">
         <v>1904</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1903</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Sámogy, Osztrák-Magyar Monarchia</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>administrador e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N72">
-        <v>1895</v>
+        <v>1888</v>
       </c>
       <c r="O72">
-        <v>1905</v>
+        <v>1913</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1903</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
+          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vigário, e depois, a partir de 1890, pároco</t>
         </is>
       </c>
       <c r="N73">
-        <v>1895</v>
+        <v>1889</v>
       </c>
       <c r="O73">
-        <v>1913</v>
+        <v>1904</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1903</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Poroszló, Osztrák-Magyar Monarchia</t>
+          <t>Feketekút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N74">
-        <v>1897</v>
+        <v>1890</v>
       </c>
       <c r="O74">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1903</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
+          <t>Braddock, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>helyettes lelkész</t>
+          <t>missionário, tendo também prestado assistência em Duquesne, PA, por volta de 1895.</t>
         </is>
       </c>
       <c r="N75">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="O75">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1903</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Pósa, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor interino</t>
         </is>
       </c>
       <c r="N76">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="O76">
-        <v>1904</v>
+        <v>1982</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1903</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Zenta, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>pároco, inspetor escolar</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N77">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="O77">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1903</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Frastaczky József Honorius OFM</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>pastor, pregador</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N78">
-        <v>1898</v>
+        <v>1893</v>
       </c>
       <c r="O78">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=288</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1903</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Ramey, PA, Estados Unidos</t>
+          <t>Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco da igreja eslovaca (informação incerta)</t>
         </is>
       </c>
       <c r="N79">
-        <v>1898</v>
+        <v>1893</v>
       </c>
       <c r="O79">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1903</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
+          <t>Shenandoah, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>pároco responsável pela construção da igreja, e também pastor húngaro até 1902</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N80">
-        <v>1898</v>
+        <v>1893</v>
       </c>
       <c r="O80">
-        <v>1922</v>
+        <v>1906</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1903</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Száztelek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>vigário, professor do ensino secundário, administrador da sacristia</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N81">
-        <v>1898</v>
+        <v>1893</v>
       </c>
       <c r="O81">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1903</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
+          <t>Sámogy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>vigário, depois, a partir de 1904, pároco e, a partir de 1912, vigário-geral do distrito de Szilágysomlyó</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N82">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="O82">
-        <v>1917</v>
+        <v>1905</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1903</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>capelão, a partir de 1899 pastor adjunto interino, depois pastor e diretor da escola</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N83">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="O83">
-        <v>1924</v>
+        <v>1913</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1903</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N84">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="O84">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1903</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Trauger, PA, Estados Unidos</t>
+          <t>Poroszló, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>pastor</t>
         </is>
       </c>
       <c r="N85">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O85">
         <v>1904</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1903</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
+          <t>Nyírmada, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N86">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O86">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1903</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Pósa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>pároco local, professor de religião no liceu local</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N87">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O87">
         <v>1904</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1903</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Zenta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco, inspetor escolar</t>
         </is>
       </c>
       <c r="N88">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="O88">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1903</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor, pregador</t>
         </is>
       </c>
       <c r="N89">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O89">
-        <v>1927</v>
+        <v>1908</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1903</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
+          <t>Ramey, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N90">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O90">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1903</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent István templom, South Bend, IN, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>pastor fundador</t>
+          <t>pároco responsável pela construção da igreja, e também pastor húngaro até 1902</t>
         </is>
       </c>
       <c r="N91">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O91">
-        <v>1907</v>
+        <v>1922</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1903</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Duquesne, PA, Estados Unidos</t>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>vigário, professor do ensino secundário, administrador da sacristia</t>
         </is>
       </c>
       <c r="N92">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O92">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1903</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vigário, depois, a partir de 1904, pároco e, a partir de 1912, vigário-geral do distrito de Szilágysomlyó</t>
         </is>
       </c>
       <c r="N93">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O93">
         <v>1917</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1903</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Bikszád, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>superintendente do convento</t>
+          <t>capelão, a partir de 1899 pastor adjunto interino, depois pastor e diretor da escola</t>
         </is>
       </c>
       <c r="N94">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O94">
-        <v>1906</v>
+        <v>1924</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1903</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>orientador de retiros espirituais</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N95">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O95">
-        <v>1992</v>
+        <v>1905</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1903</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Trauger, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>pároco, aposentado desde 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N96">
+        <v>1899</v>
       </c>
       <c r="O96">
-        <v>1937</v>
+        <v>1904</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1903</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>professor de religião</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N97">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O97">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1903</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Borhalom, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco local, professor de religião no liceu local</t>
         </is>
       </c>
       <c r="N98">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O98">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1903</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Csaba György</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>pároco fundador</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N99">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O99">
-        <v>1905</v>
+        <v>1912</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=136</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1903</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N100">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O100">
-        <v>1907</v>
+        <v>1927</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1903</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Lorain, OH, Estados Unidos</t>
+          <t>Uzapanyit, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N101">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O101">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1903</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N102">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O102">
-        <v>1914</v>
+        <v>1907</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1903</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>missionário e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N103">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O103">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1903</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Charleroi, PA, Estados Unidos</t>
+          <t>Duquesne, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N104">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O104">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1903</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, Estados Unidos</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N105">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O105">
-        <v>1904</v>
+        <v>1917</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1903</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>St. Mary templom, Scranton, PA, Estados Unidos</t>
+          <t>Bikszád, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Mary templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>superintendente do convento</t>
         </is>
       </c>
       <c r="N106">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O106">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1903</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Csukaháza, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pastor</t>
-[...3 lines deleted...]
-        <v>1901</v>
+          <t>pároco, aposentado desde 1932</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O107">
-        <v>1905</v>
+        <v>1937</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1903</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Medveczky Gyula</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>pároco fundador</t>
+          <t>professor de religião</t>
         </is>
       </c>
       <c r="N108">
         <v>1901</v>
       </c>
       <c r="O108">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=721</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1903</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Molcsányi Miklós Balázs</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Borhalom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N109">
         <v>1901</v>
       </c>
       <c r="O109">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=756</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1903</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Csaba György</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Brassó, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N110">
         <v>1901</v>
       </c>
       <c r="O110">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=136</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1903</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Johnstown, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>pároco responsável pela construção da igreja</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N111">
         <v>1901</v>
       </c>
       <c r="O111">
         <v>1907</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1903</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
+          <t>Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N112">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O112">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1903</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>secretário provincial, professor de religião</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N113">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O113">
-        <v>1907</v>
+        <v>1914</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1903</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. John’s University</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>professor, reitor entre 1909 e 1913</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N114">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O114">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1903</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Katymár, Osztrák-Magyar Monarchia</t>
+          <t>Charleroi, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="N115">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O115">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1903</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Bácsújfalu, Osztrák-Magyar Monarchia</t>
+          <t>Brooklyn, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O116">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1903</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>St. Mary templom, Scranton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>St. Mary templom</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>professor de religião</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N117">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O117">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1903</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Gánt, Osztrák-Magyar Monarchia</t>
+          <t>Csukaháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N118">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O118">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1903</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Medveczky Gyula</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Máramarossziget, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N119">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O119">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=721</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1903</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
+          <t>Passaic, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="I120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>visitante apostólico, vigário</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N120">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O120">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1903</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Brassó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N121">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O121">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1903</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Kingston, NY, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N122">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O122">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1903</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>St. Elizabeth Church,, Detroit, MI, Estados Unidos</t>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Elizabeth Church,</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N123">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O123">
         <v>1904</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1903</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N124">
         <v>1902</v>
       </c>
       <c r="O124">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1903</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Mezőkovácsháza, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>secretário provincial, professor de religião</t>
         </is>
       </c>
       <c r="N125">
         <v>1902</v>
       </c>
       <c r="O125">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1903</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>St. John’s University, Jamaica, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Exerce funções de capelão em: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>professor, reitor entre 1909 e 1913</t>
         </is>
       </c>
       <c r="N126">
         <v>1902</v>
       </c>
       <c r="O126">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1903</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Vucskómező, Osztrák-Magyar Monarchia</t>
+          <t>Katymár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N127">
         <v>1902</v>
       </c>
       <c r="O127">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1903</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Bácsújfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>pároco fundador e construtor de igrejas</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N128">
         <v>1902</v>
       </c>
       <c r="O128">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1903</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Alsóveresmart, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>professor de religião</t>
         </is>
       </c>
       <c r="N129">
         <v>1902</v>
       </c>
       <c r="O129">
+        <v>1906</v>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=251</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1903</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Grosz Ferenc</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Gánt, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>1902</v>
+      </c>
+      <c r="O130">
         <v>1904</v>
       </c>
-      <c r="Q129" t="inlineStr">
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=338</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1903</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Gulovich István, id.</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Máramarossziget, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>capelão</t>
+        </is>
+      </c>
+      <c r="N131">
+        <v>1902</v>
+      </c>
+      <c r="O131">
+        <v>1905</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=342</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1903</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Hodobay Andor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>visitante apostólico, vigário</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>1902</v>
+      </c>
+      <c r="O132">
+        <v>1907</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=399</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1903</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Jackovics Mihály</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Scranton, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>1902</v>
+      </c>
+      <c r="O133">
+        <v>1912</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=470</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1903</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Kaminszky Ákos</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Kingston, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>1902</v>
+      </c>
+      <c r="O134">
+        <v>1908</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=502</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1903</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>St. Elizabeth Church,, Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>St. Elizabeth Church,</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
+      <c r="N135">
+        <v>1902</v>
+      </c>
+      <c r="O135">
+        <v>1904</v>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=553</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1903</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Kossey Sándor</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>1902</v>
+      </c>
+      <c r="O136">
+        <v>1905</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=573</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1903</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Mezőkovácsháza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>1902</v>
+      </c>
+      <c r="O137">
+        <v>1904</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1903</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Madár János</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>Exerce funções de capelão em: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>1902</v>
+      </c>
+      <c r="O138">
+        <v>1904</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=679</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1903</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Medveczky Elek</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Vucskómező, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N139">
+        <v>1902</v>
+      </c>
+      <c r="O139">
+        <v>1904</v>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=720</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1903</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Messerschmiedt Géza</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>pároco fundador e construtor de igrejas</t>
+        </is>
+      </c>
+      <c r="N140">
+        <v>1902</v>
+      </c>
+      <c r="O140">
+        <v>1911</v>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=731</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1903</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Molcsányi Vladimir Péter</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N141">
+        <v>1902</v>
+      </c>
+      <c r="O141">
+        <v>1904</v>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=970</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1903</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Alsóveresmart, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N142">
+        <v>1902</v>
+      </c>
+      <c r="O142">
+        <v>1904</v>
+      </c>
+      <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1903</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Radóczy Károly János</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>pároco fundador</t>
+        </is>
+      </c>
+      <c r="N143">
+        <v>1902</v>
+      </c>
+      <c r="O143">
+        <v>1905</v>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=910</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1903</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Philippinum Intézet, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Philippinum Intézet</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>diretor e presidente da Congregação de São José do 7.º distrito</t>
+        </is>
+      </c>
+      <c r="N144">
+        <v>1902</v>
+      </c>
+      <c r="O144">
+        <v>1906</v>
+      </c>
+      <c r="Q144" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>