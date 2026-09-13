--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,7940 +98,8996 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1906</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>73</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1906</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N18">
         <v>1906</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1906</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church, Jessup, PA, USA - lelkész</t>
+          <t>St. Michael Greek Catholic Church, Jessup, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N19">
         <v>1904</v>
       </c>
       <c r="O19">
         <v>1906</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1906</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Windber, PA, USA - lelkész</t>
+          <t>Windber, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N20">
         <v>1904</v>
       </c>
       <c r="O20">
         <v>1906</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1906</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Angyalföld, Budapest, Osztrák-Magyar Monarchia - elmegyógyintézeti lelkész</t>
+          <t>Angyalföldi Elme- és Ideggyógyintézet, Budapest, Osztrák-Magyar Monarchia - Psychiatric Hospital Chaplain and Spiritual Counselor</t>
         </is>
       </c>
       <c r="N21">
         <v>1906</v>
       </c>
       <c r="O21">
         <v>1910</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1906</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="N22">
         <v>1906</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1906</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Perth Amboy, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N23">
         <v>1906</v>
       </c>
       <c r="O23">
         <v>1913</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1906</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Osztornya, Osztrák-Magyar Monarchia - adminisztrátor</t>
+          <t>Osztornya, Osztrák-Magyar Monarchia - administrator</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>1906. augusztus 28.
+          <t>August 28, 1906
 1906</t>
         </is>
       </c>
       <c r="O24">
         <v>1908</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1906</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Óbesenyő, Osztrák-Magyar Monarchia - segédlelkész
-Temesrékás, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Óbesenyő, Osztrák-Magyar Monarchia - assistant pastor
+Temesrékás, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1906
 1906
 1906</t>
         </is>
       </c>
       <c r="O25">
         <v>1907</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1906</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Monok, Osztrák-Magyar Monarchia - segédlelkész</t>
-[...3 lines deleted...]
-        <v>1905</v>
+          <t>Ungvár, Osztrák-Magyar Monarchia
+Huszt, Osztrák-Magyar Monarchia - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>December 16, 1906
+1906</t>
+        </is>
       </c>
       <c r="O26">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1906</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Beodra, Osztrák-Magyar Monarchia</t>
+          <t>Monok, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N27">
+        <v>1905</v>
+      </c>
+      <c r="O27">
         <v>1906</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1906</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
+          <t>Erdey Ferenc SDB</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Beodra, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N28">
+        <v>1906</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=235</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>1906</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>Farkas László</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N28" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA - parish priest
+Budapest, Osztrák-Magyar Monarchia - religious educator
+Kőhídgyarmat, Osztrák-Magyar Monarchia - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
         <is>
           <t>1906
 1902
 1906</t>
         </is>
       </c>
-      <c r="O28" t="inlineStr">
+      <c r="O29" t="inlineStr">
         <is>
           <t>1915
 1906</t>
         </is>
       </c>
-      <c r="Q28" t="inlineStr">
+      <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
-    <row r="29">
-[...14 lines deleted...]
-      <c r="D29" t="inlineStr">
+    <row r="30">
+      <c r="A30">
+        <v>1906</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
         <is>
           <t>Frönlich János</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Fairport, NY, USA - parish priest
+Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
         <is>
           <t>1905
 1906</t>
         </is>
       </c>
-      <c r="O29">
-[...2 lines deleted...]
-      <c r="Q29" t="inlineStr">
+      <c r="O30">
+        <v>1906</v>
+      </c>
+      <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...14 lines deleted...]
-      <c r="D30" t="inlineStr">
+    <row r="31">
+      <c r="A31">
+        <v>1906</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Fényes Lajos (OFMConv)</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - parish priest
+Throop, PA, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1906
 1906</t>
         </is>
       </c>
-      <c r="O30">
+      <c r="O31">
         <v>1907</v>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=273</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1906</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Hawk Run, PA, USA</t>
+          <t>Szent Margit R. K. Egyházközség, Árpádhon, IL, USA - orphanage director</t>
         </is>
       </c>
       <c r="N32">
-        <v>1905</v>
-[...1 lines deleted...]
-      <c r="O32">
         <v>1906</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1906</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Throop, PA, USA - lelkész</t>
+          <t>Hawk Run, PA, USA</t>
         </is>
       </c>
       <c r="N33">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="O33">
         <v>1906</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1906</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t>Gáy János</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Throop, PA, USA - pastor</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1904</v>
+      </c>
+      <c r="O34">
+        <v>1906</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=315</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1906</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (previous place of service)
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t>Hegyi Antal</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Fairport Harbor, OH, USA - parish priest
+Szent Margit R. K. Egyházközség, Árpádhon, IL, USA - assistant pastor
+St Louis, MO, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1903
 1903
 1903</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>1906
 1906
 1906</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=376</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...14 lines deleted...]
-      <c r="D35" t="inlineStr">
+    <row r="36">
+      <c r="A36">
+        <v>1906</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Helló József, Msgr.</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
+      <c r="H36" t="inlineStr">
         <is>
           <t>Phoenixville, PA, USA
-Helpa, Osztrák-Magyar Monarchia - plébános</t>
-[...2 lines deleted...]
-      <c r="N35" t="inlineStr">
+Helpa, Osztrák-Magyar Monarchia - parish priest</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
         <is>
           <t>1906
 1903</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O36" t="inlineStr">
         <is>
           <t>1908
 1906</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr">
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...14 lines deleted...]
-      <c r="D36" t="inlineStr">
+    <row r="37">
+      <c r="A37">
+        <v>1906</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
         <is>
           <t>Hirling József</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - founding pastor
+South River, NJ, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
         <is>
           <t>1904
 1906</t>
         </is>
       </c>
-      <c r="O36">
-[...2 lines deleted...]
-      <c r="Q36" t="inlineStr">
+      <c r="O37">
+        <v>1906</v>
+      </c>
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=392</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...15 lines deleted...]
-      <c r="D37" t="inlineStr">
+    <row r="38">
+      <c r="A38">
+        <v>1906</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
+      <c r="H38" t="inlineStr">
         <is>
           <t>Szombathely, Osztrák-Magyar Monarchia
-Szentlélek, Osztrák-Magyar Monarchia - segédlelkész
-[...5 lines deleted...]
-          <t>1906. június 27.
+Szentlélek, Osztrák-Magyar Monarchia - assistant pastor
+Vízlendva, Osztrák-Magyar Monarchia - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>June 27, 1906
 1906
 1906</t>
         </is>
       </c>
-      <c r="O37">
+      <c r="O38">
         <v>1907</v>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1906</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Januschek Ferenc</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Nagyberezna, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N39">
         <v>1906</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=476</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1906</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Januschek Ferenc</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>USA
-[...7 lines deleted...]
-        </is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1906</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=500</t>
+          <t>/persons_v2/view.php?id=476</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1906</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
+          <t>Kaminszky András</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>USA
+Ansonia, PA, USA - pastor</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>June 30, 1906
+1906</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=500</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1906</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Return home</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Clairton, PA, USA - pastor
+Batár, Osztrák-Magyar Monarchia - pastor</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
         <is>
           <t>1905
 1906</t>
         </is>
       </c>
-      <c r="O41" t="inlineStr">
+      <c r="O42" t="inlineStr">
         <is>
           <t>1906
 1907</t>
         </is>
       </c>
-      <c r="Q41" t="inlineStr">
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=513</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1906</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
+          <t>Kiszely Imre</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1906</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=728</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1906</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Delray, MI, USA - pastor to the German and Hungarian congregations
+Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - founding pastor</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1904
 1906</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1906
 1921</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1906</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Kovács János Jazon OSBM</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Dolha, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Alden, PA, USA - Pastor, currently serving in McKees Rock, PA, USA</t>
         </is>
       </c>
       <c r="N45">
         <v>1905</v>
       </c>
       <c r="O45">
         <v>1906</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=592</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1906</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - plébános</t>
-[...3 lines deleted...]
-        <v>1906</v>
+          <t>Munkács, Osztrák-Magyar Monarchia
+Beregszász, Osztrák-Magyar Monarchia - assistant pastor, religious education teacher</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>December 16, 1906
+1906</t>
+        </is>
       </c>
       <c r="O46">
         <v>1907</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1906</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
+          <t>Kovács János Jazon OSBM</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Dolha, Osztrák-Magyar Monarchia - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N47">
+        <v>1905</v>
+      </c>
+      <c r="O47">
+        <v>1906</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=592</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1906</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1906</v>
+      </c>
+      <c r="O48">
+        <v>1907</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1906</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>Kropács János</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - founding pastor
+South Sharon, PA, USA - pastor (in a Slovak church)</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1905
 1906</t>
         </is>
       </c>
-      <c r="O47">
-[...2 lines deleted...]
-      <c r="Q47" t="inlineStr">
+      <c r="O49">
+        <v>1906</v>
+      </c>
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=612</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...13 lines deleted...]
-      <c r="D48" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1906</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Kubinyi Viktor</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O48">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom, South River, NJ, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1906</v>
+      </c>
+      <c r="O50">
         <v>1909</v>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...14 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1906</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
+      <c r="H51" t="inlineStr">
         <is>
           <t>Uzapanyit, Osztrák-Magyar Monarchia - adminisztrátor
 Harkács-Sánkfalva, Osztrák-Magyar Monarchia - adminisztrátor</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>1899
 1906</t>
         </is>
       </c>
-      <c r="O49" t="inlineStr">
+      <c r="O51" t="inlineStr">
         <is>
           <t>1906
 1908</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
-        </is>
-[...97 lines deleted...]
-          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1906</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia - helyettes lelkész, majd adminisztrátor</t>
+          <t>Shenandoah, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N52">
-        <v>1906</v>
+        <v>1893</v>
       </c>
       <c r="O52">
-        <v>1912</v>
+        <v>1906</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1906</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
+          <t>Liktor András</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Alsózboró, Osztrák-Magyar Monarchia - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1906</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=656</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1906</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Lipeczky Bazil</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia - assistant pastor, then administrator</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1906</v>
+      </c>
+      <c r="O54">
+        <v>1912</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=657</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1906</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
           <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Bikszád, Osztrák-Magyar Monarchia - abbot
+Husztbaranya, Osztrák-Magyar Monarchia - head of household</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1900
 1906</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1906
 1910</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1906</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...1 lines deleted...]
-          <t>Zemplénszinna, Osztrák-Magyar Monarchia - segédlelkész
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Zemplénszinna, Osztrák-Magyar Monarchia - assistant pastor
 Homonna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>1903
 1903</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1906
 1906</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
-        </is>
-[...97 lines deleted...]
-          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1906</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Molcsányi Miklós Balázs</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA - parókus</t>
+          <t>Greenville, SC, USA - pastor</t>
         </is>
       </c>
       <c r="N57">
-        <v>1901</v>
-[...1 lines deleted...]
-      <c r="O57">
         <v>1906</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=756</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1906</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA - parókus</t>
+          <t>McAdoo, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N58">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="O58">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1906</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Pajkossy Emánuel</t>
+          <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>St. Clair, PA, USA - lelkész</t>
+          <t>Passaic, NJ, USA - parish priest</t>
         </is>
       </c>
       <c r="N59">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="O59">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=846</t>
+          <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1906</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Cleveland, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N60">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="O60">
         <v>1906</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1906</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Monessen, PA, USA - parókus</t>
+          <t>St. Clair, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N61">
         <v>1906</v>
       </c>
       <c r="O61">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1906</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Perth Amboy, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1905</v>
+      </c>
+      <c r="O62">
+        <v>1906</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1906</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Polyánszky István</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Phoenixville, PA, USA - pastor</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1904</v>
+      </c>
+      <c r="O63">
+        <v>1906</v>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=889</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1906</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Munkács, Osztrák-Magyar Monarchia - episcopal archivist, then, in 1908, steward</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1906</v>
+      </c>
+      <c r="O64">
+        <v>1908</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1906</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>First (temporary) vows</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1906</v>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1906</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia - head of household</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1906</v>
+      </c>
+      <c r="O66">
+        <v>1909</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1906</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Monessen, PA, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1906</v>
+      </c>
+      <c r="O67">
+        <v>1908</v>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1906</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
           <t>Péter József</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>on sick leave
+In the Service of the Diocese of Szatmár</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
         <is>
           <t>1906
 1906</t>
         </is>
       </c>
-      <c r="O62">
+      <c r="O68">
         <v>1912</v>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
-        </is>
-[...293 lines deleted...]
-          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1906</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA
+Fairport, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>1906. július 11.</t>
-        </is>
+          <t>February 3, 1906
+1906</t>
+        </is>
+      </c>
+      <c r="O69">
+        <v>1908</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1906</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (previous place of service)
+Incardination</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Philippinum Intézet, Budapest, Osztrák-Magyar Monarchia - Director and President of the St. Joseph Congregation in District VII</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom) → Székesfehérvár</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>1906. július 23.</t>
-        </is>
+          <t>1902
+1906</t>
+        </is>
+      </c>
+      <c r="O70">
+        <v>1906</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1906</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Sommer Bernát</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Szepes</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent István templom, Dayton, OH, USA - founding pastor</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1906</v>
+      </c>
+      <c r="O71">
+        <v>1908</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=1008</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1906</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Póla, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1906. szeptember 4.</t>
+          <t>January 2, 1906</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1906</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1906. szeptember 13.</t>
+          <t>February 7, 1906</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1906</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szombatfa, Osztrák-Magyar Monarchia</t>
+          <t>Répceszemere, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>1906. október 21.</t>
+          <t>March 16, 1906</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1906</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Komárom, Osztrák-Magyar Monarchia</t>
+          <t>Győr, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1906. október 27.</t>
+          <t>April 8, 1906</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1906</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Nagyvárad, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>1906. december 16.</t>
+          <t>April 14, 1906</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1906</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
-[...4 lines deleted...]
-          <t>Bridgeport, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>1906. december 25.</t>
+          <t>June 29, 1906</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1906</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Miskolc, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>1906. december 30.</t>
+          <t>July 11, 1906</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1906</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1907</v>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>July 23, 1906</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1906</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szerednye, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1909</v>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>July 26, 1906</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1906</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>September 4, 1906</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1906</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1908</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>September 13, 1906</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1906</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
-[...21 lines deleted...]
-        <v>1907</v>
+          <t>Szombatfa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>October 21, 1906</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1906</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Komárom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>October 27, 1906</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1906</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
-      <c r="I85" t="inlineStr">
-[...14 lines deleted...]
-          <t>1910 körül</t>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>December 25, 1906</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1906</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Miskolc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>December 30, 1906</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1906</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Zenta, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>plébános, iskolai felügyelő</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N87">
-        <v>1897</v>
+        <v>1874</v>
       </c>
       <c r="O87">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1906</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Frastaczky József Honorius OFM</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>lelkész, hitszónok</t>
+          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
         </is>
       </c>
       <c r="N88">
-        <v>1898</v>
+        <v>1882</v>
       </c>
       <c r="O88">
-        <v>1908</v>
+        <v>1915</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=288</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1906</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Ramey, PA, USA</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>administrator, then parish priest</t>
         </is>
       </c>
       <c r="N89">
-        <v>1898</v>
+        <v>1888</v>
       </c>
       <c r="O89">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1906</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
+          <t>Feketekút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szűz Mária szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N90">
-        <v>1898</v>
+        <v>1890</v>
       </c>
       <c r="O90">
-        <v>1922</v>
+        <v>1908</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1906</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Katedrális</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
+          <t>missionary; around 1895, he also served in Duquesne, PA.</t>
         </is>
       </c>
       <c r="N91">
-        <v>1898</v>
+        <v>1891</v>
       </c>
       <c r="O91">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1906</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N92">
-        <v>1898</v>
+        <v>1891</v>
       </c>
       <c r="O92">
-        <v>1917</v>
+        <v>1982</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1906</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N93">
-        <v>1898</v>
+        <v>1892</v>
       </c>
       <c r="O93">
-        <v>1924</v>
+        <v>1907</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1906</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N94">
-        <v>1899</v>
+        <v>1893</v>
       </c>
       <c r="O94">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1906</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest at the Slovak church (information uncertain)</t>
         </is>
       </c>
       <c r="N95">
-        <v>1899</v>
+        <v>1893</v>
       </c>
       <c r="O95">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1906</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N96">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="O96">
-        <v>1927</v>
+        <v>1913</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1906</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent István templom, South Bend, IN, USA</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>alapító lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N97">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="O97">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1906</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Zenta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest, school superintendent</t>
         </is>
       </c>
       <c r="N98">
-        <v>1900</v>
+        <v>1897</v>
       </c>
       <c r="O98">
         <v>1908</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1906</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor, preacher</t>
         </is>
       </c>
       <c r="N99">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O99">
-        <v>1917</v>
+        <v>1908</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1906</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
+          <t>Ramey, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>lelkigyakorlat vezető</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N100">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="O100">
-        <v>1992</v>
+        <v>1909</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1906</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
+        </is>
+      </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>parókus, 1932-től nyugállományban</t>
-[...5 lines deleted...]
-        </is>
+          <t>a parish priest who built the church; he was also a Hungarian pastor until 1902</t>
+        </is>
+      </c>
+      <c r="N101">
+        <v>1898</v>
       </c>
       <c r="O101">
-        <v>1937</v>
+        <v>1922</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1906</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Johnstown, NY, USA</t>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor, high school teacher, church administrator</t>
         </is>
       </c>
       <c r="N102">
-        <v>1901</v>
+        <v>1898</v>
       </c>
       <c r="O102">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1906</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Assistant pastor, then parish priest from 1904, and from 1912, second dean of the Szilágysomlyó district</t>
         </is>
       </c>
       <c r="N103">
-        <v>1901</v>
+        <v>1898</v>
       </c>
       <c r="O103">
-        <v>1910</v>
+        <v>1917</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1906</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor; from 1899, acting pastor, then pastor; school principal</t>
         </is>
       </c>
       <c r="N104">
-        <v>1901</v>
+        <v>1898</v>
       </c>
       <c r="O104">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1906</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
+          <t>Kőkeszi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N105">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O105">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1906</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Charleroi, PA, USA</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N106">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O106">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1906</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>St. Mary templom, Scranton, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>St. Mary templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N107">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="O107">
-        <v>1907</v>
+        <v>1927</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=647</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1906</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Medveczky Gyula</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N108">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O108">
         <v>1907</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=721</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1906</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Brassó, Osztrák-Magyar Monarchia</t>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionary, then parish priest</t>
         </is>
       </c>
       <c r="N109">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O109">
         <v>1908</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1906</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>templomépítő plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N110">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="O110">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1906</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N111">
-        <v>1902</v>
+        <v>1900</v>
       </c>
       <c r="O111">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1906</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>provinciai titkár, hitoktató</t>
-[...3 lines deleted...]
-        <v>1902</v>
+          <t>parish priest, retired since 1932</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O112">
-        <v>1907</v>
+        <v>1937</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1906</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, USA</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>tanár, 1909 – 1913 között rektor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N113">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O113">
-        <v>1913</v>
+        <v>1907</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1906</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Katymár, Osztrák-Magyar Monarchia</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N114">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O114">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1906</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Bácsújfalu, Osztrák-Magyar Monarchia</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N115">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O115">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1906</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>apostoli vizitátor, vikárius</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N116">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O116">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1906</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="N117">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O117">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1906</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Lengyel Mihály Konstantin, szakállasfalvi</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Kingston, NY, USA</t>
+          <t>St. Mary templom, Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>St. Mary templom</t>
+        </is>
+      </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N118">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O118">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=647</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1906</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Medveczky Gyula</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N119">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="O119">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=721</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1906</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Brassó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N120">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="O120">
-        <v>1913</v>
+        <v>1908</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1906</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N121">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="O121">
-        <v>1938</v>
+        <v>1907</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1906</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N122">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="O122">
-        <v>1915</v>
+        <v>1909</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1906</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Tiszakriva, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>provincial secretary, catechist</t>
         </is>
       </c>
       <c r="N123">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="O123">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1906</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>teacher; rector from 1909 to 1913</t>
         </is>
       </c>
       <c r="N124">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="O124">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1906</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Katymár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N125">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="O125">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1906</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Allegheny, PA, USA</t>
+          <t>Bácsújfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N126">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="O126">
         <v>1908</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1906</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Gelse, Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>apostolic visitor, vicar</t>
         </is>
       </c>
       <c r="N127">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="O127">
         <v>1907</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1906</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N128">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O128">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1906</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
+          <t>Kingston, NY, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Szentlélek templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N129">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O129">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1906</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>founder, parish priest who built the church</t>
+        </is>
+      </c>
       <c r="N130">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O130">
-        <v>1908</v>
+        <v>1911</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1906</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Püspöki Hivatal, Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>püspöki iktató és szertartó</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N131">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O131">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1906</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>South Sharon, PA, USA</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N132">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O132">
-        <v>1908</v>
+        <v>1938</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=220</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1906</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N133">
-        <v>1904</v>
-[...4 lines deleted...]
-        </is>
+        <v>1903</v>
+      </c>
+      <c r="O133">
+        <v>1915</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1906</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Tiszakriva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N134">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O134">
-        <v>1915</v>
+        <v>1909</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1906</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N135">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O135">
-        <v>1932</v>
+        <v>1914</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1906</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N136">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O136">
-        <v>1940</v>
+        <v>1915</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1906</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N137">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O137">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=570</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1906</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Gelse, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N138">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O138">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1906</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Kishárs, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N139">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O139">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1906</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Repenye, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N140">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O140">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1906</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Plymouth, IN, USA</t>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N141">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="O141">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1906</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Emőd, Magyarország</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N142">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O142">
-        <v>1907</v>
+        <v>1914</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1906</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Johnstown, NY, USA</t>
+          <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szentlélek templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>alapító lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N143">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O143">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1906</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Dénes Ferenc</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Heilwood, PA, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N144">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O144">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=196</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1906</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Püspöki Hivatal, Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Püspöki Hivatal</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>episcopal registrar and master of ceremonies</t>
         </is>
       </c>
       <c r="N145">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O145">
         <v>1908</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1906</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Kálóz, Osztrák-Magyar Monarchia</t>
+          <t>South Sharon, PA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N146">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O146">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1906</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Gojdics Éliás Methód</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N147">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O147">
         <v>1908</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=329</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1906</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Nagykosztolány, Osztrák-Magyar Monarchia</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N148">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O148">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1906</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>on sick leave</t>
         </is>
       </c>
       <c r="N149">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O149">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1906</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>founding parish priest, dean, canon (according to other sources, from 1913)</t>
         </is>
       </c>
       <c r="N150">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O150">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1906</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
+          <t>Kubek Emil</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Mahanoy, PA, USA</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N151">
+        <v>1904</v>
+      </c>
+      <c r="O151">
+        <v>1940</v>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=616</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1906</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1904</v>
+      </c>
+      <c r="O152">
+        <v>1907</v>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1906</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Madár János</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1904</v>
+      </c>
+      <c r="O153">
+        <v>1909</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=679</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1906</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Martyák Miklós</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Kishárs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1904</v>
+      </c>
+      <c r="O154">
+        <v>1907</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=703</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1906</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Repenye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1904</v>
+      </c>
+      <c r="O155">
+        <v>1908</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1906</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Soltész István</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>parish priest who built the church</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1904</v>
+      </c>
+      <c r="O156">
+        <v>1911</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1004</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1906</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Bendász Mihály</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Plymouth, IN, USA</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1905</v>
+      </c>
+      <c r="O157">
+        <v>1907</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=64</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1906</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Blickhard Tivadar</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Emőd, Hungary</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1905</v>
+      </c>
+      <c r="O158">
+        <v>1907</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=87</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1906</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Csernitzky István Ferenc</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Johnstown, NY, USA</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>founding pastor</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1905</v>
+      </c>
+      <c r="O159">
+        <v>1907</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=156</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1906</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Dénes Ferenc</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Heilwood, PA, USA</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>He served at the church in Cameron’s Bottom and at St. John the Baptist Church while residing in Cameron’s Bottom</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1905</v>
+      </c>
+      <c r="O160">
+        <v>1907</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=196</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1906</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Eller Ferenc</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1905</v>
+      </c>
+      <c r="O161">
+        <v>1908</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=233</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1906</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Fojtán József</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Kálóz, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1905</v>
+      </c>
+      <c r="O162">
+        <v>1907</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=280</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1906</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Gorzó Bálint, bilkei</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1905</v>
+      </c>
+      <c r="O163">
+        <v>1908</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=331</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1906</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Gottschall Imre, Msgr</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Nagykosztolány, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1905</v>
+      </c>
+      <c r="O164">
+        <v>1907</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=333</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1906</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Marczinkó József</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1905</v>
+      </c>
+      <c r="O165">
+        <v>1910</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=695</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1906</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Martyák Viktor</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1905</v>
+      </c>
+      <c r="O166">
+        <v>1937</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=704</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1906</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
           <t>Novák Elek</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G151" t="inlineStr">
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H151" t="inlineStr">
+      <c r="H167" t="inlineStr">
         <is>
           <t>Szent Mihály templom, Cleveland, OH, USA</t>
         </is>
       </c>
-      <c r="I151" t="inlineStr">
+      <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
+      <c r="J167" t="inlineStr">
         <is>
           <t>Szent Mihály templom</t>
         </is>
       </c>
-      <c r="K151" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N151">
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N167">
         <v>1905</v>
       </c>
-      <c r="O151">
+      <c r="O167">
         <v>1908</v>
       </c>
-      <c r="Q151" t="inlineStr">
+      <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1906</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Radóczy Károly János</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>1905</v>
+      </c>
+      <c r="O168">
+        <v>1920</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=910</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1906</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Seregélly Emil</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church, Charleroi, PA, USA</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>parish priest who built the church</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1905</v>
+      </c>
+      <c r="O169">
+        <v>1910</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>