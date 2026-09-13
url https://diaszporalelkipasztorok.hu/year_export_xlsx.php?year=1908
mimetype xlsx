--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,7841 +98,9127 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1908</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>67</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1908</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA - pastor</t>
+          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N18">
         <v>1908</v>
       </c>
       <c r="O18">
         <v>1910</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1908</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, USA - pastor
-Szarvasrét, Osztrák-Magyar Monarchia - pastor</t>
+          <t>ismeretlen helyen, USA - lelkész
+Szarvasrét, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1908
 1907</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1913
 1908</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1908</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Dayton, OH, USA
-Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - assistant pastor</t>
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1908
 1908</t>
         </is>
       </c>
       <c r="O20">
         <v>1910</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1908</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>St. Paul, MN, USA
 South Norwalk, CT, USA
 McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1908
 1908
 1908</t>
         </is>
       </c>
       <c r="O21">
         <v>1914</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1908</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>McAdoo, PA, USA
 Throop, PA, USA</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1904
 1908</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1908
 1912</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1908</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-[...2 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA - assistant pastor
-[...2 lines deleted...]
-Cleveland, OH, USA - assistant pastor</t>
+          <t>Chicago, IL, USA - kisegítő lelkész
+Osztornya, Osztrák-Magyar Monarchia - adminisztrátor
+Duquesne, PA, USA - kisegítő lelkész
+Cleveland, OH, USA - kisegítő lelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1908
 1906
 1908
 1908</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1910
 1908
 1910
 1910</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1908</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Püspöki Hivatal, Besztercebánya, Osztrák-Magyar Monarchia - episcopal registrar and master of ceremonies
-Besztercebánya, Osztrák-Magyar Monarchia - theology professor, spiritual director, parish inspector, cathedral preacher, choir director, member of the Banská Bystrica municipal council, secretary-general of the Christian Socialist Workers’ Association, administrator and later custodian of the cathedral’s sacristy, director of the diocesan Eucharistic associations, lawyer for the Holy See from 1917, and notary for the Holy See from 1918</t>
+          <t>Püspöki Hivatal, Besztercebánya, Osztrák-Magyar Monarchia - püspöki iktató és szertartó
+Besztercebánya, Osztrák-Magyar Monarchia - teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1904
 1908</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1908
 1919</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1908</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Katymár, Osztrák-Magyar Monarchia - assistant pastor
-Gara, Osztrák-Magyar Monarchia - assistant pastor
+          <t>Katymár, Osztrák-Magyar Monarchia - segédlelkész
+Gara, Osztrák-Magyar Monarchia - segédlelkész
 Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1902
 1908
 1908</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1908
 1914
 1914</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1908</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>South Sharon, PA, USA - pastor
-Conemaugh, PA, USA - pastor</t>
+          <t>South Sharon, PA, USA - lelkész
+Conemaugh, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1904
 1908</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1908</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Return home</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA - parish priest
-Soroksár, Osztrák-Magyar Monarchia - assistant pastor</t>
+          <t>Toledo, OH, USA - plébános
+Soroksár, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1905
 1908</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1908</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Bácsújfalu, Osztrák-Magyar Monarchia - parish priest
-Futak, Osztrák-Magyar Monarchia - parish priest</t>
+          <t>Bácsújfalu, Osztrák-Magyar Monarchia - plébános
+Futak, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1902
 1908</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1908
 1911</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1908</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia - house manager</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia - házfőnök</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>September 22, 1908
+          <t>1908. szeptember 22.
 1908</t>
         </is>
       </c>
       <c r="O29">
         <v>1920</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1908</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia - pastor, preacher</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia - lelkész, hitszónok</t>
         </is>
       </c>
       <c r="N30">
         <v>1898</v>
       </c>
       <c r="O30">
         <v>1908</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1908</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
+          <t>Gojdics Éliás Methód</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA - alapító parókus</t>
+        </is>
+      </c>
+      <c r="N31">
+        <v>1904</v>
+      </c>
+      <c r="O31">
+        <v>1908</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=329</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1908</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA - parókus
+McKeesport, PA, USA - parókus, 1938-tól nyugállományban</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1905
 1908</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1908
 1943</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1908</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Phoenixville, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N33">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="O33">
-        <v>1908</v>
+        <v>1921</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1908</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Return home</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia - canon, vicar general, elected (but not consecrated) bishop</t>
-[...6 lines deleted...]
-        <v>1914</v>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA - misszionárius, majd parókus
+Felsőodor, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>1900
+1908</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>1908
+1918</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N35">
+        <v>1904</v>
+      </c>
+      <c r="O35">
+        <v>1908</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1908</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Helló József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Phoenixville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N36">
+        <v>1906</v>
+      </c>
+      <c r="O36">
+        <v>1908</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=379</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1908</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Hazatérés</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Hodobay Andor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Eperjes, Osztrák-Magyar Monarchia - kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
+        </is>
+      </c>
+      <c r="N37">
+        <v>1908</v>
+      </c>
+      <c r="O37">
+        <v>1914</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=399</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1908</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Hrabár János</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N35" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA - lelkész
+New Britain, CO, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1900
 1908</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1908
 1912</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...13 lines deleted...]
-      <c r="D36" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1908</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Januschek Ferenc</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
+      <c r="H39" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
-      <c r="N36">
-[...2 lines deleted...]
-      <c r="Q36" t="inlineStr">
+      <c r="N39">
+        <v>1908</v>
+      </c>
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=476</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...13 lines deleted...]
-      <c r="D37" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1908</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q37" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1908</v>
+      </c>
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=500</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...16 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="41">
+      <c r="A41">
+        <v>1908</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...7 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Kingston, NY, USA - lelkész
+McKees Rocks, PA, USA - lelkész
+Trauger, PA, USA - lelkész
+Scranton, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1902
 1908
 1908
 1908</t>
         </is>
       </c>
-      <c r="O38">
-[...2 lines deleted...]
-      <c r="Q38" t="inlineStr">
+      <c r="O41">
+        <v>1908</v>
+      </c>
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...13 lines deleted...]
-      <c r="D39" t="inlineStr">
+    <row r="42">
+      <c r="A42">
+        <v>1908</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Örökfogadalom</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>Kiss Gyula SDB</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="N39">
-[...2 lines deleted...]
-      <c r="Q39" t="inlineStr">
+      <c r="N42">
+        <v>1908</v>
+      </c>
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=544</t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...14 lines deleted...]
-      <c r="D40" t="inlineStr">
+    <row r="43">
+      <c r="A43">
+        <v>1908</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>Kizák Viktor</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
+      <c r="H43" t="inlineStr">
         <is>
           <t>Sajópálfala, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
-[...1 lines deleted...]
-          <t>August 23, 1908
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>1908. augusztus 23.
 1908</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...14 lines deleted...]
-      <c r="D41" t="inlineStr">
+    <row r="44">
+      <c r="A44">
+        <v>1908</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N41" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Allegheny, PA, USA - parókus
+Philadelphia, PA, USA - parókus, püspöki titkár</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1903
 1908</t>
         </is>
       </c>
-      <c r="O41">
-[...2 lines deleted...]
-      <c r="Q41" t="inlineStr">
+      <c r="O44">
+        <v>1908</v>
+      </c>
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=570</t>
-        </is>
-[...155 lines deleted...]
-          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1908</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...2 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Velejte, Osztrák-Magyar Monarchia - kerületi lelkész, iskolaszéki elnök</t>
+        </is>
+      </c>
+      <c r="N45">
+        <v>1908</v>
+      </c>
+      <c r="O45">
+        <v>1911</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1908</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1907</v>
+      </c>
+      <c r="O46">
+        <v>1908</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1908</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Kubek Antal Emil</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia - földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>1908. augusztus 23.
+1908</t>
+        </is>
+      </c>
+      <c r="O47">
+        <v>1918</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=615</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1908</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
+      <c r="H48" t="inlineStr">
         <is>
           <t>Throop, PA, USA - segédlelkész
 Harkács-Sánkfalva, Osztrák-Magyar Monarchia - adminisztrátor
 Fairport Harbor, OH, USA - segédlelkész</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>1908
 1908
 1906
 1908</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...13 lines deleted...]
-      <c r="D46" t="inlineStr">
+    <row r="49">
+      <c r="A49">
+        <v>1908</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O46">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Hazslin, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1908</v>
+      </c>
+      <c r="O49">
         <v>1911</v>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...14 lines deleted...]
-      <c r="D47" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1908</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H50" t="inlineStr">
         <is>
           <t>Bécs, Osztrák-Magyar Monarchia
-Bécs, Austria - assistant chaplain</t>
-[...2 lines deleted...]
-      <c r="N47" t="inlineStr">
+Bécs, Ausztria - karkáplán</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1908
 1908</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...13 lines deleted...]
-      <c r="D48" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1908</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N48">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Feketekút, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N51">
         <v>1890</v>
       </c>
-      <c r="O48">
-[...2 lines deleted...]
-      <c r="Q48" t="inlineStr">
+      <c r="O51">
+        <v>1908</v>
+      </c>
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...15 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="52">
+      <c r="A52">
+        <v>1908</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...1 lines deleted...]
-          <t>Lansford, PA, USA - parish priest; also apostolic administrator from 1916 to 1924
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Lansford, PA, USA - parókus, közben 1916-1924 között apostoli adminisztrátor
 Bélavézse, Osztrák-Magyar Monarchia
 Endrevágása, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="N49">
-[...2 lines deleted...]
-      <c r="O49" t="inlineStr">
+      <c r="N52">
+        <v>1908</v>
+      </c>
+      <c r="O52" t="inlineStr">
         <is>
           <t>1934
 1908
 1908</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...13 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="53">
+      <c r="A53">
+        <v>1908</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O50">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Hazelton, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1908</v>
+      </c>
+      <c r="O53">
         <v>1954</v>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...13 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1908</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q51" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Mt. Clare, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1908</v>
+      </c>
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...14 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1908</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>McAdoo, PA, USA - parókus
+Youngstown, OH, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1906
 1908</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...13 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1908</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q53" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Freeland, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N56">
+        <v>1908</v>
+      </c>
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...13 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1908</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N54">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Brassó, Osztrák-Magyar Monarchia - plébános</t>
+        </is>
+      </c>
+      <c r="N57">
         <v>1901</v>
       </c>
-      <c r="O54">
-[...2 lines deleted...]
-      <c r="Q54" t="inlineStr">
+      <c r="O57">
+        <v>1908</v>
+      </c>
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...14 lines deleted...]
-      <c r="D55" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1908</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Novák Elek</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom, Cleveland, OH, USA - lelkész
+South Sharon, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1905
 1908</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1908
 1913</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="59">
+      <c r="A59">
+        <v>1908</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
         <is>
           <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Homestead, PA, USA - parókus
+Kállósemjén, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
         <is>
           <t>1908
 1908</t>
         </is>
       </c>
-      <c r="O56">
+      <c r="O59">
         <v>1911</v>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...13 lines deleted...]
-      <c r="D57" t="inlineStr">
+    <row r="60">
+      <c r="A60">
+        <v>1908</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N57">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Jézus Szentséges Szíve R. K. Egyházközség, Dillonvale, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N60">
         <v>1907</v>
       </c>
-      <c r="O57">
-[...2 lines deleted...]
-      <c r="Q57" t="inlineStr">
+      <c r="O60">
+        <v>1908</v>
+      </c>
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...14 lines deleted...]
-      <c r="D58" t="inlineStr">
+    <row r="61">
+      <c r="A61">
+        <v>1908</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G58" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N58" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - plébános
+Eger, Osztrák-Magyar Monarchia - a papnevelde hitoktatója</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1907
 1908</t>
         </is>
       </c>
-      <c r="O58">
-[...2 lines deleted...]
-      <c r="Q58" t="inlineStr">
+      <c r="O61">
+        <v>1908</v>
+      </c>
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...13 lines deleted...]
-      <c r="D59" t="inlineStr">
+    <row r="62">
+      <c r="A62">
+        <v>1908</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N59">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Repenye, Osztrák-Magyar Monarchia - lelkész</t>
+        </is>
+      </c>
+      <c r="N62">
         <v>1904</v>
       </c>
-      <c r="O59">
-[...2 lines deleted...]
-      <c r="Q59" t="inlineStr">
+      <c r="O62">
+        <v>1908</v>
+      </c>
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...14 lines deleted...]
-      <c r="D60" t="inlineStr">
+    <row r="63">
+      <c r="A63">
+        <v>1908</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Polyánszky István</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Lansford, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1908</v>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=889</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1908</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Munkács, Osztrák-Magyar Monarchia
+Munkács, Osztrák-Magyar Monarchia - püspöki levéltáros, majd 1908-ban háznagy
+Ökörmező, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>1908. december 19.
+1906
+1908</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1908
+1910</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1908</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Monessen, PA, USA - parókus
+Trauger, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1906
 1908</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1908
 1911</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...14 lines deleted...]
-      <c r="D61" t="inlineStr">
+    <row r="66">
+      <c r="A66">
+        <v>1908</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Papszentelés</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1908</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1908</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Fairport, PA, USA - segédlelkész
+Szent István R. K. Egyházközség, Toledo, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>1906
+1908</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1908
+1911</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1908</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Sommer Bernát</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Szepes</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Szent István templom, Dayton, OH, USA - alapító plébános</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1906</v>
+      </c>
+      <c r="O68">
+        <v>1908</v>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1008</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1908</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N61" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY - segédlelkész
+Zenta, Osztrák-Magyar Monarchia - plébános, iskolai felügyelő</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
         <is>
           <t>1908
 1897</t>
         </is>
       </c>
-      <c r="O61" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>1909
 1908</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...391 lines deleted...]
-          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1908</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Pajkossy Emánuel</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Bozitópuszta, Osztrák-Magyar Monarchia</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>June 23, 1908</t>
+          <t>1908. január 8.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=846</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1908</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Perpetual vows</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Beszterce, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>July 8, 1908
-June 25, 1908</t>
+          <t>1908. február 6.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1908</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+          <t>Gencs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>July 30, 1908</t>
+          <t>1908. március 5.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1908</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szelevény, Osztrák-Magyar Monarchia</t>
+          <t>Kőrösmező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>August 5, 1908</t>
+          <t>1908. március 30.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1908</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>West Virgina, USA</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>September 5, 1908</t>
+          <t>1908. április 1.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1908</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Budajenő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>September 5, 1908</t>
+          <t>1908. április 2.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1908</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Rákospalota, Osztrák-Magyar Monarchia</t>
+          <t>Sármellék, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>September 15, 1908</t>
+          <t>1908. május 5.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1908</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kuti Imre CM</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
-[...4 lines deleted...]
-          <t>Barcs, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>September 18, 1908</t>
+          <t>1908. június 18.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=625</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1908</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Bozitópuszta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>October 4, 1908</t>
+          <t>1908. június 23.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1908</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Papszentelés
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+          <t>Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>October 11, 1908</t>
+          <t>1908. július 8.
+1908. június 25.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1908</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kunsziget, Osztrák-Magyar Monarchia</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>October 14, 1908</t>
+          <t>1908. július 30.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1908</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Miskolc, Osztrák-Magyar Monarchia</t>
+          <t>Szelevény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>October 18, 1908</t>
+          <t>1908. augusztus 5.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1908</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Farkas András, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...4 lines deleted...]
-          <t>Ključarovci, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>November 23, 1908</t>
+          <t>1908. szeptember 5.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=250</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1908</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Dzubay István</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1909</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1908. szeptember 5.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=224</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1908</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Rákospalota, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1908. szeptember 15.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1908</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Barcs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1908. szeptember 18.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1908</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
-[...17 lines deleted...]
-          <t>1910 körül</t>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1908. október 4.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1908</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1908. október 11.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1908</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Gulovics Cyrill OSBM</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Ramey, PA, USA</t>
-[...16 lines deleted...]
-        <v>1909</v>
+          <t>Kunsziget, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1908. október 14.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=344</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1908</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Miskolc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>1908. október 18.</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1908</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
-[...21 lines deleted...]
-        <v>1910</v>
+          <t>Lombriasco, Olaszország</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1908. október 18.</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1908</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1908. november 16.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1908</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Farkas András, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Ključarovci, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1908. november 23.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=250</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1908</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Dzubay István</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N93">
-        <v>1899</v>
+        <v>1874</v>
       </c>
       <c r="O93">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1908</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N94">
-        <v>1899</v>
+        <v>1882</v>
       </c>
       <c r="O94">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1908</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N95">
-        <v>1900</v>
+        <v>1888</v>
       </c>
       <c r="O95">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1908</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>retreat leader</t>
+          <t>misszionárius, közben 1895 körül ellátja Duquesne, PA-t is.</t>
         </is>
       </c>
       <c r="N96">
-        <v>1900</v>
+        <v>1891</v>
       </c>
       <c r="O96">
-        <v>1992</v>
+        <v>1909</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1908</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>ideiglenes lelkész</t>
+        </is>
+      </c>
+      <c r="N97">
+        <v>1891</v>
       </c>
       <c r="O97">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1908</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N98">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="O98">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1908</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
         </is>
       </c>
       <c r="N99">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="O99">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1908</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N100">
-        <v>1901</v>
+        <v>1895</v>
       </c>
       <c r="O100">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1908</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Charleroi, PA, USA</t>
+          <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1901</v>
+        <v>1896</v>
       </c>
       <c r="O101">
         <v>1910</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1908</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Balogh Bálint, dorogi</t>
+          <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
+          <t>Ramey, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O102">
         <v>1909</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=38</t>
+          <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1908</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, USA</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>St. John’s University</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>teacher; rector from 1909 to 1913</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N103">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O103">
-        <v>1913</v>
+        <v>1922</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1908</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Katedrális</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
         </is>
       </c>
       <c r="N104">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O104">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1908</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>founder, parish priest who built the church</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N105">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O105">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1908</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N106">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O106">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1908</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N107">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O107">
-        <v>1938</v>
+        <v>1912</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1908</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N108">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O108">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1908</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Tiszakriva, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N109">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="O109">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1908</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>pastor</t>
-[...3 lines deleted...]
-        <v>1903</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O110">
-        <v>1914</v>
+        <v>1937</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1908</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="O111">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1908</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N112">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O112">
         <v>1914</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1908</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N113">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O113">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1908</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>on sick leave</t>
+          <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="N114">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O114">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1908</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Turjavágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>founding parish priest, dean, canon (according to other sources, from 1913)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O115">
-        <v>1932</v>
+        <v>1909</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1908</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
+        </is>
+      </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár, 1909 – 1913 között rektor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O116">
-        <v>1940</v>
+        <v>1913</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1908</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O117">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1908</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N118">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="O118">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1908</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N119">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="O119">
-        <v>1937</v>
+        <v>1913</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1908</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Angyalföld, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Angyalföld</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>prison chaplain</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N120">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O120">
-        <v>1910</v>
+        <v>1938</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1908</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O121">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1908</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Tiszakriva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N122">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O122">
-        <v>1915</v>
+        <v>1909</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1908</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>founding pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N123">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O123">
-        <v>1921</v>
+        <v>1914</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1908</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>South River, NJ, USA</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N124">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O124">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1908</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>assistant pastor, then administrator</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O125">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1908</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>head of household</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N126">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O126">
         <v>1910</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1908</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>In the Service of the Diocese of Szatmár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N127">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O127">
         <v>1912</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1908</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+        </is>
+      </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N128">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O128">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1908</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szentlélek templom</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O129">
         <v>1910</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1908</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Ónód, Hungary</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N130">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O130">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1908</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
+        </is>
+      </c>
       <c r="N131">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O131">
-        <v>1909</v>
+        <v>1932</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1908</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Provincial secretary; also served as school principal in Dés from 1908 to 1914</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O132">
-        <v>1912</v>
+        <v>1940</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1908</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N133">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O133">
         <v>1909</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1908</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>St Louis, MO, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>missionary pastor; main places of ministry: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O134">
-        <v>1923</v>
+        <v>1911</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1908</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Csanádpalota, Hungary</t>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N135">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O135">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1908</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N136">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O136">
-        <v>1915</v>
+        <v>1937</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1908</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N137">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O137">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1908</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Holy Ghost Byzantine Catholic Church, Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church</t>
+        </is>
+      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N138">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O138">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1908</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Garamszentbenedek, Osztrák-Magyar Monarchia</t>
+          <t>Angyalföldi Elme- és Ideggyógyintézet, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Angyalföldi Elme- és Ideggyógyintézet</t>
+        </is>
+      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>elmegyógyintézeti lelkész és spirituális</t>
         </is>
       </c>
       <c r="N139">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O139">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1908</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N140">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O140">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1908</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N141">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O141">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1908</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Malacka, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N142">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O142">
-        <v>1909</v>
+        <v>1921</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1908</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
+        </is>
+      </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O143">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1908</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>assistant pastor and religious education teacher</t>
+          <t>helyettes lelkész, majd adminisztrátor</t>
         </is>
       </c>
       <c r="N144">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O144">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1908</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>pastor, music teacher, leader of the Rosary Society, vice-superior from 1914 to 1915, member of the Definitory, minister for the laity, superior from 1917 to 1918</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N145">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O145">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1908</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N146">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O146">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1908</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>pastor who built the church</t>
+          <t>A szatmári egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N147">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O147">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1908</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Csáb, Osztrák-Magyar Monarchia</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N148">
         <v>1907</v>
       </c>
       <c r="O148">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1908</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J149" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N149">
         <v>1907</v>
       </c>
       <c r="O149">
+        <v>1910</v>
+      </c>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=64</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1908</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Blickhard Tivadar</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Ónód, Magyarország</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N150">
+        <v>1907</v>
+      </c>
+      <c r="O150">
+        <v>1910</v>
+      </c>
+      <c r="Q150" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=87</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1908</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Bognár Pál</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Fort Wayne, IN, USA</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N151">
+        <v>1907</v>
+      </c>
+      <c r="O151">
+        <v>1909</v>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=98</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1908</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1907</v>
+      </c>
+      <c r="O152">
         <v>1912</v>
       </c>
-      <c r="Q149" t="inlineStr">
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1908</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1907</v>
+      </c>
+      <c r="O153">
+        <v>1909</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1908</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Böhm Károly Róbert, Msgr.</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>St Louis, MO, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1907</v>
+      </c>
+      <c r="O154">
+        <v>1923</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=110</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1908</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Czirbusz József</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Csanádpalota, Magyarország</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1907</v>
+      </c>
+      <c r="O155">
+        <v>1913</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=134</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1908</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Degman József</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Wallingford, CO, USA</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1907</v>
+      </c>
+      <c r="O156">
+        <v>1915</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=185</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1908</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1907</v>
+      </c>
+      <c r="O157">
+        <v>1910</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1908</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Fojtán József</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1907</v>
+      </c>
+      <c r="O158">
+        <v>1911</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=280</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1908</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Frönlich János</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1907</v>
+      </c>
+      <c r="O159">
+        <v>1911</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=292</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1908</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Gottschall Imre, Msgr</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Garamszentbenedek, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1907</v>
+      </c>
+      <c r="O160">
+        <v>1909</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=333</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1908</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Horváth Lőrinc</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1907</v>
+      </c>
+      <c r="O161">
+        <v>1910</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=432</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1908</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Hudecz Dezső</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1907</v>
+      </c>
+      <c r="O162">
+        <v>1911</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=445</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1908</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Malacka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1907</v>
+      </c>
+      <c r="O163">
+        <v>1909</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1908</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1907</v>
+      </c>
+      <c r="O164">
+        <v>1910</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1908</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Komporday Ágoston, Msgr.</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>segédlelkész és hitoktató</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1907</v>
+      </c>
+      <c r="O165">
+        <v>1910</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=565</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1908</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Kovács Dénes Athanáz OFM</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1907</v>
+      </c>
+      <c r="O166">
+        <v>1918</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=581</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1908</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>1907</v>
+      </c>
+      <c r="O167">
+        <v>1911</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1908</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>templomépítő parókus</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>1907</v>
+      </c>
+      <c r="O168">
+        <v>1913</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1908</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Csáb, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1907</v>
+      </c>
+      <c r="O169">
+        <v>1910</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1908</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>1907</v>
+      </c>
+      <c r="O170">
+        <v>1912</v>
+      </c>
+      <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1908</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1907</v>
+      </c>
+      <c r="O171">
+        <v>1910</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>