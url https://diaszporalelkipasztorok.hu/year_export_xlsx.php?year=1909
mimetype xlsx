--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9149 +98,9522 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1909</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>29</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1909</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - Pfarrer</t>
+          <t>Youngstown, OH, USA - parókus</t>
         </is>
       </c>
       <c r="N18">
         <v>1909</v>
       </c>
       <c r="O18">
         <v>1909</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1909</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Priesterweihe
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Papszentelés
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA
 Fort Wayne, IN, USA
-Szentháromság R. K. Egyházközség, East Chicago, IN, USA - Pfarrer</t>
+Szentháromság R. K. Egyházközség, East Chicago, IN, USA - plébános</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>28. Mai 1909
+          <t>1909. május 28.
 1907
 1909</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1909
 1912</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1909</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Inkardination</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés
+Inkardináció</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA - Pfarrer
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA - plébános
 Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce) → Székesfehérvár</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1907
 1909
 1909</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1909
 1918</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1909</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)
-Tod</t>
+          <t>Áthelyezés (új szolgálati hely)
+Halálozás</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - im Ruhestand
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - nyugállományban
 Windber, PA, USA</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1909
-5. Oktober 1909</t>
+1909. október 5.</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1909</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Zsolna, Osztrák-Magyar Monarchia - alperjel
 Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>?</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1909</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Denomination change
-Denomination change</t>
+          <t>Felekezetváltás
+Felekezetváltás</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Gebe Demeter</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>ortodox → görög katolikus
 görög katolikus</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=316</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1909</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Bodok</t>
         </is>
       </c>
       <c r="N24">
         <v>1909</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1909</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Inkardination</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Garamszentbenedek, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+          <t>Garamszentbenedek, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom) → Scanton, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom) → Scanton, PA, USA</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1907
 1909</t>
         </is>
       </c>
       <c r="O25">
         <v>1909</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1909</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Tiszakriva, Osztrák-Magyar Monarchia - Pfarrer</t>
+          <t>Tiszakriva, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N26">
         <v>1903</v>
       </c>
       <c r="O26">
         <v>1909</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1909</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="N27">
         <v>1909</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1909</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N28">
         <v>1909</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1909</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Esztergom, Osztrák-Magyar Monarchia
-Bajna, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+Bajna, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>26. November 1909
+          <t>1909. november 26.
 1909</t>
         </is>
       </c>
       <c r="O29">
         <v>1910</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1909</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Malacka, Osztrák-Magyar Monarchia - Pfarrer</t>
+          <t>Malacka, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N30">
         <v>1907</v>
       </c>
       <c r="O30">
         <v>1909</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1909</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Heimatland</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia - Gutsverwalter von Apáti und Pfarrer von Porva</t>
+          <t>Zirc, Osztrák-Magyar Monarchia - apáti jószágigazgató és Porva lelkész</t>
         </is>
       </c>
       <c r="N31">
         <v>1909</v>
       </c>
       <c r="O31">
         <v>1910</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1909</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA - Pfarrer</t>
+          <t>Elisabeth, NJ, USA - lelkész</t>
         </is>
       </c>
       <c r="N32">
         <v>1909</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=500</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1909</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>New York, NY, USA - Pfarrer</t>
+          <t>New York, NY, USA - lelkész</t>
         </is>
       </c>
       <c r="N33">
         <v>1909</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1909</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Tod</t>
+          <t>Külföldi szolgálat megkezdése
+Halálozás</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Kiss Gyula SDB</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Mexikóváros, Mexikó - Seminarist
+          <t>Mexikóváros, Mexikó - papnövendék
 Mexikóváros, Mexikó</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1909
-30. Mai 1909</t>
+1909. május 30.</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=544</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1909</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Rückkehr in die Heimat
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Hazatérés
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Tiszanana, Osztrák-Magyar Monarchia - Hilfspfarrer
+          <t>Tiszanana, Osztrák-Magyar Monarchia - segédlelkész
 Detk, Osztrák-Magyar Monarchia
 Kápolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1909
 1909
 1909</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Donora, PA, USA - Pfarrer</t>
+          <t>Donora, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N36">
         <v>1909</v>
       </c>
       <c r="O36">
         <v>1910</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1909</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA - Pfarrer
-Newark, NJ, USA - Pfarrer</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA - plébános
+Newark, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1906
 1909</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1909
 1912</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1909</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Fairport Harbor, OH, USA - segédlelkész
 Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1909
 1911</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1909</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Rückkehr in die Heimat</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>I., Pápa, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+          <t>I., Pápa, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N39">
         <v>1909</v>
       </c>
       <c r="O39">
         <v>1910</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1909</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - Pfarrer
-Osztrák-Magyar Monarchia - Er ist als Hilfspfarrer tätig in: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép und Kurima</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános
+Osztrák-Magyar Monarchia - Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1904
 1909</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1909
 1919</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1909</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Ausland</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom - Vizerektor, später Rektor</t>
+          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom - vicerektor, majd rektor</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>15. Januar 1909
+          <t>1909. január 15.
 1909</t>
         </is>
       </c>
       <c r="O41">
         <v>1911</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1909</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - Pfarrer</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános</t>
         </is>
       </c>
       <c r="N42">
         <v>1909</v>
       </c>
       <c r="O42">
         <v>1914</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1909</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Columbus, OH, USA - Gründungspfarrer
-Szent Imre R. K. Egyházközség, Connellsville, PA, USA - Pfarrer</t>
+          <t>Szent László R. K. Egyházközség, Columbus, OH, USA - alapító plébános
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="O43">
         <v>1913</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1909</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Tiszapalkonya, Osztrák-Magyar Monarchia - Stellvertreter des Pfarrers</t>
+          <t>Tiszapalkonya, Osztrák-Magyar Monarchia - plébánoshelyettes</t>
         </is>
       </c>
       <c r="N44">
         <v>1909</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1909</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA - Missionar, der um 1895 auch in Duquesne, PA, tätig war.</t>
+          <t>Braddock, PA, USA - misszionárius, közben 1895 körül ellátja Duquesne, PA-t is.</t>
         </is>
       </c>
       <c r="N45">
         <v>1891</v>
       </c>
       <c r="O45">
         <v>1909</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1909</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Heimatland
-Versetzung (neuer Dienstort)</t>
+          <t>Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság - regelmäßige Aufgaben
-Gyöngyös, Magyar Királyság - regelmäßige Aufgaben</t>
+          <t>Siklós, Magyar Királyság - rendi feladatok
+Gyöngyös, Magyar Királyság - rendi feladatok</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1920
 1920</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1909</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Ausland</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Colombus, OH, USA
-Colombus, OH, USA - Pfarrer</t>
+Colombus, OH, USA - lelkész</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>18. September 1909
+          <t>1909. szeptember 18.
 1909</t>
         </is>
       </c>
       <c r="O47">
         <v>1929</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1909</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA - Pfarrer
-[...1 lines deleted...]
-Szent Imre templom, Dayton, OH, USA - Pfarrer</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA - plébános
+Szent László R. K. Egyházközség, Lorain, OH, USA - plébános
+Szent Imre templom, Dayton, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1903
 1909
 1909</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1909
 1921</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1909</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Monessen, PA, USA - Pfarrer</t>
+          <t>Monessen, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N49">
         <v>1909</v>
       </c>
       <c r="O49">
         <v>1910</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1909</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia - Hausmeister
-Sümeg, Osztrák-Magyar Monarchia - Pfarrer</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - házfőnök
+Sümeg, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1906
 1909</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1909
 1911</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1909</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
-Ladomér, Osztrák-Magyar Monarchia - Pfarrer</t>
+Ladomér, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>19. Dezember 1909
+          <t>1909. december 19.
 1909</t>
         </is>
       </c>
       <c r="O51">
         <v>1916</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1909</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Töketerebes, Osztrák-Magyar Monarchia - Hilfspfarrer, ab 1914 Feldpfarrer</t>
+          <t>Töketerebes, Osztrák-Magyar Monarchia - segédlelkész, közben 1914-től tábori lelkész</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>6. Februar 1909
+          <t>1909. február 6.
 1909</t>
         </is>
       </c>
       <c r="O52">
         <v>1916</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1909</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY - Hilfspfarrer
+          <t>Szent István R. K. Egyházközség, New York, NY - segédlelkész
 Fairport, NY, USA</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
       <c r="O53">
         <v>1909</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1909</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>1. Januar 1909</t>
+          <t>1909. január 1.</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1909</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Nyírgelse, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>8. Januar 1909</t>
+          <t>1909. január 8.</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1909</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>10. Januar 1909</t>
+          <t>1909. január 10.</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1909</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Bruck, Bajorország</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>22. Februar 1909</t>
+          <t>1909. február 22.</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1909</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>26. Februar 1909</t>
+          <t>1909. február 26.</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1909</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Hirling József</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>14. April 1909</t>
+          <t>1909. április 14.</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=392</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1909</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>29. Mai 1909</t>
+          <t>1909. május 29.</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1909</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Turjavágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>8. Juni 1909</t>
+          <t>1909. június 8.</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1909</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>21. Juni 1909</t>
+          <t>1909. június 21.</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1909</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>7. Juli 1909</t>
+          <t>1909. július 7.</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1909</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Bosanski Brod, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>30. Juli 1909</t>
+          <t>1909. július 30.</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1909</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Hetényi György Bonaventura OFMCap</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>13. August 1909</t>
+          <t>1909. augusztus 13.</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=388</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1909</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Mihályfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>14. August 1909</t>
+          <t>1909. augusztus 14.</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1909</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Dzubay István</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>20. August 1909</t>
+          <t>1909. augusztus 20.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1909</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>21. August 1909</t>
+          <t>1909. augusztus 21.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1909</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Mosonmagyaróvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>1. September 1909</t>
+          <t>1909. szeptember 1.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1909</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Szilberek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>13. Oktober 1909</t>
+          <t>1909. október 13.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1909</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Northampton, PA, USA</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>26. Oktober 1909</t>
+          <t>1909. október 26.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1909</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>5. November 1909</t>
+          <t>1909. november 5.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1909</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Choibert Ottó</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>11. November 1909</t>
+          <t>1909. november 11.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=126</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1909</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Szentivánlaborcfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>19. Dezember 1909</t>
+          <t>1909. december 19.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1909</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Fürdek István</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Pfarrer, tschechischer, slowakischer und ungarischer Geistlicher</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N75">
         <v>1882</v>
       </c>
       <c r="O75">
         <v>1915</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1909</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter, später Pfarrer</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N76">
         <v>1888</v>
       </c>
       <c r="O76">
         <v>1913</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1909</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Vertretungspfarrer</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N77">
         <v>1891</v>
       </c>
       <c r="O77">
         <v>1982</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1909</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N78">
         <v>1893</v>
       </c>
       <c r="O78">
         <v>1912</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1909</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Pfarrer der slowakischen Kirche (Angabe ungewiss)</t>
+          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
         </is>
       </c>
       <c r="N79">
         <v>1893</v>
       </c>
       <c r="O79">
         <v>1910</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1909</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N80">
         <v>1895</v>
       </c>
       <c r="O80">
         <v>1913</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1909</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N81">
         <v>1896</v>
       </c>
       <c r="O81">
         <v>1910</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1909</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Pfarrer und Kirchenbauer, bis 1902 auch ungarischer Pfarrer</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N82">
         <v>1898</v>
       </c>
       <c r="O82">
         <v>1922</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1909</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Katedrális</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher, Gymnasiallehrer, Kirchenverwalter</t>
+          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
         </is>
       </c>
       <c r="N83">
         <v>1898</v>
       </c>
       <c r="O83">
         <v>1910</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1909</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1904 Pfarrer, ab 1912 zweiter Dekan des Bezirks Szilágysomlyó</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N84">
         <v>1898</v>
       </c>
       <c r="O84">
         <v>1917</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1909</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1899 stellvertretender Pfarrer, später Pfarrer und Schulleiter</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N85">
         <v>1898</v>
       </c>
       <c r="O85">
         <v>1924</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1909</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N86">
         <v>1899</v>
       </c>
       <c r="O86">
         <v>1912</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1909</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N87">
         <v>1899</v>
       </c>
       <c r="O87">
         <v>1927</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1909</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N88">
         <v>1900</v>
       </c>
       <c r="O88">
         <v>1917</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1909</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 1932 im Ruhestand</t>
+          <t>parókus, 1932-től nyugállományban</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>1900. március 25</t>
         </is>
       </c>
       <c r="O89">
         <v>1937</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1909</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N90">
         <v>1901</v>
       </c>
       <c r="O90">
         <v>1910</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1909</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N91">
         <v>1901</v>
       </c>
       <c r="O91">
         <v>1914</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1909</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Administrator</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N92">
         <v>1901</v>
       </c>
       <c r="O92">
         <v>1911</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1909</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="N93">
         <v>1901</v>
       </c>
       <c r="O93">
         <v>1910</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1909</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>St. John’s University</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Lehrer, von 1909 bis 1913 Rektor</t>
+          <t>tanár, 1909 – 1913 között rektor</t>
         </is>
       </c>
       <c r="N94">
         <v>1902</v>
       </c>
       <c r="O94">
         <v>1913</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1909</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N95">
         <v>1902</v>
       </c>
       <c r="O95">
         <v>1912</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1909</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N96">
         <v>1902</v>
       </c>
       <c r="O96">
         <v>1911</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1909</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N97">
         <v>1903</v>
       </c>
       <c r="O97">
         <v>1913</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1909</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N98">
         <v>1903</v>
       </c>
       <c r="O98">
         <v>1938</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1909</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N99">
         <v>1903</v>
       </c>
       <c r="O99">
         <v>1915</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1909</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Hlebik János</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N100">
         <v>1903</v>
       </c>
       <c r="O100">
         <v>1914</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1909</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Izay Antal</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
         <v>1903</v>
       </c>
       <c r="O101">
         <v>1915</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1909</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
         <v>1903</v>
       </c>
       <c r="O102">
         <v>1910</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1909</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N103">
         <v>1903</v>
       </c>
       <c r="O103">
         <v>1912</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1909</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N104">
         <v>1904</v>
       </c>
       <c r="O104">
         <v>1914</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1909</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Beretz László</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Szentlélek templom</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N105">
         <v>1904</v>
       </c>
       <c r="O105">
         <v>1910</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1909</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>im Krankenstand</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N106">
         <v>1904</v>
       </c>
       <c r="O106">
         <v>1915</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1909</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Gründungspfarrer, Dekan, Kanoniker (in anderen Quellen ab 1913)</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N107">
         <v>1904</v>
       </c>
       <c r="O107">
         <v>1932</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1909</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N108">
         <v>1904</v>
       </c>
       <c r="O108">
         <v>1940</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1909</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Soltész István</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Pfarrer, der eine Kirche erbaut hat</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N109">
         <v>1904</v>
       </c>
       <c r="O109">
         <v>1911</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1909</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N110">
         <v>1905</v>
       </c>
       <c r="O110">
         <v>1910</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1909</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
         <v>1905</v>
       </c>
       <c r="O111">
         <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1909</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
         <v>1905</v>
       </c>
       <c r="O112">
         <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1909</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Holy Ghost Byzantine Catholic Church, Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Holy Ghost Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Kirchenbau-Pfarrer</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N113">
         <v>1905</v>
       </c>
       <c r="O113">
         <v>1910</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1909</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Stéfán Tivadar</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Angyalföldi Elme- és Ideggyógyintézet, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Antalóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Seelsorger und spiritueller Begleiter in einer psychiatrischen Einrichtung</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N114">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="O114">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=1015</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1909</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Angyalföldi Elme- és Ideggyógyintézet, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Angyalföldi Elme- és Ideggyógyintézet</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>elmegyógyintézeti lelkész és spirituális</t>
         </is>
       </c>
       <c r="N115">
         <v>1906</v>
       </c>
       <c r="O115">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1909</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N116">
         <v>1906</v>
       </c>
       <c r="O116">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1909</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Gründungspfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N117">
         <v>1906</v>
       </c>
       <c r="O117">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1909</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Stellvertretender Pfarrer, anschließend Verwaltungsleiter</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N118">
         <v>1906</v>
       </c>
       <c r="O118">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1909</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>helyettes lelkész, majd adminisztrátor</t>
         </is>
       </c>
       <c r="N119">
         <v>1906</v>
       </c>
       <c r="O119">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1909</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Im Dienst der Diözese Szatmár</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N120">
         <v>1906</v>
       </c>
       <c r="O120">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1909</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>A szatmári egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N121">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O121">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1909</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>házfőnök, tartományfőnök</t>
         </is>
       </c>
       <c r="N122">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O122">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1909</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Ónód, Ungarn</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N123">
         <v>1907</v>
       </c>
       <c r="O123">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1909</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Provinzsekretär, von 1908 bis 1914 zudem Schulleiter in Dés</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N124">
         <v>1907</v>
       </c>
       <c r="O124">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1909</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>St Louis, MO, USA</t>
+          <t>Ónód, Magyarország</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Missionspfarrer, wichtigste Wirkorte: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N125">
         <v>1907</v>
       </c>
       <c r="O125">
-        <v>1923</v>
+        <v>1910</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1909</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Csanádpalota, Ungarn</t>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
         </is>
       </c>
       <c r="N126">
         <v>1907</v>
       </c>
       <c r="O126">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1909</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N127">
         <v>1907</v>
       </c>
       <c r="O127">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1909</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csanádpalota, Magyarország</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N128">
         <v>1907</v>
       </c>
       <c r="O128">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=985</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1909</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N129">
         <v>1907</v>
       </c>
       <c r="O129">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1909</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N130">
         <v>1907</v>
       </c>
       <c r="O130">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1909</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
         <v>1907</v>
       </c>
       <c r="O131">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1909</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N132">
         <v>1907</v>
       </c>
       <c r="O132">
         <v>1911</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1909</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Muraszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N133">
         <v>1907</v>
       </c>
       <c r="O133">
         <v>1910</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1909</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Hilfspfarrer und Religionslehrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N134">
         <v>1907</v>
       </c>
       <c r="O134">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1909</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Pfarrer, Gesangslehrer, Leiter der Rosenkranz-Gesellschaft, von 1914 bis 1915 stellvertretender Hausoberer, Definitor, Minister für Laienangelegenheiten, von 1917 bis 1918 Hausoberer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N135">
         <v>1907</v>
       </c>
       <c r="O135">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1909</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész és hitoktató</t>
         </is>
       </c>
       <c r="N136">
         <v>1907</v>
       </c>
       <c r="O136">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1909</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Kirchenbau-Pfarrer</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N137">
         <v>1907</v>
       </c>
       <c r="O137">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1909</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Csáb, Osztrák-Magyar Monarchia</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N138">
         <v>1907</v>
       </c>
       <c r="O138">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1909</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N139">
         <v>1907</v>
       </c>
       <c r="O139">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1909</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Solymos Oszkár</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Csáb, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N140">
         <v>1907</v>
       </c>
       <c r="O140">
         <v>1910</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1006</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1909</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church</t>
-[...4 lines deleted...]
-          <t>Pfarrer</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N141">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O141">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1909</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N142">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O142">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1909</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Szabados Miklós</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Dayton, OH, USA</t>
+          <t>Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>parókus, esperes</t>
+        </is>
+      </c>
       <c r="N143">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>1910</v>
+        <v>1907</v>
+      </c>
+      <c r="O143" t="inlineStr">
+        <is>
+          <t>1938 után</t>
+        </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=1025</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1909</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, USA</t>
+          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>St. Michael Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N144">
         <v>1908</v>
       </c>
       <c r="O144">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1909</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N145">
         <v>1908</v>
       </c>
       <c r="O145">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1909</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N146">
         <v>1908</v>
       </c>
       <c r="O146">
         <v>1910</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1909</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N147">
         <v>1908</v>
       </c>
       <c r="O147">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1909</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N148">
         <v>1908</v>
       </c>
       <c r="O148">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1909</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Theologieprofessor, Seelsorger, Pfarrprüfer, Domkaplan, Chorleiter, Mitglied des Stadtrats von Banská Bystrica, Generalsekretär des Vereins christlich-sozialistischer Arbeiter, Verwalter und später Verwalter der Kapitelkapelle, Direktor der Diözesanvereine für die Eucharistie, ab 1917 Anwalt am Apostolischen Gerichtshof, ab 1918 Kanzler am Apostolischen Gerichtshof</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N149">
         <v>1908</v>
       </c>
       <c r="O149">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1909</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N150">
         <v>1908</v>
       </c>
       <c r="O150">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1909</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N151">
         <v>1908</v>
       </c>
       <c r="O151">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1909</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Soroksár, Osztrák-Magyar Monarchia</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N152">
         <v>1908</v>
       </c>
       <c r="O152">
-        <v>1910</v>
+        <v>1919</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1909</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Futak, Osztrák-Magyar Monarchia</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
-        </is>
-[...3 lines deleted...]
-          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N153">
         <v>1908</v>
       </c>
       <c r="O153">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1909</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N154">
         <v>1908</v>
       </c>
       <c r="O154">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1909</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Soroksár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 1938 im Ruhestand</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N155">
         <v>1908</v>
       </c>
       <c r="O155">
-        <v>1943</v>
+        <v>1910</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1909</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Futak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N156">
         <v>1908</v>
       </c>
       <c r="O156">
-        <v>1921</v>
+        <v>1911</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1909</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Halykó János</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N157">
         <v>1908</v>
       </c>
       <c r="O157">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=969</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1909</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>Kanoniker, Bischofsvikar, gewählter (aber noch nicht geweiht) Bischof</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N158">
         <v>1908</v>
       </c>
       <c r="O158">
-        <v>1914</v>
+        <v>1943</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1909</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>New Britain, CO, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
         <v>1908</v>
       </c>
       <c r="O159">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1909</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Velejte, Osztrák-Magyar Monarchia</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
-        </is>
-[...3 lines deleted...]
-          <t>Bezirkspfarrer, Vorsitzender des Schulausschusses</t>
         </is>
       </c>
       <c r="N160">
         <v>1908</v>
       </c>
       <c r="O160">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1909</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Lehrer für Geografie und Zeichnen, Dozent für kirchenslawische Sprache, Lehrer für Schönschrift</t>
+          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
         </is>
       </c>
       <c r="N161">
         <v>1908</v>
       </c>
       <c r="O161">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1909</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Hazslin, Osztrák-Magyar Monarchia</t>
+          <t>New Britain, CO, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N162">
         <v>1908</v>
       </c>
       <c r="O162">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1909</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Lansford, PA, USA</t>
+          <t>Velejte, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
+          <t>kerületi lelkész, iskolaszéki elnök</t>
         </is>
       </c>
       <c r="N163">
         <v>1908</v>
       </c>
       <c r="O163">
-        <v>1934</v>
+        <v>1911</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1909</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N164">
         <v>1908</v>
       </c>
       <c r="O164">
-        <v>1954</v>
+        <v>1918</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1909</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Hazslin, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N165">
         <v>1908</v>
       </c>
       <c r="O165">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1909</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>South Sharon, PA, USA</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N166">
         <v>1908</v>
       </c>
       <c r="O166">
-        <v>1913</v>
+        <v>1934</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1909</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N167">
         <v>1908</v>
       </c>
       <c r="O167">
-        <v>1911</v>
+        <v>1954</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1909</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Popovics Péter</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Ökörmező, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N168">
         <v>1908</v>
       </c>
       <c r="O168">
         <v>1910</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=892</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1909</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA</t>
+          <t>South Sharon, PA, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N169">
         <v>1908</v>
       </c>
       <c r="O169">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1909</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Schimkó János, Rev.</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N170">
         <v>1908</v>
       </c>
       <c r="O170">
         <v>1911</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
+          <t>/persons_v2/view.php?id=840</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1909</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Ökörmező, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1908</v>
+      </c>
+      <c r="O171">
+        <v>1910</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1909</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Trauger, PA, USA</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1908</v>
+      </c>
+      <c r="O172">
+        <v>1911</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1909</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>1908</v>
+      </c>
+      <c r="O173">
+        <v>1911</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
           <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1909</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Suba Ernő Irén</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>szentszéki jegyző, majd főjegyző</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>1908</v>
+      </c>
+      <c r="O174">
+        <v>1911</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1019</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1909</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Suba Viktor</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János G.K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>1908</v>
+      </c>
+      <c r="O175">
+        <v>1913</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1021</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1909</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Sütő Ákos</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Nagycétény, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>1908</v>
+      </c>
+      <c r="O176">
+        <v>1912</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1023</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>