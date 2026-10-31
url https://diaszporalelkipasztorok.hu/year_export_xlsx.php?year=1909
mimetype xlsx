--- v2 (2026-10-30)
+++ v3 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9514 +98,9514 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1909</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
         <v>102</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>29</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1909</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - parókus</t>
+          <t>Youngstown, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N18">
         <v>1909</v>
       </c>
       <c r="O18">
         <v>1909</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1909</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA
 Fort Wayne, IN, USA
-Szentháromság R. K. Egyházközség, East Chicago, IN, USA - plébános</t>
+Szentháromság R. K. Egyházközség, East Chicago, IN, USA - parish priest</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>1909. május 28.
+          <t>May 28, 1909
 1907
 1909</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1909
 1912</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1909</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Inkardináció</t>
+          <t>Transfer (previous place of service)
+Return home
+Incardination</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA - plébános
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA - parish priest
 Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce) → Székesfehérvár</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1907
 1909
 1909</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1909
 1918</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1909</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Halálozás</t>
+          <t>Transfer (new place of service)
+Death</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Dudinszky Elek, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - nyugállományban
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - retired
 Windber, PA, USA</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1909
-1909. október 5.</t>
+October 5, 1909</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=220</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1909</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Zsolna, Osztrák-Magyar Monarchia - alperjel
 Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>?</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1909</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Felekezetváltás
-Felekezetváltás</t>
+          <t>Denomination change
+Denomination change</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Gebe Demeter</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>ortodox → görög katolikus
 görög katolikus</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=316</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1909</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Bodok</t>
         </is>
       </c>
       <c r="N24">
         <v>1909</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1909</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Inkardináció</t>
+          <t>Transfer (previous place of service)
+Incardination</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Garamszentbenedek, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>Garamszentbenedek, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom) → Scanton, PA, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom) → Scanton, PA, USA</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1907
 1909</t>
         </is>
       </c>
       <c r="O25">
         <v>1909</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1909</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Tiszakriva, Osztrák-Magyar Monarchia - lelkész</t>
+          <t>Tiszakriva, Osztrák-Magyar Monarchia - pastor</t>
         </is>
       </c>
       <c r="N26">
         <v>1903</v>
       </c>
       <c r="O26">
         <v>1909</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1909</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="N27">
         <v>1909</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1909</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Gulovics Cyrill OSBM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N28">
         <v>1909</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=344</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1909</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Esztergom, Osztrák-Magyar Monarchia
-Bajna, Osztrák-Magyar Monarchia - segédlelkész</t>
+Bajna, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>1909. november 26.
+          <t>November 26, 1909
 1909</t>
         </is>
       </c>
       <c r="O29">
         <v>1910</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1909</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Malacka, Osztrák-Magyar Monarchia - lelkész</t>
+          <t>Malacka, Osztrák-Magyar Monarchia - pastor</t>
         </is>
       </c>
       <c r="N30">
         <v>1907</v>
       </c>
       <c r="O30">
         <v>1909</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1909</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia - apáti jószágigazgató és Porva lelkész</t>
+          <t>Zirc, Osztrák-Magyar Monarchia - Estate manager of Apáti and pastor of Porva</t>
         </is>
       </c>
       <c r="N31">
         <v>1909</v>
       </c>
       <c r="O31">
         <v>1910</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1909</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA - lelkész</t>
+          <t>Elisabeth, NJ, USA - pastor</t>
         </is>
       </c>
       <c r="N32">
         <v>1909</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=500</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1909</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>New York, NY, USA - lelkész</t>
+          <t>New York, NY, USA - pastor</t>
         </is>
       </c>
       <c r="N33">
         <v>1909</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1909</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Halálozás</t>
+          <t>Beginning of foreign service
+Death</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Kiss Gyula SDB</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Mexikóváros, Mexikó - papnövendék
+          <t>Mexikóváros, Mexikó - seminarian
 Mexikóváros, Mexikó</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1909
-1909. május 30.</t>
+May 30, 1909</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=544</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1909</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Hazatérés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Return home
+Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Tiszanana, Osztrák-Magyar Monarchia - segédlelkész
+          <t>Tiszanana, Osztrák-Magyar Monarchia - assistant pastor
 Detk, Osztrák-Magyar Monarchia
 Kápolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1909
 1909
 1909</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Donora, PA, USA - lelkész</t>
+          <t>Donora, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N36">
         <v>1909</v>
       </c>
       <c r="O36">
         <v>1910</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1909</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA - plébános
-Newark, NJ, USA - plébános</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA - parish priest
+Newark, NJ, USA - parish priest</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1906
 1909</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1909
 1912</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1909</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Fairport Harbor, OH, USA - segédlelkész
 Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1909
 1911</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1909</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Hazatérés</t>
+          <t>Return home</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>I., Pápa, Osztrák-Magyar Monarchia - segédlelkész</t>
+          <t>I., Pápa, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N39">
         <v>1909</v>
       </c>
       <c r="O39">
         <v>1910</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1909</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transfer (previous place of service)
+Return home</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános
-Osztrák-Magyar Monarchia - Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - parish priest
+Osztrák-Magyar Monarchia - He serves as an assistant pastor in: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, and Kurima</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1904
 1909</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1909
 1919</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1909</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom - vicerektor, majd rektor</t>
+          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom - vice president, then president</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>1909. január 15.
+          <t>January 15, 1909
 1909</t>
         </is>
       </c>
       <c r="O41">
         <v>1911</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1909</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - parish priest</t>
         </is>
       </c>
       <c r="N42">
         <v>1909</v>
       </c>
       <c r="O42">
         <v>1914</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1909</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Columbus, OH, USA - alapító plébános
-Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános</t>
+          <t>Szent László R. K. Egyházközség, Columbus, OH, USA - founding pastor
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="O43">
         <v>1913</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1909</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Tiszapalkonya, Osztrák-Magyar Monarchia - plébánoshelyettes</t>
+          <t>Tiszapalkonya, Osztrák-Magyar Monarchia - assistant pastor</t>
         </is>
       </c>
       <c r="N44">
         <v>1909</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1909</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Petrassevics Elek</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA - misszionárius, közben 1895 körül ellátja Duquesne, PA-t is.</t>
+          <t>Braddock, PA, USA - missionary; around 1895, he also served in Duquesne, PA.</t>
         </is>
       </c>
       <c r="N45">
         <v>1891</v>
       </c>
       <c r="O45">
         <v>1909</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=973</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1909</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság - rendi feladatok
-Gyöngyös, Magyar Királyság - rendi feladatok</t>
+          <t>Siklós, Magyar Királyság - routine tasks
+Gyöngyös, Magyar Királyság - routine tasks</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1909
 1909</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1920
 1920</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1909</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Colombus, OH, USA
-Colombus, OH, USA - lelkész</t>
+Colombus, OH, USA - pastor</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>1909. szeptember 18.
+          <t>September 18, 1909
 1909</t>
         </is>
       </c>
       <c r="O47">
         <v>1929</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1909</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA - plébános
-[...1 lines deleted...]
-Szent Imre templom, Dayton, OH, USA - plébános</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA - parish priest
+Szent László R. K. Egyházközség, Lorain, OH, USA - parish priest
+Szent Imre templom, Dayton, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1903
 1909
 1909</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1909
 1921</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1909</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Monessen, PA, USA - lelkész</t>
+          <t>Monessen, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N49">
         <v>1909</v>
       </c>
       <c r="O49">
         <v>1910</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1909</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia - házfőnök
-Sümeg, Osztrák-Magyar Monarchia - lelkész</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - head of household
+Sümeg, Osztrák-Magyar Monarchia - pastor</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1906
 1909</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1909
 1911</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1909</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
-Ladomér, Osztrák-Magyar Monarchia - lelkész</t>
+Ladomér, Osztrák-Magyar Monarchia - pastor</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>1909. december 19.
+          <t>December 19, 1909
 1909</t>
         </is>
       </c>
       <c r="O51">
         <v>1916</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1909</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Töketerebes, Osztrák-Magyar Monarchia - segédlelkész, közben 1914-től tábori lelkész</t>
+          <t>Töketerebes, Osztrák-Magyar Monarchia - assistant pastor; from 1914 onward, field chaplain</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>1909. február 6.
+          <t>February 6, 1909
 1909</t>
         </is>
       </c>
       <c r="O52">
         <v>1916</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1909</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY - segédlelkész
+          <t>Szent István R. K. Egyházközség, New York, NY - assistant pastor
 Fairport, NY, USA</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1908
 1909</t>
         </is>
       </c>
       <c r="O53">
         <v>1909</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1909</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>1909. január 1.</t>
+          <t>January 1, 1909</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1909</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Nyírgelse, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>1909. január 8.</t>
+          <t>January 8, 1909</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1909</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>1909. január 10.</t>
+          <t>January 10, 1909</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1909</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Bruck, Bajorország</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>1909. február 22.</t>
+          <t>February 22, 1909</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1909</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1909. február 26.</t>
+          <t>February 26, 1909</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1909</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Hirling József</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1909. április 14.</t>
+          <t>April 14, 1909</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=392</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1909</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1909. május 29.</t>
+          <t>May 29, 1909</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1909</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Balogh Bálint, dorogi</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Turjavágás, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>1909. június 8.</t>
+          <t>June 8, 1909</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=38</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1909</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1909. június 21.</t>
+          <t>June 21, 1909</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1909</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Hodobay Antal</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1909. július 7.</t>
+          <t>July 7, 1909</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=400</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1909</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Bosanski Brod, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>1909. július 30.</t>
+          <t>July 30, 1909</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1909</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Hetényi György Bonaventura OFMCap</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>1909. augusztus 13.</t>
+          <t>August 13, 1909</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=388</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1909</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Mihályfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>1909. augusztus 14.</t>
+          <t>August 14, 1909</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1909</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Dzubay István</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>1909. augusztus 20.</t>
+          <t>August 20, 1909</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=224</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1909</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>1909. augusztus 21.</t>
+          <t>August 21, 1909</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1909</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Mosonmagyaróvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>1909. szeptember 1.</t>
+          <t>September 1, 1909</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1909</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Szilberek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>1909. október 13.</t>
+          <t>October 13, 1909</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1909</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Northampton, PA, USA</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>1909. október 26.</t>
+          <t>October 26, 1909</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1909</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1909. november 5.</t>
+          <t>November 5, 1909</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1909</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Choibert Ottó</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1909. november 11.</t>
+          <t>November 11, 1909</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=126</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1909</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Szentivánlaborcfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>1909. december 19.</t>
+          <t>December 19, 1909</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1909</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Fürdek István</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>plébános, cseh, szlovák és magyar lelkész</t>
+          <t>parish priest, Czech, Slovak, and Hungarian pastor</t>
         </is>
       </c>
       <c r="N75">
         <v>1882</v>
       </c>
       <c r="O75">
         <v>1915</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1909</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>administrator, then parish priest</t>
         </is>
       </c>
       <c r="N76">
         <v>1888</v>
       </c>
       <c r="O76">
         <v>1913</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1909</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N77">
         <v>1891</v>
       </c>
       <c r="O77">
         <v>1982</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1909</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N78">
         <v>1893</v>
       </c>
       <c r="O78">
         <v>1912</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1909</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Kossalkó József</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>plébános a szlovák templomban (az adat bizonytalan)</t>
+          <t>parish priest at the Slovak church (information uncertain)</t>
         </is>
       </c>
       <c r="N79">
         <v>1893</v>
       </c>
       <c r="O79">
         <v>1910</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=571</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1909</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N80">
         <v>1895</v>
       </c>
       <c r="O80">
         <v>1913</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1909</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Latorcafő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N81">
         <v>1896</v>
       </c>
       <c r="O81">
         <v>1910</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1909</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
+          <t>a parish priest who built the church; he was also a Hungarian pastor until 1902</t>
         </is>
       </c>
       <c r="N82">
         <v>1898</v>
       </c>
       <c r="O82">
         <v>1922</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1909</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Katedrális</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>segédlelkész, gimnáziumi tanár, sekrestyeigazgató</t>
+          <t>assistant pastor, high school teacher, church administrator</t>
         </is>
       </c>
       <c r="N83">
         <v>1898</v>
       </c>
       <c r="O83">
         <v>1910</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1909</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
+          <t>Assistant pastor, then parish priest from 1904, and from 1912, second dean of the Szilágysomlyó district</t>
         </is>
       </c>
       <c r="N84">
         <v>1898</v>
       </c>
       <c r="O84">
         <v>1917</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1909</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N85">
         <v>1898</v>
       </c>
       <c r="O85">
         <v>1924</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1909</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N86">
         <v>1899</v>
       </c>
       <c r="O86">
         <v>1912</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1909</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N87">
         <v>1899</v>
       </c>
       <c r="O87">
         <v>1927</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1909</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N88">
         <v>1900</v>
       </c>
       <c r="O88">
         <v>1917</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1909</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>parish priest, retired since 1932</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>1900. március 25</t>
         </is>
       </c>
       <c r="O89">
         <v>1937</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1909</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N90">
         <v>1901</v>
       </c>
       <c r="O90">
         <v>1910</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1909</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N91">
         <v>1901</v>
       </c>
       <c r="O91">
         <v>1914</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1909</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N92">
         <v>1901</v>
       </c>
       <c r="O92">
         <v>1911</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1909</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="N93">
         <v>1901</v>
       </c>
       <c r="O93">
         <v>1910</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1909</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>St. John’s University</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>tanár, 1909 – 1913 között rektor</t>
+          <t>teacher; rector from 1909 to 1913</t>
         </is>
       </c>
       <c r="N94">
         <v>1902</v>
       </c>
       <c r="O94">
         <v>1913</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1909</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N95">
         <v>1902</v>
       </c>
       <c r="O95">
         <v>1912</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1909</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>founder, parish priest who built the church</t>
         </is>
       </c>
       <c r="N96">
         <v>1902</v>
       </c>
       <c r="O96">
         <v>1911</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1909</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N97">
         <v>1903</v>
       </c>
       <c r="O97">
         <v>1913</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1909</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N98">
         <v>1903</v>
       </c>
       <c r="O98">
         <v>1938</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1909</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N99">
         <v>1903</v>
       </c>
       <c r="O99">
         <v>1915</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1909</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Hlebik János</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N100">
         <v>1903</v>
       </c>
       <c r="O100">
         <v>1914</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1909</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Izay Antal</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N101">
         <v>1903</v>
       </c>
       <c r="O101">
         <v>1915</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1909</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N102">
         <v>1903</v>
       </c>
       <c r="O102">
         <v>1910</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1909</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N103">
         <v>1903</v>
       </c>
       <c r="O103">
         <v>1912</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1909</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N104">
         <v>1904</v>
       </c>
       <c r="O104">
         <v>1914</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1909</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Beretz László</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Szentlélek templom</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N105">
         <v>1904</v>
       </c>
       <c r="O105">
         <v>1910</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1909</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>on sick leave</t>
         </is>
       </c>
       <c r="N106">
         <v>1904</v>
       </c>
       <c r="O106">
         <v>1915</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1909</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
+          <t>founding parish priest, dean, canon (according to other sources, from 1913)</t>
         </is>
       </c>
       <c r="N107">
         <v>1904</v>
       </c>
       <c r="O107">
         <v>1932</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1909</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N108">
         <v>1904</v>
       </c>
       <c r="O108">
         <v>1940</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1909</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Soltész István</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>templomépítő plébános</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N109">
         <v>1904</v>
       </c>
       <c r="O109">
         <v>1911</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1909</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N110">
         <v>1905</v>
       </c>
       <c r="O110">
         <v>1910</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1909</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N111">
         <v>1905</v>
       </c>
       <c r="O111">
         <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1909</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N112">
         <v>1905</v>
       </c>
       <c r="O112">
         <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1909</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Holy Ghost Byzantine Catholic Church, Charleroi, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Holy Ghost Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N113">
         <v>1905</v>
       </c>
       <c r="O113">
         <v>1910</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1909</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Stéfán Tivadar</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Antalóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N114">
         <v>1905</v>
       </c>
       <c r="O114">
         <v>1911</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1015</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1909</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Angyalföldi Elme- és Ideggyógyintézet, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Angyalföldi Elme- és Ideggyógyintézet</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>elmegyógyintézeti lelkész és spirituális</t>
+          <t>Psychiatric Hospital Chaplain and Spiritual Counselor</t>
         </is>
       </c>
       <c r="N115">
         <v>1906</v>
       </c>
       <c r="O115">
         <v>1910</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1909</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N116">
         <v>1906</v>
       </c>
       <c r="O116">
         <v>1913</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1909</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Farkas László</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N117">
         <v>1906</v>
       </c>
       <c r="O117">
         <v>1915</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1909</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N118">
         <v>1906</v>
       </c>
       <c r="O118">
         <v>1921</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1909</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd adminisztrátor</t>
+          <t>assistant pastor, then administrator</t>
         </is>
       </c>
       <c r="N119">
         <v>1906</v>
       </c>
       <c r="O119">
         <v>1912</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1909</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Husztbaranya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>head of household</t>
         </is>
       </c>
       <c r="N120">
         <v>1906</v>
       </c>
       <c r="O120">
         <v>1910</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1909</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Péter József</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>A szatmári egyházmegye szolgálatában</t>
+          <t>In the Service of the Diocese of Szatmár</t>
         </is>
       </c>
       <c r="N121">
         <v>1906</v>
       </c>
       <c r="O121">
         <v>1912</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1909</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>házfőnök, tartományfőnök</t>
+          <t>house superior, provincial superior</t>
         </is>
       </c>
       <c r="N122">
         <v>1906</v>
       </c>
       <c r="O122">
         <v>1914</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1909</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N123">
         <v>1907</v>
       </c>
       <c r="O123">
         <v>1913</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1909</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N124">
         <v>1907</v>
       </c>
       <c r="O124">
         <v>1910</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1909</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Ónód, Magyarország</t>
+          <t>Ónód, Hungary</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N125">
         <v>1907</v>
       </c>
       <c r="O125">
         <v>1910</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1909</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Déva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
+          <t>Provincial secretary; also served as school principal in Dés from 1908 to 1914</t>
         </is>
       </c>
       <c r="N126">
         <v>1907</v>
       </c>
       <c r="O126">
         <v>1912</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1909</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+          <t>missionary pastor; main places of ministry: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N127">
         <v>1907</v>
       </c>
       <c r="O127">
         <v>1923</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1909</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Csanádpalota, Magyarország</t>
+          <t>Csanádpalota, Hungary</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N128">
         <v>1907</v>
       </c>
       <c r="O128">
         <v>1913</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1909</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Degman József</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N129">
         <v>1907</v>
       </c>
       <c r="O129">
         <v>1915</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1909</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N130">
         <v>1907</v>
       </c>
       <c r="O130">
         <v>1910</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1909</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Fojtán József</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N131">
         <v>1907</v>
       </c>
       <c r="O131">
         <v>1911</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1909</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Frönlich János</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N132">
         <v>1907</v>
       </c>
       <c r="O132">
         <v>1911</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1909</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Muraszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N133">
         <v>1907</v>
       </c>
       <c r="O133">
         <v>1910</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1909</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N134">
         <v>1907</v>
       </c>
       <c r="O134">
         <v>1911</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1909</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N135">
         <v>1907</v>
       </c>
       <c r="O135">
         <v>1910</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1909</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Sátoraljaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>segédlelkész és hitoktató</t>
+          <t>assistant pastor and religious education teacher</t>
         </is>
       </c>
       <c r="N136">
         <v>1907</v>
       </c>
       <c r="O136">
         <v>1910</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1909</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
+          <t>pastor, music teacher, leader of the Rosary Society, vice-superior from 1914 to 1915, member of the Definitory, minister for the laity, superior from 1917 to 1918</t>
         </is>
       </c>
       <c r="N137">
         <v>1907</v>
       </c>
       <c r="O137">
         <v>1918</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1909</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N138">
         <v>1907</v>
       </c>
       <c r="O138">
         <v>1911</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1909</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Lukács János</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>pastor who built the church</t>
         </is>
       </c>
       <c r="N139">
         <v>1907</v>
       </c>
       <c r="O139">
         <v>1913</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1909</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Csáb, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N140">
         <v>1907</v>
       </c>
       <c r="O140">
         <v>1910</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1909</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N141">
         <v>1907</v>
       </c>
       <c r="O141">
         <v>1912</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1909</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N142">
         <v>1907</v>
       </c>
       <c r="O142">
         <v>1910</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1909</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Szabados Miklós</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>parókus, esperes</t>
+          <t>parish priest, dean</t>
         </is>
       </c>
       <c r="N143">
         <v>1907</v>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>1938 után</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1025</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1909</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>St. Michael Greek Catholic Church, St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>St. Michael Greek Catholic Church</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N144">
         <v>1908</v>
       </c>
       <c r="O144">
         <v>1910</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1909</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N145">
         <v>1908</v>
       </c>
       <c r="O145">
         <v>1913</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1909</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N146">
         <v>1908</v>
       </c>
       <c r="O146">
         <v>1910</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1909</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N147">
         <v>1908</v>
       </c>
       <c r="O147">
         <v>1914</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1909</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N148">
         <v>1908</v>
       </c>
       <c r="O148">
         <v>1912</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1909</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N149">
         <v>1908</v>
       </c>
       <c r="O149">
         <v>1910</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1909</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N150">
         <v>1908</v>
       </c>
       <c r="O150">
         <v>1910</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1909</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N151">
         <v>1908</v>
       </c>
       <c r="O151">
         <v>1910</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1909</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
+          <t>theology professor, spiritual director, parish inspector, cathedral preacher, choir director, member of the Banská Bystrica municipal council, secretary-general of the Christian Socialist Workers’ Association, administrator and later custodian of the cathedral’s sacristy, director of the diocesan Eucharistic associations, lawyer for the Holy See from 1917, and notary for the Holy See from 1918</t>
         </is>
       </c>
       <c r="N152">
         <v>1908</v>
       </c>
       <c r="O152">
         <v>1919</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1909</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N153">
         <v>1908</v>
       </c>
       <c r="O153">
         <v>1914</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1909</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N154">
         <v>1908</v>
       </c>
       <c r="O154">
         <v>1914</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1909</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Soroksár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N155">
         <v>1908</v>
       </c>
       <c r="O155">
         <v>1910</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1909</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Futak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N156">
         <v>1908</v>
       </c>
       <c r="O156">
         <v>1911</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1909</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>house manager</t>
         </is>
       </c>
       <c r="N157">
         <v>1908</v>
       </c>
       <c r="O157">
         <v>1920</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1909</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>parókus, 1938-tól nyugállományban</t>
+          <t>parish priest, retired since 1938</t>
         </is>
       </c>
       <c r="N158">
         <v>1908</v>
       </c>
       <c r="O158">
         <v>1943</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1909</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N159">
         <v>1908</v>
       </c>
       <c r="O159">
         <v>1921</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1909</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Halykó János</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N160">
         <v>1908</v>
       </c>
       <c r="O160">
         <v>1918</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1909</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
+          <t>canon, vicar general, elected (but not consecrated) bishop</t>
         </is>
       </c>
       <c r="N161">
         <v>1908</v>
       </c>
       <c r="O161">
         <v>1914</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1909</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Hrabár János</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>New Britain, CO, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N162">
         <v>1908</v>
       </c>
       <c r="O162">
         <v>1912</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1909</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Velejte, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>kerületi lelkész, iskolaszéki elnök</t>
+          <t>district pastor, chair of the school board</t>
         </is>
       </c>
       <c r="N163">
         <v>1908</v>
       </c>
       <c r="O163">
         <v>1911</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1909</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
+          <t>geography and art teacher, instructor of Church Slavonic, calligraphy teacher</t>
         </is>
       </c>
       <c r="N164">
         <v>1908</v>
       </c>
       <c r="O164">
         <v>1918</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1909</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Hazslin, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N165">
         <v>1908</v>
       </c>
       <c r="O165">
         <v>1911</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1909</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
+          <t>parish priest; also apostolic administrator from 1916 to 1924</t>
         </is>
       </c>
       <c r="N166">
         <v>1908</v>
       </c>
       <c r="O166">
         <v>1934</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1909</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N167">
         <v>1908</v>
       </c>
       <c r="O167">
         <v>1954</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1909</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N168">
         <v>1908</v>
       </c>
       <c r="O168">
         <v>1910</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1909</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Novák Elek</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>South Sharon, PA, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N169">
         <v>1908</v>
       </c>
       <c r="O169">
         <v>1913</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1909</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N170">
         <v>1908</v>
       </c>
       <c r="O170">
         <v>1911</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1909</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Ökörmező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N171">
         <v>1908</v>
       </c>
       <c r="O171">
         <v>1910</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1909</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Trauger, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N172">
         <v>1908</v>
       </c>
       <c r="O172">
         <v>1911</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1909</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N173">
         <v>1908</v>
       </c>
       <c r="O173">
         <v>1911</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1909</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Suba Ernő Irén</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>szentszéki jegyző, majd főjegyző</t>
+          <t>Secretary of the Holy See, then Chief Secretary</t>
         </is>
       </c>
       <c r="N174">
         <v>1908</v>
       </c>
       <c r="O174">
         <v>1911</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1019</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1909</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Keresztelő Szent János G.K. Egyházközség, Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Keresztelő Szent János G.K. Egyházközség</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N175">
         <v>1908</v>
       </c>
       <c r="O175">
         <v>1913</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1909</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Sütő Ákos</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Nagycétény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N176">
         <v>1908</v>
       </c>
       <c r="O176">
         <v>1912</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1023</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>