--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1910</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Tutti i paesi</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="B10">
-        <v>73</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,7823 +301,8987 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1910</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Lombriasco, Italia</t>
         </is>
       </c>
       <c r="N18">
         <v>1910</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1910</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>St. Michael Greek Catholic Church, St. Clair, PA, Estados Unidos - pastor
-Conemaugh, PA, Estados Unidos - párroco</t>
+          <t>St. Michael Greek Catholic Church, St. Clair, PA, USA - pastore
+Conemaugh, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1910
 1917</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1910</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos - pastor</t>
+          <t>Scranton, PA, USA - pastore</t>
         </is>
       </c>
       <c r="N20">
         <v>1907</v>
       </c>
       <c r="O20">
         <v>1910</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1910</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Patton, PA, Estados Unidos
-Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia - pastor</t>
+          <t>Patton, PA, USA
+Szentlélek templom, Nagytoronya, Osztrák-Magyar Monarchia - pastore</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1910
 1904</t>
         </is>
       </c>
       <c r="O21">
         <v>1910</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1910</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos - párroco</t>
+          <t>szlovák templom, Guttenberg, NJ, USA - parroco</t>
         </is>
       </c>
       <c r="N22">
         <v>1910</v>
       </c>
       <c r="O22">
         <v>1952</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1910</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Ónód, Hungría - vicario
-Verpelét, Hungría - vicario</t>
+          <t>Ónód, Ungheria - viceparroco
+Verpelét, Ungheria - viceparroco</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1910</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Regreso a la patria</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Ritorno in patria</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Dayton, OH, Estados Unidos
-Péliföldszentkereszt, Osztrák-Magyar Monarchia - administrador</t>
+          <t>Dayton, OH, USA
+Péliföldszentkereszt, Osztrák-Magyar Monarchia - amministratore</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1910
 1910</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1910</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (lugar de servicio anterior)</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
+          <t>Csorba Miklós</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N25">
+        <v>1910</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=167</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1910</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G25" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>vescovo</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA - assistente pastorale
+Duquesne, PA, USA - assistente pastorale
+Cleveland, OH, USA - assistente pastorale</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
         <is>
           <t>1908
 1908
 1908</t>
         </is>
       </c>
-      <c r="O25" t="inlineStr">
+      <c r="O26" t="inlineStr">
         <is>
           <t>1910
 1910
 1910</t>
         </is>
       </c>
-      <c r="Q25" t="inlineStr">
+      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1910</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...3 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
+          <t>Csurgovics János</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Lorain, OH, USA - parroco</t>
+        </is>
+      </c>
+      <c r="N27">
+        <v>1901</v>
+      </c>
+      <c r="O27">
+        <v>1910</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=174</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1910</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria
+Trasferimento (nuovo luogo di servizio)
+Trasferimento (nuovo luogo di servizio)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
           <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...7 lines deleted...]
-      <c r="N27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia - insegnante
+Eger, Osztrák-Magyar Monarchia - insegnante
+Székesfehérvár, Osztrák-Magyar Monarchia - insegnante
+Baja, Osztrák-Magyar Monarchia - insegnante</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
         <is>
           <t>1910
 1910
 1910
 1910
 1910</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
+      <c r="O28" t="inlineStr">
         <is>
           <t>1916
 1916
 1916
 1916</t>
         </is>
       </c>
-      <c r="Q27" t="inlineStr">
+      <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=131</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1910</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Ritorno in patria</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>USA - pastore
+Tiszaújhely, Osztrák-Magyar Monarchia - parroco</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>1907
+1910</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>1910
+1913</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1910</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Szentmihályfa, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>15 giugno 1910
+1910</t>
+        </is>
+      </c>
+      <c r="O30">
+        <v>1912</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1910</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>Egner Emil</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N29" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - viceparroco
+Szent László R. K. Egyházközség, Lorain, OH, USA - parroco</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1910
 1910</t>
         </is>
       </c>
-      <c r="O29">
+      <c r="O31">
         <v>1911</v>
       </c>
-      <c r="Q29" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...14 lines deleted...]
-      <c r="D30" t="inlineStr">
+    <row r="32">
+      <c r="A32">
+        <v>1910</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Eller Ferenc</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Soroksár, Osztrák-Magyar Monarchia - viceparroco
+Berkenye, Osztrák-Magyar Monarchia - amministratore, poi parroco dal 1919</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
-      <c r="O30" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1910
 1926</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...13 lines deleted...]
-      <c r="D31" t="inlineStr">
+    <row r="33">
+      <c r="A33">
+        <v>1910</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Gribóvszky Kornél</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Conemaugh, PA, USA - pastore</t>
+        </is>
+      </c>
+      <c r="N33">
+        <v>1910</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=335</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1910</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Gulovich István, id.</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Bradenville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1910</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=342</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1910</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Ritorno in patria</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>Gáy János</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q31" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Gálszécs, Osztrák-Magyar Monarchia - parroco</t>
+        </is>
+      </c>
+      <c r="N35">
+        <v>1910</v>
+      </c>
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...14 lines deleted...]
-      <c r="D32" t="inlineStr">
+    <row r="36">
+      <c r="A36">
+        <v>1910</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N32" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
         <is>
           <t>1910
 1910</t>
         </is>
       </c>
-      <c r="O32">
+      <c r="O36">
         <v>1920</v>
       </c>
-      <c r="Q32" t="inlineStr">
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...13 lines deleted...]
-      <c r="D33" t="inlineStr">
+    <row r="37">
+      <c r="A37">
+        <v>1910</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
         <is>
           <t>Homicskó Ottó</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N33">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Charleroi, PA, USA - lelkész, közben 1905-1908 között Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N37">
         <v>1901</v>
       </c>
-      <c r="O33">
-[...2 lines deleted...]
-      <c r="Q33" t="inlineStr">
+      <c r="O37">
+        <v>1910</v>
+      </c>
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...14 lines deleted...]
-      <c r="D34" t="inlineStr">
+    <row r="38">
+      <c r="A38">
+        <v>1910</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Muraszombat, Osztrák-Magyar Monarchia - viceparroco
+Bántornya, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...14 lines deleted...]
-      <c r="D35" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1910</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N35" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Bajna, Osztrák-Magyar Monarchia - viceparroco
+Udvard, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1909
 1910</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O39" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...28 lines deleted...]
-      <c r="G36" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1910</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O36">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia - pastore</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1910</v>
+      </c>
+      <c r="O40">
         <v>1912</v>
       </c>
-      <c r="Q36" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...14 lines deleted...]
-      <c r="D37" t="inlineStr">
+    <row r="41">
+      <c r="A41">
+        <v>1910</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Zirc, Osztrák-Magyar Monarchia - amministratore della tenuta di Apáti e parroco di Porva
+Bernardinum, Zirc, Osztrák-Magyar Monarchia - docente di teologia</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1909
 1910</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O41" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...14 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="42">
+      <c r="A42">
+        <v>1910</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>Jaczkovics Sándor</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Katedrális, Ungvár, Osztrák-Magyar Monarchia - viceparroco, insegnante di liceo, responsabile della sacrestia
+Alsódomonya, Osztrák-Magyar Monarchia - parroco</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
         <is>
           <t>1898
 1910</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O42" t="inlineStr">
         <is>
           <t>1910
 1919</t>
         </is>
       </c>
-      <c r="Q38" t="inlineStr">
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=471</t>
-        </is>
-[...200 lines deleted...]
-          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1910</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
-[...14 lines deleted...]
-        <v>1911</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1910</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1910</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA - pastore</t>
+        </is>
+      </c>
+      <c r="N44">
+        <v>1907</v>
+      </c>
+      <c r="O44">
+        <v>1910</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1910</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria
+Voti perpetui</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Pápa, Osztrák-Magyar Monarchia - insegnante di scuola superiore</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>1 luglio 1910
+1910
+5 giugno 1910</t>
+        </is>
+      </c>
+      <c r="O45">
+        <v>1916</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1910</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Kizák Viktor</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1910</v>
+      </c>
+      <c r="O46">
+        <v>1916</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=552</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1910</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>24 febbraio 1910
+1910</t>
+        </is>
+      </c>
+      <c r="O47">
+        <v>1911</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1910</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia - viceparroco e catechista
+Munkács, Osztrák-Magyar Monarchia - responsabile dell’archivio e archivista della diocesi</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
-        </is>
-[...211 lines deleted...]
-          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1910</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
+          <t>Korotnoky János, Msgr.</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA - parroco</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1910</v>
+      </c>
+      <c r="O49">
+        <v>1915</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=570</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1910</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Kossalkó József</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA - parroco della chiesa slovacca (dato incerto)</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1893</v>
+      </c>
+      <c r="O50">
+        <v>1910</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=571</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1910</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Kossey Sándor</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Donora, PA, USA - pastore</t>
+        </is>
+      </c>
+      <c r="N51">
+        <v>1909</v>
+      </c>
+      <c r="O51">
+        <v>1910</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=573</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1910</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Köller Endre, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Temesvár, Osztrák-Magyar Monarchia
+Gyertyámos, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>30 giugno 1910
+1910</t>
+        </is>
+      </c>
+      <c r="O52">
+        <v>1911</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=599</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1910</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Pécs, Osztrák-Magyar Monarchia - viceparroco, predicatore, vice-direttore</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>24 giugno 1910
+1910</t>
+        </is>
+      </c>
+      <c r="O53">
+        <v>1911</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1910</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
           <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA - pastore
+Husztbaranya, Osztrák-Magyar Monarchia - capofamiglia</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1910
 1906</t>
         </is>
       </c>
-      <c r="O49" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1914
 1910</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...14 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1910</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>I., Pápa, Osztrák-Magyar Monarchia - viceparroco
+I., Veszprém, Osztrák-Magyar Monarchia - cappellano di bordo</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1909
 1910</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1910
 1912</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...14 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1910</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Csáb, Osztrák-Magyar Monarchia - parroco
+Bussa, Osztrák-Magyar Monarchia - parroco, vicario decanale e ispettore delle scuole elementari</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1907
 1910</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1910
 1914</t>
         </is>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...14 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1910</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Osztrák-Magyar Monarchia - viceparroco
+Hilyó, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1905
 1910</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1910
 1911</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...14 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1910</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - parroco
+New Brunswick, NJ, USA - parroco</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1908
 1910</t>
         </is>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="Q53" t="inlineStr">
+      <c r="O58">
+        <v>1910</v>
+      </c>
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
-        </is>
-[...254 lines deleted...]
-          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1910</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos - pastor</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1910</v>
       </c>
-      <c r="O59">
-[...1 lines deleted...]
-      </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1910</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Molcsányi Miklós Balázs</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canadá</t>
+          <t>Luzerne, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N60">
         <v>1910</v>
       </c>
-      <c r="O60">
-[...1 lines deleted...]
-      </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=756</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1910</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Csorba Miklós</t>
+          <t>Novák I. Rajmund</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA
+Baltimore, MD, USA</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1910</v>
+      </c>
+      <c r="O61">
+        <v>1910</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=167</t>
+          <t>/persons_v2/view.php?id=824</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1910</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, Estados Unidos - pastor</t>
+          <t>Nagyvárad, Osztrák-Magyar Monarchia
+Endrőd, Osztrák-Magyar Monarchia - viceparroco</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1910 körül</t>
-        </is>
+          <t>17 febbraio 1910
+1910</t>
+        </is>
+      </c>
+      <c r="O62">
+        <v>1911</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1910</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Bradenville, PA, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pély, Osztrák-Magyar Monarchia - parroco</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1910</v>
+      </c>
+      <c r="O63">
+        <v>1941</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1910</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kossalkó József</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos - párroco de la iglesia eslovaca (dato incierto)</t>
+          <t>Cleveland, OH, USA - pastore</t>
         </is>
       </c>
       <c r="N64">
-        <v>1893</v>
-[...4 lines deleted...]
-        </is>
+        <v>1910</v>
+      </c>
+      <c r="O64">
+        <v>1912</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=571</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1910</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Rimaszombat, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Monessen, PA, USA - pastore</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1909</v>
+      </c>
+      <c r="O65">
+        <v>1910</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1910</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Csorna, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ökörmező, Osztrák-Magyar Monarchia - viceparroco</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1908</v>
+      </c>
+      <c r="O66">
+        <v>1910</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1910</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia - parroco
+Toronya, Osztrák-Magyar Monarchia - pastore</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>24 de marzo de 1910</t>
+          <t>1903
+1910</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1910
+1913</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1910</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Inizio del servizio in patria</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1910</v>
+      </c>
+      <c r="O68">
+        <v>1916</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1910</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Dayton, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Latorcafő, Osztrák-Magyar Monarchia - parroco</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1896</v>
+      </c>
+      <c r="O69">
+        <v>1910</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1910</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Felizienthal, Osztrák-Magyar Monarchia</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - parroco
+Szent Imre templom, Dayton, OH, USA - parroco</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>30 de mayo de 1910</t>
+          <t>1907
+1910</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>1910
+1910</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1910</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Nagyganna, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Otthon, SK, Canada</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1910</v>
+      </c>
+      <c r="O71">
+        <v>1913</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1910</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia</t>
+          <t>Rimaszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>18 de junio de 1910</t>
+          <t>1 febbraio 1910</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1910</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Innsbruck, Osztrák-Magyar Monarchia</t>
+          <t>Csorna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>26 de julio de 1910</t>
+          <t>23 febbraio 1910</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1910</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canadá</t>
-[...4 lines deleted...]
-          <t>Riverton, MB, Canadá</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>7 de agosto de 1910</t>
+          <t>24 marzo 1910</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1910</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Seregélly Emil</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Sárközújlak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>26 de agosto de 1910</t>
+          <t>22 aprile 1910</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=987</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1910</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>26 de agosto de 1910</t>
+          <t>4 maggio 1910</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1910</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Pastor</t>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Viss, Osztrák-Magyar Monarchia</t>
+          <t>Dayton, OH, USA</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>29 de agosto de 1910</t>
+          <t>6 maggio 1910</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1910</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Bartoss Antal Arnold (OFM)</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Felizienthal, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>16 de septiembre de 1910</t>
+          <t>30 maggio 1910</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=54</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1910</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Nagyganna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>28 de octubre de 1910</t>
+          <t>7 giugno 1910</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1910</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Győr, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>18 giugno 1910</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1910</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Innsbruck, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>26 luglio 1910</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1910</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Riverton, MB, Canada</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>7 agosto 1910</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1910</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Zsira, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>13 agosto 1910</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1910</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>26 agosto 1910</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1910</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1924</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>26 agosto 1910</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1910</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Riformato</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>Veszprém</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Viss, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>29 agosto 1910</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1910</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Bartoss Antal Arnold (OFM)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>16 settembre 1910</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=54</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1910</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>28 ottobre 1910</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1910</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>guía de retiros espirituales</t>
+          <t>parroco, pastore ceco, slovacco e ungherese</t>
         </is>
       </c>
       <c r="N89">
-        <v>1900</v>
+        <v>1882</v>
       </c>
       <c r="O89">
-        <v>1992</v>
+        <v>1915</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1910</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>amministratore, poi parroco</t>
+        </is>
+      </c>
+      <c r="N90">
+        <v>1888</v>
       </c>
       <c r="O90">
-        <v>1937</v>
+        <v>1913</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1910</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pastore ad interim</t>
         </is>
       </c>
       <c r="N91">
-        <v>1901</v>
+        <v>1891</v>
       </c>
       <c r="O91">
-        <v>1914</v>
+        <v>1982</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1910</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>administrador</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N92">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="O92">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1910</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. John’s University</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>profesor, rector entre 1909 y 1913</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N93">
-        <v>1902</v>
+        <v>1895</v>
       </c>
       <c r="O93">
         <v>1913</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1910</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco e costruttore di chiese, fino al 1902 anche pastore ungherese</t>
         </is>
       </c>
       <c r="N94">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O94">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1910</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Messerschmiedt Géza</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>párroco fundador y constructor de iglesias</t>
+          <t>viceparroco, poi, dal 1904, parroco e, dal 1912, vicario capocirco del distretto di Szilágysomlyó</t>
         </is>
       </c>
       <c r="N95">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="O95">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=731</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1910</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>viceparroco, dal 1899 vicario temporaneo, poi parroco e direttore scolastico</t>
         </is>
       </c>
       <c r="N96">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O96">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1910</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N97">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O97">
-        <v>1938</v>
+        <v>1912</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1910</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N98">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O98">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1910</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N99">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="O99">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1910</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>párroco</t>
-[...3 lines deleted...]
-        <v>1903</v>
+          <t>parroco, in pensione dal 1932</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O100">
-        <v>1915</v>
+        <v>1937</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1910</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N101">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O101">
         <v>1914</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1910</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>Felsőfenyves, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>en baja por enfermedad</t>
+          <t>amministratore</t>
         </is>
       </c>
       <c r="N102">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="O102">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1910</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>párroco fundador, decano, canónigo (según otras fuentes, desde 1913)</t>
+          <t>insegnante, rettore dal 1909 al 1913</t>
         </is>
       </c>
       <c r="N103">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O103">
-        <v>1932</v>
+        <v>1913</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1910</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N104">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="O104">
-        <v>1940</v>
+        <v>1912</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1910</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>fondatore, parroco e costruttore di chiese</t>
         </is>
       </c>
       <c r="N105">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="O105">
-        <v>1937</v>
+        <v>1911</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1910</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N106">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O106">
         <v>1913</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1910</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N107">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O107">
-        <v>1915</v>
+        <v>1938</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1910</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N108">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O108">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1910</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>pastor adjunto y, posteriormente, administrador</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N109">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O109">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1910</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Al servicio de la diócesis de Szatmár</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N110">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O110">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1910</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N111">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O111">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1910</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>secretario provincial; además, entre 1908 y 1914, director de escuela en Dés</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N112">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O112">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1910</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>in congedo per malattia</t>
         </is>
       </c>
       <c r="N113">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O113">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1910</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Csanádpalota, Hungría</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parroco fondatore, decano, canonico (secondo altre fonti dal 1913)</t>
         </is>
       </c>
       <c r="N114">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O114">
-        <v>1913</v>
+        <v>1932</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1910</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N115">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O115">
-        <v>1915</v>
+        <v>1940</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1910</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco costruttore di chiese</t>
         </is>
       </c>
       <c r="N116">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O116">
         <v>1911</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1910</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N117">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O117">
-        <v>1911</v>
+        <v>1937</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1910</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N118">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O118">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1910</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N119">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O119">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1910</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N120">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O120">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1910</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>parroco fondatore</t>
         </is>
       </c>
       <c r="N121">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O121">
-        <v>1913</v>
+        <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1910</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>viceparroco, poi amministratore</t>
         </is>
       </c>
       <c r="N122">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="O122">
         <v>1912</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1910</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Al servizio della diocesi di Szatmár</t>
         </is>
       </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O123">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1910</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, Estados Unidos</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O124">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1910</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Throop, PA, Estados Unidos</t>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>segretario provinciale; nel periodo 1908-1914 è stato anche preside a Dés</t>
         </is>
       </c>
       <c r="N125">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O125">
         <v>1912</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1910</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>pastore missionario, principali luoghi di attività: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N126">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O126">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1910</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Csanádpalota, Ungheria</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N127">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O127">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1910</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N128">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O128">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1910</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Futak, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N129">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O129">
         <v>1911</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1910</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N130">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O130">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1910</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N131">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O131">
-        <v>1943</v>
+        <v>1911</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1910</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>cappellano, insegnante di canto, responsabile della Compagnia del Rosario, tra il 1914 e il 1915 vice-superiore, definitore, ministro dei laici, tra il 1917 e il 1918 superiore</t>
         </is>
       </c>
       <c r="N132">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O132">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1910</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>canónigo, vicario episcopal, obispo electo (pero no consagrado)</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N133">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O133">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1910</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>New Britain, CO, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parroco costruttore di chiese</t>
         </is>
       </c>
       <c r="N134">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O134">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1910</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Velejte, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>párroco del distrito, presidente del consejo escolar</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N135">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O135">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1910</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>profesor de geografía y dibujo, profesor de eslavo eclesiástico y de caligrafía</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N136">
         <v>1908</v>
       </c>
       <c r="O136">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1910</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Hazslin, Osztrák-Magyar Monarchia</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N137">
         <v>1908</v>
       </c>
       <c r="O137">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1910</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N138">
         <v>1908</v>
       </c>
       <c r="O138">
-        <v>1934</v>
+        <v>1912</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1910</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>docente di teologia, assistente spirituale, visitatore parrocchiale, predicatore della cattedrale, direttore del coro, membro del consiglio comunale di Banská Bystrica, segretario generale dell’Associazione dei lavoratori socialisti cristiani, responsabile e poi custode del sacrario capitolare, direttore delle associazioni diocesane dell’Eucaristia, dal 1917 avvocato della Santa Sede, dal 1918 cancelliere della Santa Sede</t>
         </is>
       </c>
       <c r="N139">
         <v>1908</v>
       </c>
       <c r="O139">
-        <v>1954</v>
+        <v>1919</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1910</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>South Sharon, PA, Estados Unidos</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N140">
         <v>1908</v>
       </c>
       <c r="O140">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1910</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N141">
         <v>1908</v>
       </c>
       <c r="O141">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1910</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Trauger, PA, Estados Unidos</t>
+          <t>Futak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N142">
         <v>1908</v>
       </c>
       <c r="O142">
         <v>1911</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1910</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, Estados Unidos</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>capofamiglia</t>
         </is>
       </c>
       <c r="N143">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O143">
-        <v>1912</v>
+        <v>1920</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1910</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>parroco, in pensione dal 1938</t>
         </is>
       </c>
       <c r="N144">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O144">
-        <v>1918</v>
+        <v>1943</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1910</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N145">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O145">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1910</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N146">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O146">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1910</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Presta servicio como vicario en: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép y Kurima</t>
+          <t>canonico, vicario episcopale, vescovo eletto (ma non consacrato)</t>
         </is>
       </c>
       <c r="N147">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O147">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1910</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom</t>
+          <t>New Britain, CO, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Oszmán Birodalom</t>
-[...4 lines deleted...]
-          <t>osztrák-magyar jeruzsálemi zarándokház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>vicerrector y, posteriormente, rector</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N148">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O148">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1910</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Velejte, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parroco di circoscrizione, presidente del consiglio scolastico</t>
         </is>
       </c>
       <c r="N149">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O149">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1910</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>insegnante di geografia e disegno, docente di slavo ecclesiastico, insegnante di calligrafia</t>
         </is>
       </c>
       <c r="N150">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O150">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1910</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Hazslin, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N151">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O151">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1910</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
+          <t>Martyák Gábor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Lansford, PA, USA</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>parroco, e nel periodo 1916-1924 amministratore apostolico</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1908</v>
+      </c>
+      <c r="O152">
+        <v>1934</v>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=702</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1910</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Martyák Miklós</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1908</v>
+      </c>
+      <c r="O153">
+        <v>1954</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=703</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1910</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Novák Elek</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>South Sharon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1908</v>
+      </c>
+      <c r="O154">
+        <v>1913</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=822</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1910</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Orosz Gyula, csicseri</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Kállósemjén, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1908</v>
+      </c>
+      <c r="O155">
+        <v>1911</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=840</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1910</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Trauger, PA, USA</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1908</v>
+      </c>
+      <c r="O156">
+        <v>1911</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1910</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1908</v>
+      </c>
+      <c r="O157">
+        <v>1911</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1910</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Bognár Pál</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1909</v>
+      </c>
+      <c r="O158">
+        <v>1912</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=98</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1910</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1909</v>
+      </c>
+      <c r="O159">
+        <v>1918</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1910</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Kubinyi Viktor</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1909</v>
+      </c>
+      <c r="O160">
+        <v>1912</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=618</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1910</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Kutka Sándor</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1909</v>
+      </c>
+      <c r="O161">
+        <v>1911</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=627</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1910</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Madár János</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>Presta servizio come vicario a: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1909</v>
+      </c>
+      <c r="O162">
+        <v>1919</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=679</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1910</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>osztrák-magyar jeruzsálemi zarándokház, Jeruzsálem (ירושלים), Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>osztrák-magyar jeruzsálemi zarándokház</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>vice-rettore, poi rettore</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1909</v>
+      </c>
+      <c r="O163">
+        <v>1911</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1910</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Neurihrer Ödön, Msgr.</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1909</v>
+      </c>
+      <c r="O164">
+        <v>1914</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=821</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1910</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1909</v>
+      </c>
+      <c r="O165">
+        <v>1913</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1910</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
           <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G152" t="inlineStr">
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr">
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>compiti di routine</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1909</v>
+      </c>
+      <c r="O166">
+        <v>1920</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=861</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1910</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Peéri László Bonaventura OFM</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
         <is>
           <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I152" t="inlineStr">
+      <c r="I167" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="K152" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N152">
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>compiti di routine</t>
+        </is>
+      </c>
+      <c r="N167">
         <v>1909</v>
       </c>
-      <c r="O152">
+      <c r="O167">
         <v>1920</v>
       </c>
-      <c r="Q152" t="inlineStr">
+      <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=861</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1910</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Pivetz Miksa</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>1909</v>
+      </c>
+      <c r="O168">
+        <v>1929</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=883</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1910</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Polichek Károly</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1909</v>
+      </c>
+      <c r="O169">
+        <v>1921</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=888</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1910</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Sümeg, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>1909</v>
+      </c>
+      <c r="O170">
+        <v>1911</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1910</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Rakovszky Nesztor</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1909</v>
+      </c>
+      <c r="O171">
+        <v>1916</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=915</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1910</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>viceparroco, poi, dal 1914, cappellano militare</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1909</v>
+      </c>
+      <c r="O172">
+        <v>1916</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>