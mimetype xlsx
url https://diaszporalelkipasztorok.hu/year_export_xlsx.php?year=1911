--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>56</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -849,51 +849,51 @@
 Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Frönlich János</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA - plébános
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA - plébános
 Szent István R. K. Egyházközség, New York, NY, USA - plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1907
 1911</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1911
 1922</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1911</v>
       </c>
@@ -1585,63 +1585,66 @@
 Inkardináció</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA - plébános</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA - plébános</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Szeged-Csanád (korábban: Csanád) → New York, NY</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1911
 1911</t>
         </is>
+      </c>
+      <c r="O41">
+        <v>1912</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1911</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kutka Sándor</t>
         </is>
@@ -2266,60 +2269,60 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Endrőd, Osztrák-Magyar Monarchia - segédlelkész
 Orosháza, Osztrák-Magyar Monarchia - segédlelkész
-Nagyvárad, Osztrák-Magyar Monarchia - székesegyházi karkáplán
-Biharpüspöki, Osztrák-Magyar Monarchia - plébániai kormányzó</t>
+Biharpüspöki, Osztrák-Magyar Monarchia - plébániai kormányzó
+Nagyvárad, Osztrák-Magyar Monarchia - székesegyházi karkáplán</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1910
 1911
 1911
-1911. szeptember</t>
+1911</t>
         </is>
       </c>
       <c r="O53">
         <v>1911</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1911</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Áthelyezés (korábbi szolgálati hely)
 Hazatérés</t>
         </is>
@@ -2357,5911 +2360,7218 @@
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1911
 1920</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1911</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Papszentelés
+Inkardináció</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA - parókus</t>
-[...6 lines deleted...]
-        <v>1911</v>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni) → Munkács</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>1911. június 25.
+1911</t>
+        </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1911</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Sümeg, Osztrák-Magyar Monarchia - lelkész
+Budapest, Osztrák-Magyar Monarchia - házfőnök</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>1911. január 19.</t>
-        </is>
+          <t>1909
+1911</t>
+        </is>
+      </c>
+      <c r="O56">
+        <v>1911</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1911</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trauger, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1908</v>
+      </c>
+      <c r="O57">
+        <v>1911</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1911</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Inkardináció</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Szatmár</t>
-[...10 lines deleted...]
-        </is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Szatmár → Wheeling, OH, USA</t>
+        </is>
+      </c>
+      <c r="N58">
+        <v>1911</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1911</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+          <t>Philadelphia, PA, USA
+Marion Heights, PA, USA - misszionárius</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1911. február 11.</t>
-        </is>
+          <t>1911. május 27.
+1911</t>
+        </is>
+      </c>
+      <c r="O59">
+        <v>1913</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1911</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Békés György Menyhért OFM</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Érd, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA - alapító parókus</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1911</v>
+      </c>
+      <c r="O60">
+        <v>1922</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=77</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1911</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Répceszemere, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Assumption of the Blessed Virgin Mary Greek Catholic Church, Monessen, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1911</v>
+      </c>
+      <c r="O61">
+        <v>1912</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1911</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...10 lines deleted...]
-        </is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1911</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1911</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA - plébános
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA → Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1911. április 23.</t>
+          <t>1908
+1911
+1911</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>1911
+1913</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1911</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - templomépítő plébános
+Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>1911. május 17.</t>
+          <t>1904
+1911</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1911
+1913</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1911</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cana, SK, Kanada</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sasketchewan, Kanada - missziós lelkész</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1911</v>
+      </c>
+      <c r="O65">
+        <v>1913</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1911</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Sárváry József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1911</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1911</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Vác, Osztrák-Magyar Monarchia</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>1911. augusztus 27.</t>
+          <t>1911. január 19.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1911</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>1911. szeptember 8.</t>
+          <t>1911. január 29.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1911</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Getlik István</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Lackawanna, PA, USA</t>
+          <t>Vinna</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>1911. szeptember 26.</t>
+          <t>1911. február 10.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1911</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Pesterzsébet, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>1911. október 9.</t>
+          <t>1911. február 11.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1911</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Gulovich István, ifj.</t>
+          <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Breinigsville, PA, USA</t>
+          <t>Érd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>1911. október 11.</t>
+          <t>1911. február 13.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=343</t>
+          <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1911</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Gáy János</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
+          <t>Répceszemere, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1911. október 31.</t>
+          <t>1911. március 28.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=315</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1911</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Magyarlak, Osztrák-Magyar Monarchia</t>
+          <t>Tápiószele, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1911. december 6.</t>
+          <t>1911. március 31.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1911</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, USA</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Csontos, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>1911. április 12.</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1911</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1912</v>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>1911. április 23.</t>
+        </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1911</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>1911. május 17.</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1911</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Cana, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>1911. május 29.</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1911</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>1911. augusztus 16.</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1911</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Vác, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>1911. augusztus 27.</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1911</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Veszprém</t>
-[...21 lines deleted...]
-        <v>1912</v>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>1911. szeptember 8.</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1911</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Lackawanna, PA, USA</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>1911. szeptember 26.</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1911</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Pesterzsébet, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>1911. október 9.</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1911</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Gulovich István, ifj.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Breinigsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1911. október 11.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=343</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1911</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Gáy János</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
-[...9 lines deleted...]
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>Gálszécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1911. október 31.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=315</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1911</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1914</v>
+          <t>Magyarlak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1911. december 6.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1911</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, USA</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>St. John’s University</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>tanár, 1909 – 1913 között rektor</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N86">
-        <v>1902</v>
+        <v>1882</v>
       </c>
       <c r="O86">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1911</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N87">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="O87">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1911</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N88">
-        <v>1903</v>
+        <v>1891</v>
       </c>
       <c r="O88">
-        <v>1913</v>
+        <v>1982</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1911</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N89">
-        <v>1903</v>
+        <v>1893</v>
       </c>
       <c r="O89">
-        <v>1938</v>
+        <v>1912</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1911</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N90">
-        <v>1903</v>
+        <v>1895</v>
       </c>
       <c r="O90">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1911</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N91">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O91">
-        <v>1914</v>
+        <v>1922</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1911</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N92">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O92">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1911</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N93">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="O93">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1911</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N94">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="O94">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1911</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N95">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="O95">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1911</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N96">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="O96">
-        <v>1940</v>
+        <v>1917</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1911</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>parókus</t>
-[...3 lines deleted...]
-        <v>1905</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O97">
         <v>1937</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1911</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N98">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="O98">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1911</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
+        </is>
+      </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>tanár, 1909 – 1913 között rektor</t>
         </is>
       </c>
       <c r="N99">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="O99">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1911</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N100">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="O100">
-        <v>1921</v>
+        <v>1912</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1911</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd adminisztrátor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O101">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1911</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Wilkes-Barre, PA, USA</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>A szatmári egyházmegye szolgálatában</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O102">
-        <v>1912</v>
+        <v>1938</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1911</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N103">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O103">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1911</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N104">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O104">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1911</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>St Louis, MO, USA</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N105">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O105">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1911</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Csanádpalota, Magyarország</t>
+          <t>Nyírvasvári, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N106">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O106">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1911</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N107">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O107">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1911</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N108">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O108">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1911</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N109">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O109">
-        <v>1913</v>
+        <v>1932</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1911</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N110">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O110">
-        <v>1912</v>
+        <v>1940</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1911</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, USA</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O111">
-        <v>1913</v>
+        <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1911</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, USA</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N112">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O112">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1911</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N113">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O113">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1911</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N114">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O114">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1911</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N115">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O115">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1911</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Nagygereblyés, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>helyettes lelkész, majd adminisztrátor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O116">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1911</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>A szatmári egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N117">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O117">
-        <v>1920</v>
+        <v>1912</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1911</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>parókus, 1938-tól nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N118">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O118">
-        <v>1943</v>
+        <v>1913</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1911</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Déva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>provinciai titkár, közben 1908 – 1914 között Désen iskolaigazgató</t>
         </is>
       </c>
       <c r="N119">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O119">
-        <v>1921</v>
+        <v>1912</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1911</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N120">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O120">
-        <v>1914</v>
+        <v>1923</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1911</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>New Britain, CO, USA</t>
+          <t>Csanádpalota, Magyarország</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N121">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O121">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1911</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N122">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O122">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1911</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Lansford, PA, USA</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O123">
-        <v>1934</v>
+        <v>1918</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1911</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O124">
-        <v>1954</v>
+        <v>1913</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1911</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>South Sharon, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K125" t="inlineStr">
-[...1 lines deleted...]
-          <t>lelkész</t>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N125">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O125">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1911</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N126">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O126">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1911</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N127">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O127">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1911</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Kubinyi Viktor</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N128">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O128">
         <v>1912</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=618</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1911</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N129">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O129">
         <v>1919</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1911</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N130">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O130">
         <v>1914</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1911</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N131">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O131">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1911</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>rendi feladatok</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N132">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O132">
         <v>1920</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1911</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>rendi feladatok</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N133">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O133">
-        <v>1920</v>
+        <v>1943</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1911</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O134">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1911</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N135">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O135">
-        <v>1952</v>
+        <v>1918</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1911</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
         </is>
       </c>
       <c r="N136">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O136">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1911</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>New Britain, CO, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N137">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O137">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1911</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+        </is>
+      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N138">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O138">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1911</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N139">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O139">
-        <v>1916</v>
+        <v>1934</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1911</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szentmihályfa, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N140">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O140">
-        <v>1912</v>
+        <v>1954</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1911</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>South Sharon, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd 1919-től plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N141">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O141">
-        <v>1926</v>
+        <v>1913</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1911</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N142">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O142">
-        <v>1920</v>
+        <v>1912</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1911</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J143" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N143">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O143">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1911</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N144">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O144">
-        <v>1919</v>
+        <v>1912</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1911</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N145">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O145">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1911</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N146">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O146">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1911</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N147">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O147">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1911</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N148">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O148">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1911</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>I., Veszprém, Osztrák-Magyar Monarchia</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>I.</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>karkáplán</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N149">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O149">
-        <v>1912</v>
+        <v>1920</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1911</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Bussa, Osztrák-Magyar Monarchia</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános, espereshelyettes és az elemi iskolák felügyelője</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N150">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O150">
-        <v>1914</v>
+        <v>1929</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1911</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N151">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O151">
-        <v>1941</v>
+        <v>1921</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1911</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N152">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O152">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1911</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>segédlelkész, közben 1914-től tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>1909</v>
+      </c>
+      <c r="O153">
+        <v>1916</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=926</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1911</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Artimovics Emil</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Conemaugh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>1910</v>
+      </c>
+      <c r="O154">
+        <v>1917</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=16</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1911</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Biskoroványi Vilmos O.Praem</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>1910</v>
+      </c>
+      <c r="O155">
+        <v>1952</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=84</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1911</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>1910</v>
+      </c>
+      <c r="O156">
+        <v>1916</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1911</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>1910</v>
+      </c>
+      <c r="O157">
+        <v>1916</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1911</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>1910</v>
+      </c>
+      <c r="O158">
+        <v>1916</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1911</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>1910</v>
+      </c>
+      <c r="O159">
+        <v>1916</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=131</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1911</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Tiszaújhely, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>1910</v>
+      </c>
+      <c r="O160">
+        <v>1913</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1911</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Szentmihályfa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>1910</v>
+      </c>
+      <c r="O161">
+        <v>1912</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1911</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Eller Ferenc</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd 1919-től plébános</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>1910</v>
+      </c>
+      <c r="O162">
+        <v>1926</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=233</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1911</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Hartel József</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1910</v>
+      </c>
+      <c r="O163">
+        <v>1920</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=369</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1911</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Pesti ferences rendház</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>1910</v>
+      </c>
+      <c r="O164">
+        <v>1912</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1911</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Jaczkovics Sándor</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>1910</v>
+      </c>
+      <c r="O165">
+        <v>1919</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=471</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1911</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>1910</v>
+      </c>
+      <c r="O166">
+        <v>1916</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1911</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Kizák Viktor</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>1910</v>
+      </c>
+      <c r="O167">
+        <v>1916</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=552</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>1911</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Korotnoky János, Msgr.</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>1910</v>
+      </c>
+      <c r="O168">
+        <v>1915</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=570</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>1911</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Lupis István Szilveszter OSBM</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>1910</v>
+      </c>
+      <c r="O169">
+        <v>1914</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=673</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1911</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>I., Veszprém, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>I.</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>karkáplán</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>1910</v>
+      </c>
+      <c r="O170">
+        <v>1912</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1911</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Bussa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>plébános, espereshelyettes és az elemi iskolák felügyelője</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1910</v>
+      </c>
+      <c r="O171">
+        <v>1914</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1911</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Perényi László</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1910</v>
+      </c>
+      <c r="O172">
+        <v>1941</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=864</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1911</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>1910</v>
+      </c>
+      <c r="O173">
+        <v>1912</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1911</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Popovics Viktor</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Toronya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>1910</v>
+      </c>
+      <c r="O174">
+        <v>1913</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=893</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1911</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Rogovszky Horonát OFM</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>1910</v>
+      </c>
+      <c r="O175">
+        <v>1916</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=939</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1911</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G153" t="inlineStr">
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr">
+      <c r="H176" t="inlineStr">
         <is>
           <t>Otthon, SK, Kanada</t>
         </is>
       </c>
-      <c r="I153" t="inlineStr">
+      <c r="I176" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="N153">
+      <c r="N176">
         <v>1910</v>
       </c>
-      <c r="O153">
+      <c r="O176">
         <v>1913</v>
       </c>
-      <c r="Q153" t="inlineStr">
+      <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>