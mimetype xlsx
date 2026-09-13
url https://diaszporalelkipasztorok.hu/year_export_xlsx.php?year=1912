--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1912</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>72</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>83</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,8910 +301,10688 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1912</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Monongahela, PA, Estados Unidos - pastor</t>
+          <t>Monongahela, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N18">
         <v>1912</v>
       </c>
       <c r="O18">
         <v>1913</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1912</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, Estados Unidos - párroco
-[...1 lines deleted...]
-Windber, PA, Estados Unidos</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA - Pfarrer
+Youngstown, OH, USA
+Windber, PA, USA</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1909
 1912
 1912</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1912</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bálint Imre, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Diácono</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Moreno (ma: Merlo-Moreno), Argentina</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N20">
         <v>1912</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=57</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1912</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Déva, Osztrák-Magyar Monarchia - secretario provincial; además, entre 1908 y 1914, director de escuela en Dés</t>
+          <t>Déva, Osztrák-Magyar Monarchia - Provinzsekretär, von 1908 bis 1914 zudem Schulleiter in Dés</t>
         </is>
       </c>
       <c r="N21">
         <v>1907</v>
       </c>
       <c r="O21">
         <v>1912</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1912</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Throop, PA, Estados Unidos
-Szent István első vértanú templom, South River, NJ, Estados Unidos - plébános</t>
+          <t>Throop, PA, USA
+Szent István első vértanú templom, South River, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1908
 1912</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1912</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N23">
         <v>1912</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1912</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Incardinación</t>
+          <t>Inkardination</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Munkács → Hajdúdorog</t>
         </is>
       </c>
       <c r="N24">
         <v>1912</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1912</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Nagymogyorós, Osztrák-Magyar Monarchia - pastor</t>
+          <t>Nagymogyorós, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N25">
         <v>1893</v>
       </c>
       <c r="O25">
         <v>1912</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1912</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szentmihályfa, Osztrák-Magyar Monarchia - vicario
-Komárom, Osztrák-Magyar Monarchia - profesor de religión</t>
+          <t>Szentmihályfa, Osztrák-Magyar Monarchia - Hilfspfarrer
+Komárom, Osztrák-Magyar Monarchia - Religionslehrer</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1910
 1912</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1912</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos - párroco
-Portage, PA, Estados Unidos - párroco</t>
+          <t>Fairport, NY, USA - Pfarrer
+Portage, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1912
 1912</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1912</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos - párroco</t>
+          <t>Chicago, IL, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N28">
         <v>1912</v>
       </c>
       <c r="O28">
         <v>1913</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=265</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1912</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szent József szlovák templom, Chicago, IL, Estados Unidos - párroco
-Rózsafüzér Királynője szlovák templom, Chicago, IL, Estados Unidos - párroco</t>
+          <t>Szent József szlovák templom, Chicago, IL, USA - Pfarrer
+Rózsafüzér Királynője szlovák templom, Chicago, IL, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1911
 1912</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1912
 1921</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1912</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Votos perpetuos</t>
+          <t>Priesterweihe
+Ewige Gelübde</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1912
 1912</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1912</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Gómbosi Antal SDB</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Diácono</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N31">
         <v>1912</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=332</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1912</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia - párroco
-Budapest - Józsefváros, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Budapest - Kőbánya, Osztrák-Magyar Monarchia - Pfarrer
+Budapest - Józsefváros, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1899
 1912</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>1912
 1919</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1912</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Regreso a la patria</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hrabár János</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>New Britain, CO, Estados Unidos - pastor
-Ungvár, Osztrák-Magyar Monarchia - de baja por enfermedad</t>
+          <t>New Britain, CO, USA - Pfarrer
+Ungvár, Osztrák-Magyar Monarchia - im Krankenstand</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1908
 1912</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1912
 1917</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1912</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia - pastor
-Pozsony, Osztrák-Magyar Monarchia - jefe de familia</t>
+          <t>Pesti ferences rendház, Budapest, Osztrák-Magyar Monarchia - Pfarrer
+Pozsony, Osztrák-Magyar Monarchia - Hausmeister</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1910
 1912</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1912</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia - secretario y maestro de ceremonias del abad, maestro de novicios</t>
+          <t>Zirc, Osztrák-Magyar Monarchia - Sekretär und Zeremonienmeister des Abtes, Novizenmeister</t>
         </is>
       </c>
       <c r="N35">
         <v>1912</v>
       </c>
       <c r="O35">
         <v>1915</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1912</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Ungvár, Osztrák-Magyar Monarchia
-Antalócz, Osztrák-Magyar Monarchia - vicario</t>
+Antalócz, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>7 de abril de 1912
+          <t>7. April 1912
 1912</t>
         </is>
       </c>
       <c r="O36">
         <v>1914</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1912</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos - párroco</t>
+          <t>Scranton, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N37">
         <v>1902</v>
       </c>
       <c r="O37">
         <v>1912</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1912</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N38">
         <v>1912</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos
-Roebling, NJ, Estados Unidos - pastor fundador; según otras fuentes, de Trenton (Nueva Jersey)</t>
+          <t>Homestead, PA, USA
+Roebling, NJ, USA - Gründungspfarrer, anderen Quellen zufolge aus Trenton, New Jersey</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1911
 1912</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1912
 1914</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1912</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos - párroco</t>
-[...6 lines deleted...]
-        <v>1913</v>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA - Pfarrer
+Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>1911
+1912</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>1912
+1913</t>
+        </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1912</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
 Denomination change
 Denomination change</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos - párroco
-South Bend, IN, Estados Unidos - párroco; posteriormente, fundó la Iglesia Nacional Húngara; más tarde, obispo católico tradicionalista; y, por último, pastor episcopal
+          <t>Newark, NJ, USA - Pfarrer
+Our Lady of Hungary Church, South Bend, IN, USA - Pfarrer, gründet anschließend die Ungarische Nationalkirche, später o-katholischer Bischof, dann anglikanischer Pfarrer
 ókatolikus</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>római katolikus → ókatolikus
 ókatolikus</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1909
 1912
 1912
 1912</t>
         </is>
       </c>
       <c r="O41">
         <v>1912</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1912</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Regreso a la patria</t>
+          <t>Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Beregkövesd, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Beregkövesd, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N42">
         <v>1912</v>
       </c>
       <c r="O42">
         <v>1916</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1912</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Donora, PA, Estados Unidos - párroco
-Nagygereblyés, Osztrák-Magyar Monarchia - pastor adjunto y, posteriormente, administrador</t>
+          <t>Donora, PA, USA - Pfarrer
+Nagygereblyés, Osztrák-Magyar Monarchia - Stellvertretender Pfarrer, anschließend Verwaltungsleiter</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1912
 1906</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1922
 1912</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1912</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Incardinación</t>
+          <t>Versetzung (vorheriger Dienstort)
+Inkardination</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Noszlop, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Noszlop, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Veszprém → jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1911
 1912</t>
         </is>
       </c>
       <c r="O44">
         <v>1912</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1912</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Máriaradna, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Máriaradna, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N45">
         <v>1912</v>
       </c>
       <c r="O45">
         <v>1913</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1912</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Róma, Italia - cursar estudios
-I., Veszprém, Osztrák-Magyar Monarchia - capellán de la diócesis</t>
+          <t>Róma, Italien - ein Studium absolvieren
+I., Veszprém, Osztrák-Magyar Monarchia - Kaplan</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1912
 1910</t>
         </is>
       </c>
       <c r="O46">
         <v>1912</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1912</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos
-Gary, IN, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA
+Gary, IN, USA</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1907
 1912</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1912
 1914</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1912</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Drongen, Belgium - tercia</t>
+          <t>Drongen, Belgium - Terz</t>
         </is>
       </c>
       <c r="N48">
         <v>1912</v>
       </c>
       <c r="O48">
         <v>1913</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1912</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...1 lines deleted...]
-Votos perpetuos</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland
+Ewige Gelübde</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Kalocsa, Osztrák-Magyar Monarchia
-Pécs, Osztrák-Magyar Monarchia - vicario</t>
+Pécs, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>12 de julio de 1912
+          <t>12. Juli 1912
 1912
-12 de enero de 1912</t>
+12. Januar 1912</t>
         </is>
       </c>
       <c r="O49">
         <v>1917</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1912</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)
-Defunción</t>
+          <t>Versetzung (neuer Dienstort)
+Tod</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Messerschmiedt Géza</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos - párroco designado
-Toledo, OH, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA - ernannter Pfarrer
+Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1912
-29 de marzo de 1912</t>
+29. März 1912</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=731</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1912</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia - profesor de religión</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - Religionslehrer</t>
         </is>
       </c>
       <c r="N51">
         <v>1912</v>
       </c>
       <c r="O51">
         <v>1915</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1912</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hungría - vicario</t>
+          <t>Felsővárosi Minorita templom, Szeged, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>26 de agosto de 1912
+          <t>26. August 1912
 1912</t>
         </is>
       </c>
       <c r="O52">
         <v>1917</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1912</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Békéscsaba, Osztrák-Magyar Monarchia - vicario
-Rézbánya, Osztrák-Magyar Monarchia - administrador parroquial</t>
+          <t>Békéscsaba, Osztrák-Magyar Monarchia - Hilfspfarrer
+Rézbánya, Osztrák-Magyar Monarchia - Pfarrverwalter</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1912
 1912</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1912</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia - vicario y profesor de religión en el instituto de Uzhhorod</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia - Hilfspfarrer sowie Religionslehrer an der Realschule in Uzhhorod</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>7 de abril de 1912
+          <t>7. April 1912
 1912</t>
         </is>
       </c>
       <c r="O54">
         <v>1913</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1912</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos - pastor
-Charleroi, PA, Estados Unidos - pastor</t>
+          <t>Cleveland, OH, USA - Pfarrer
+Charleroi, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1910
 1912</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1912
 1914</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1912</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Regreso a la patria</t>
+          <t>Beginn des Dienstes im Heimatland
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)
+Inkardination</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Gyertyánliget, Osztrák-Magyar Monarchia - párroco</t>
-[...6 lines deleted...]
-        <v>1917</v>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia - Pfarrer
+Máriapócs, Osztrák-Magyar Monarchia - Pfarrer
+Újfehértó, Osztrák-Magyar Monarchia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>Munkács → Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>1912
+1912
+1912
+1912</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>1928
+1928
+1928</t>
+        </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1912</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia - Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1912</v>
+      </c>
+      <c r="O57">
+        <v>1915</v>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1912</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Heimatland</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Kassa, Osztrák-Magyar Monarchia - Pfarrer, Lehrer</t>
+        </is>
+      </c>
+      <c r="N58">
+        <v>1912</v>
+      </c>
+      <c r="O58">
+        <v>1919</v>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1912</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Rückkehr in die Heimat</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1912</v>
+      </c>
+      <c r="O59">
+        <v>1917</v>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1912</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
           <t>Péter József</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N57" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Hilfspfarrer
+Im Dienst der Diözese Szatmár</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
         <is>
           <t>1912
 1906</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
+      <c r="O60" t="inlineStr">
         <is>
           <t>1915
 1912</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
-        </is>
-[...148 lines deleted...]
-          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1912</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>St. Paul, MI, USA
+St. Paul, MI, USA</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>28 de abril de 1912</t>
-        </is>
+          <t>Juli 1912
+1912</t>
+        </is>
+      </c>
+      <c r="O61">
+        <v>1920</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1912</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Csucska Gyula</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Assumption of the Blessed Virgin Mary Greek Catholic Church, Monessen, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1911</v>
+      </c>
+      <c r="O62">
+        <v>1912</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=173</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1912</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Máriaföldi Péter Lukács OFM</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Homokrév, Osztrák-Magyar Monarchia</t>
+          <t>Sepsiszentgyörgy, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>23 de mayo de 1912</t>
-        </is>
+          <t>29. Juni 1912
+1912</t>
+        </is>
+      </c>
+      <c r="O63">
+        <v>1914</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=715</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1912</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>East Chicago, IN, Estados Unidos</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia
+Ungvár, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>28 de mayo de 1912</t>
-        </is>
+          <t>7. April 1912
+1912</t>
+        </is>
+      </c>
+      <c r="O64">
+        <v>1913</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1912</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Primeros votos (temporales)</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Makó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2 de junio de 1912</t>
+          <t>17. Januar 1912</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1912</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Peidl Gyula SJ</t>
+          <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Seminarista</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Garfield, NJ, Estados Unidos</t>
+          <t>Csanádpalota, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>4 de junio de 1912</t>
+          <t>28. Januar 1912</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=862</t>
+          <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1912</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>18 de junio de 1912</t>
+          <t>4. März 1912</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1912</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Csáktornyai István, Dr.</t>
+          <t>Sereghy Sándor</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Nyírbakta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>26 de julio de 1912</t>
+          <t>20. März 1912</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=142</t>
+          <t>/persons_v2/view.php?id=984</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1912</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Piff György</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Aradszentmárton, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>26 de julio de 1912</t>
+          <t>17. April 1912</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=968</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1912</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Gebe Demeter</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Munkács, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>3 de agosto de 1912</t>
+          <t>28. April 1912</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=316</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1912</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Csucska Gyula</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>7 de agosto de 1912</t>
+          <t>15. Mai 1912</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=173</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1912</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Homokrév, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>10 de agosto de 1912</t>
+          <t>23. Mai 1912</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1912</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Mezőhegyes, Osztrák-Magyar Monarchia</t>
+          <t>East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>15 de agosto de 1912</t>
+          <t>28. Mai 1912</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1912</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Erste (zeitliche) Gelübde</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
-[...4 lines deleted...]
-          <t>Bucsaháza</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>26 de agosto de 1912</t>
+          <t>2. Juni 1912</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1912</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Peidl Gyula SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Seminarist</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Földeák, Osztrák-Magyar Monarchia</t>
+          <t>Garfield, NJ, USA</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>5 de septiembre de 1912</t>
+          <t>4. Juni 1912</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=862</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1912</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Mezőkövesd, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>22 de septiembre de 1912</t>
+          <t>18. Juni 1912</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1912</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, Estados Unidos</t>
+          <t>Hódság, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>22 de septiembre de 1912</t>
+          <t>20. Juni 1912</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1912</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>30 de septiembre de 1912</t>
+          <t>26. Juli 1912</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1912</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Kapuvár, Osztrák-Magyar Monarchia</t>
+          <t>Aradszentmárton, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>8 de octubre de 1912</t>
+          <t>26. Juli 1912</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1912</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Somberek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>18 de octubre de 1912</t>
+          <t>29. Juli 1912</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1912</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Gebe Demeter</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+          <t>Munkács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>24 de octubre de 1912</t>
+          <t>3. August 1912</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=316</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1912</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Misefa, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>1 de noviembre de 1912</t>
+          <t>7. August 1912</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1912</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>12 de noviembre de 1912</t>
+          <t>10. August 1912</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1912</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Ercsi, Osztrák-Magyar Monarchia</t>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>12 de noviembre de 1912</t>
+          <t>14. August 1912</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1912</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Nagyberény, Hungría</t>
+          <t>Mezőhegyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>16 de noviembre de 1912</t>
+          <t>15. August 1912</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1912</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kaminszky Ákos</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szentjakabfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>25 de noviembre de 1912</t>
+          <t>20. August 1912</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=502</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1912</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Bucsaháza</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>26 de noviembre de 1912</t>
+          <t>26. August 1912</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1912</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Csákánydoroszló, Osztrák-Magyar Monarchia</t>
+          <t>Földeák, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1 de diciembre de 1912</t>
+          <t>5. September 1912</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1912</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Mezőkövesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>18 de diciembre de 1912</t>
+          <t>22. September 1912</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1912</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Szent László templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1915</v>
+          <t>Fort Wayne, IN, USA</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>22. September 1912</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1912</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Poroskő, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>24. September 1912</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1912</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>29. September 1912</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1912</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>30. September 1912</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1912</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Kapuvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>8. Oktober 1912</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1912</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>18. Oktober 1912</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1912</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Fenyvesvölgy, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>24. Oktober 1912</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1912</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Misefa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1. November 1912</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1912</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco, jubilado desde 1932</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>12. November 1912</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1912</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1914</v>
+          <t>Ercsi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>12. November 1912</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1912</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1913</v>
+          <t>Szederkény, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>12. November 1912</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1912</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Bacsinszky András, bacsinai</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1913</v>
+          <t>Nagyberény, Ungarn</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>16. November 1912</t>
+        </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=25</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1912</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Kaminszky Ákos</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>25. November 1912</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=502</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1912</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>26. November 1912</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1912</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1914</v>
+          <t>Csákánydoroszló, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>1. Dezember 1912</t>
+        </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1912</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>18. Dezember 1912</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1912</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer, tschechischer, slowakischer und ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N106">
-        <v>1904</v>
+        <v>1882</v>
       </c>
       <c r="O106">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1912</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>Vasfarkasfalva, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>en baja por enfermedad</t>
+          <t>Verwaltungsleiter, später Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>1904</v>
+        <v>1888</v>
       </c>
       <c r="O107">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1912</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>párroco fundador, decano, canónigo (según otras fuentes, desde 1913)</t>
+          <t>Vertretungspfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="O108">
-        <v>1932</v>
+        <v>1982</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1912</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>1904</v>
+        <v>1895</v>
       </c>
       <c r="O109">
-        <v>1940</v>
+        <v>1913</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1912</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer und Kirchenbauer, bis 1902 auch ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>1905</v>
+        <v>1898</v>
       </c>
       <c r="O110">
-        <v>1937</v>
+        <v>1922</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1912</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Hilfspfarrer, ab 1904 Pfarrer, ab 1912 zweiter Dekan des Bezirks Szilágysomlyó</t>
         </is>
       </c>
       <c r="N111">
-        <v>1906</v>
+        <v>1898</v>
       </c>
       <c r="O111">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1912</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hilfspfarrer, ab 1899 stellvertretender Pfarrer, später Pfarrer und Schulleiter</t>
         </is>
       </c>
       <c r="N112">
-        <v>1906</v>
+        <v>1898</v>
       </c>
       <c r="O112">
-        <v>1915</v>
+        <v>1924</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1912</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1906</v>
+        <v>1899</v>
       </c>
       <c r="O113">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1912</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bakajsza Elek</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N114">
-        <v>1907</v>
+        <v>1900</v>
       </c>
       <c r="O114">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=29</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1912</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
-[...3 lines deleted...]
-        <v>1907</v>
+          <t>Pfarrer, seit 1932 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O115">
-        <v>1923</v>
+        <v>1937</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1912</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Csanádpalota, Hungría</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N116">
-        <v>1907</v>
+        <v>1901</v>
       </c>
       <c r="O116">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1912</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>St. John’s University, Jamaica, NY, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>St. John’s University</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Lehrer, von 1909 bis 1913 Rektor</t>
         </is>
       </c>
       <c r="N117">
-        <v>1907</v>
+        <v>1902</v>
       </c>
       <c r="O117">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1912</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Határszög, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N118">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O118">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1912</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N119">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O119">
-        <v>1913</v>
+        <v>1938</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1912</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O120">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1912</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, Estados Unidos</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N121">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O121">
         <v>1914</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1912</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N122">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O122">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1912</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O123">
         <v>1914</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1912</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>im Krankenstand</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O124">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1912</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>Gründungspfarrer, Dekan, Kanoniker (in anderen Quellen ab 1913)</t>
         </is>
       </c>
       <c r="N125">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O125">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1912</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N126">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O126">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1912</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N127">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O127">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1912</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>canónigo, vicario episcopal, obispo electo (pero no consagrado)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N128">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O128">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1912</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>profesor de geografía y dibujo, profesor de eslavo eclesiástico y de caligrafía</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N129">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O129">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1912</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N130">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O130">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1912</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N131">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O131">
-        <v>1954</v>
+        <v>1921</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1912</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Novák Elek</t>
+          <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>South Sharon, PA, Estados Unidos</t>
+          <t>Máté, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N132">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O132">
         <v>1913</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=822</t>
+          <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1912</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>Missionspfarrer, wichtigste Wirkorte: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N133">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O133">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1912</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csanádpalota, Ungarn</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Presta servicio como vicario en: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép y Kurima</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N134">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O134">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1912</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N135">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O135">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1912</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, Gesangslehrer, Leiter der Rosenkranz-Gesellschaft, von 1914 bis 1915 stellvertretender Hausoberer, Definitor, Minister für Laienangelegenheiten, von 1917 bis 1918 Hausoberer</t>
         </is>
       </c>
       <c r="N136">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O136">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1912</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Kirchenbau-Pfarrer</t>
         </is>
       </c>
       <c r="N137">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O137">
-        <v>1920</v>
+        <v>1913</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1912</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N138">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O138">
-        <v>1920</v>
+        <v>1913</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1912</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, Estados Unidos</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N139">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O139">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1912</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Theologieprofessor, Seelsorger, Pfarrprüfer, Domkaplan, Chorleiter, Mitglied des Stadtrats von Banská Bystrica, Generalsekretär des Vereins christlich-sozialistischer Arbeiter, Verwalter und später Verwalter der Kapitelkapelle, Direktor der Diözesanvereine für die Eucharistie, ab 1917 Anwalt am Apostolischen Gerichtshof, ab 1918 Kanzler am Apostolischen Gerichtshof</t>
         </is>
       </c>
       <c r="N140">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O140">
-        <v>1952</v>
+        <v>1919</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1912</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N141">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O141">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1912</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N142">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O142">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1912</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N143">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O143">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1912</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Pfarrer, seit 1938 im Ruhestand</t>
         </is>
       </c>
       <c r="N144">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O144">
-        <v>1916</v>
+        <v>1943</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1912</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1919, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N145">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O145">
-        <v>1926</v>
+        <v>1921</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1912</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N146">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O146">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1912</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Kanoniker, Bischofsvikar, gewählter (aber noch nicht geweiht) Bischof</t>
         </is>
       </c>
       <c r="N147">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O147">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1912</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+        </is>
+      </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>profesor de secundaria</t>
+          <t>Lehrer für Geografie und Zeichnen, Dozent für kirchenslawische Sprache, Lehrer für Schönschrift</t>
         </is>
       </c>
       <c r="N148">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O148">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1912</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
         </is>
       </c>
       <c r="N149">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O149">
-        <v>1916</v>
+        <v>1934</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1912</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N150">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O150">
-        <v>1915</v>
+        <v>1954</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1912</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Novák Elek</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>South Sharon, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N151">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O151">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1912</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Bussa, Osztrák-Magyar Monarchia</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N152">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O152">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1912</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Er ist als Hilfspfarrer tätig in: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép und Kurima</t>
         </is>
       </c>
       <c r="N153">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O153">
-        <v>1941</v>
+        <v>1919</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1912</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canadá</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N154">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O154">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1912</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N155">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O155">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1912</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1913, párroco</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N156">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O156">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1912</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N157">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O157">
         <v>1920</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1912</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Throop, PA, Estados Unidos</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>párroco de una iglesia eslovaca</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N158">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O158">
-        <v>1913</v>
+        <v>1929</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1912</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N159">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O159">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1912</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>párroco, el último sacerdote diocesano de Nueva York; después, los franciscanos se hicieron cargo de Nueva York.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N160">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O160">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1912</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, ab 1914 Feldpfarrer</t>
         </is>
       </c>
       <c r="N161">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O161">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1912</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>capellán y, posteriormente, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N162">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O162">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1912</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Duquesne, PA, Estados Unidos</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N163">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O163">
-        <v>1914</v>
+        <v>1952</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1912</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Vasvörösvár, Osztrák-Magyar Monarchia</t>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N164">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O164">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1912</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N165">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O165">
         <v>1916</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1912</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>al servicio del Ordinariato Militar</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N166">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O166">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1912</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N167">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O167">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1912</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Frankstown, PA, Estados Unidos</t>
+          <t>Tiszaújhely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N168">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O168">
         <v>1913</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1912</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Verwalter, ab 1919 dann Pfarrer</t>
         </is>
       </c>
       <c r="N169">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O169">
-        <v>1914</v>
+        <v>1926</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1912</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Hazleton, PA, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N170">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O170">
-        <v>1913</v>
+        <v>1920</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1912</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>profesor de estudios bíblicos</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N171">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O171">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1912</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>Gymnasiallehrer</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>1910</v>
+      </c>
+      <c r="O172">
+        <v>1916</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1912</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Kizák Viktor</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>1910</v>
+      </c>
+      <c r="O173">
+        <v>1916</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=552</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1912</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Korotnoky János, Msgr.</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>1910</v>
+      </c>
+      <c r="O174">
+        <v>1915</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=570</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1912</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Lupis István Szilveszter OSBM</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>1910</v>
+      </c>
+      <c r="O175">
+        <v>1914</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=673</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1912</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Bussa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>Pfarrer, stellvertretender Dekan und Aufsichtsbeamter für die Grundschulen</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>1910</v>
+      </c>
+      <c r="O176">
+        <v>1914</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1912</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Perényi László</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>1910</v>
+      </c>
+      <c r="O177">
+        <v>1941</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=864</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>1912</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Popovics Viktor</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Toronya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>1910</v>
+      </c>
+      <c r="O178">
+        <v>1913</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=893</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1912</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Rogovszky Horonát OFM</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1910</v>
+      </c>
+      <c r="O179">
+        <v>1916</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=939</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>1912</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Érdujhelyi Menyhért</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Otthon, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1910</v>
+      </c>
+      <c r="O180">
+        <v>1913</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=248</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1912</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Bendász Mihály</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1911</v>
+      </c>
+      <c r="O181">
+        <v>1917</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=64</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1912</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Bliesz Ádám</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Dömös, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>Verwalter, ab 1913 dann Pfarrer</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>1911</v>
+      </c>
+      <c r="O182">
+        <v>1916</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=88</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1912</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Csornyák Péter Oreszt</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Bischof</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>1911</v>
+      </c>
+      <c r="O183">
+        <v>1920</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=170</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1912</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Eördögh Elemér, Msgr</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Throop, PA, USA</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>Pfarrer in einer slowakischen Kirche</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1911</v>
+      </c>
+      <c r="O184">
+        <v>1913</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=241</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1912</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Fojtán József</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Farrell, OH, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1911</v>
+      </c>
+      <c r="O185">
+        <v>1916</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=280</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1912</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Frönlich János</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>Pfarrer, der letzte Diözesanpriester in New York; danach übernahmen die Franziskaner die Seelsorge in New York.</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1911</v>
+      </c>
+      <c r="O186">
+        <v>1922</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=292</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1912</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Gulovich István, id.</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Uniontown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1911</v>
+      </c>
+      <c r="O187">
+        <v>1913</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=342</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1912</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Hodobay Teodor Gyula</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Seelsorger, später Pfarrer</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1911</v>
+      </c>
+      <c r="O188">
+        <v>1921</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=402</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1912</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Homicskó Ottó</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1911</v>
+      </c>
+      <c r="O189">
+        <v>1914</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=412</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1912</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Horváth Lőrinc</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Vasvörösvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1911</v>
+      </c>
+      <c r="O190">
+        <v>1913</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=432</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1912</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Belváros</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1911</v>
+      </c>
+      <c r="O191">
+        <v>1916</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1912</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Hudecz Dezső</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>im Dienst des Feldordinariats</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1911</v>
+      </c>
+      <c r="O192">
+        <v>1922</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=445</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1912</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1911</v>
+      </c>
+      <c r="O193">
+        <v>1913</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1912</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Komporday Ágoston, Msgr.</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Frankstown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1911</v>
+      </c>
+      <c r="O194">
+        <v>1913</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=565</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1912</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Köller Endre, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1911</v>
+      </c>
+      <c r="O195">
+        <v>1914</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=599</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1912</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Marczinkó József</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1911</v>
+      </c>
+      <c r="O196">
+        <v>1913</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=695</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1912</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>Lehrer für Bibelkunde</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1911</v>
+      </c>
+      <c r="O197">
+        <v>1915</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1912</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
           <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G172" t="inlineStr">
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr">
+      <c r="H198" t="inlineStr">
         <is>
           <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I172" t="inlineStr">
+      <c r="I198" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K172" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N172">
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N198">
         <v>1911</v>
       </c>
-      <c r="O172">
+      <c r="O198">
         <v>1920</v>
       </c>
-      <c r="Q172" t="inlineStr">
+      <c r="Q198" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=840</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1912</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Marion Heights, PA, USA</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1911</v>
+      </c>
+      <c r="O199">
+        <v>1913</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1912</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Gründungspfarrer</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1911</v>
+      </c>
+      <c r="O200">
+        <v>1922</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1912</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1911</v>
+      </c>
+      <c r="O201">
+        <v>1913</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1912</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Soltész István</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1911</v>
+      </c>
+      <c r="O202">
+        <v>1913</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1004</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1912</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Sasketchewan, Kanada</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Missionspfarrer</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1911</v>
+      </c>
+      <c r="O203">
+        <v>1913</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>