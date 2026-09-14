--- v0 (2026-07-07)
+++ v1 (2026-09-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9362 +98,11330 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1913</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>73</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>86</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1913</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Határszög, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Határszög, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N18">
         <v>1903</v>
       </c>
       <c r="O18">
         <v>1913</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1913</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Máté, Osztrák-Magyar Monarchia - pastor
-Szinyefő, Osztrák-Magyar Monarchia - capellán, capellán de reserva</t>
+          <t>Máté, Osztrák-Magyar Monarchia - lelkész
+Szinyefő, Osztrák-Magyar Monarchia - lelkész, tartalékos tábori lelkész</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1907
 1913</t>
         </is>
       </c>
       <c r="O19">
         <v>1913</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1913</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos - pastor
-Whiting, IN, Estados Unidos - pastor</t>
+          <t>ismeretlen helyen, USA - lelkész
+Whiting, IN, USA - lelkész</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1908
 1913</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1913</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Monongahela, PA, Estados Unidos - pastor
-Duquesne, PA, Estados Unidos - pastor</t>
+          <t>Monongahela, PA, USA - lelkész
+Duquesne, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1913</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Monessen, PA, Estados Unidos</t>
+          <t>Monessen, PA, USA</t>
         </is>
       </c>
       <c r="N22">
         <v>1913</v>
       </c>
       <c r="O22">
         <v>1914</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1913</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos
-Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos - párroco</t>
+          <t>Windber, PA, USA
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1913</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szék, Osztrák-Magyar Monarchia - encargado de la residencia (también en Szamosújvár)</t>
+          <t>Szék, Osztrák-Magyar Monarchia - házfelelős (közben Szamosújváron is)</t>
         </is>
       </c>
       <c r="N24">
         <v>1913</v>
       </c>
       <c r="O24">
         <v>1915</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1913</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szászváros, Osztrák-Magyar Monarchia - profesor de religión</t>
+          <t>Szászváros, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N25">
         <v>1913</v>
       </c>
       <c r="O25">
         <v>1915</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1913</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - vicario, y posteriormente de baja por enfermedad</t>
+          <t>Kőhídgyarmat, Osztrák-Magyar Monarchia - segédlelkész, majd betegállományban</t>
         </is>
       </c>
       <c r="N26">
         <v>1913</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1913</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos - parókus</t>
+          <t>Perth Amboy, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N27">
         <v>1906</v>
       </c>
       <c r="O27">
         <v>1913</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1913</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Gyulafehérvár, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N28">
         <v>1913</v>
       </c>
       <c r="O28">
         <v>1914</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1913</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Vizivárosi Plébánia, Esztergom, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Vizivárosi Plébánia, Esztergom, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>1913</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1913</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-[...4 lines deleted...]
-Incardinación</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos - párroco
-[...3 lines deleted...]
-Pittsburgh, PA, Estados Unidos - profesor de latín en un seminario</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA - plébános
+Csanádpalota, Magyarország - segédlelkész
+Magyarpécska, Osztrák-Magyar Monarchia - segédlelkész
+Northampton, PA, USA
+Pittsburgh, PA, USA - papneveldében latintanár</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád) → Cleveland, OH. Estados Unidos</t>
+          <t>Szeged-Csanád (korábban: Csanád) → Cleveland, OH. USA</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1913
 1907
 1913
 1913
 1913
 1913</t>
         </is>
       </c>
       <c r="O30">
         <v>1913</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1913</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>St. John’s University, Jamaica, NY, Estados Unidos - profesor, rector entre 1909 y 1913
-St. Joseph templom, Minneapolis, MN, Estados Unidos - vicario</t>
+          <t>St. John’s University, Jamaica, NY, USA - tanár, 1909 – 1913 között rektor
+St. Joseph templom, Minneapolis, MN, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1902
 1913</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1913</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Lyndora, PA, Estados Unidos - pastor</t>
+          <t>Lyndora, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N32">
         <v>1913</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1913</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos - que celebra la misa con un comulgatorio</t>
-[...6 lines deleted...]
-        <v>1914</v>
+          <t>Tiszaújhely, Osztrák-Magyar Monarchia - parókus
+Tiszaborkút, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>1910
+1913</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>1913
+1944</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1913</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA - oldallagos ellátással miséző</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1913</v>
+      </c>
+      <c r="O34">
+        <v>1914</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1913</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Throop, PA, USA - szlovák templomban plébános
+Toledo, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>1913
 1955</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...15 lines deleted...]
-      <c r="D35" t="inlineStr">
+    <row r="36">
+      <c r="A36">
+        <v>1913</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Felekezetváltás
+Felekezetváltás</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...1 lines deleted...]
-          <t>Chicago, IL, Estados Unidos - párroco
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA - plébános
 református</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>római katolikus → református
 református</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>1912
 1913
 1913</t>
         </is>
       </c>
-      <c r="O35">
-[...2 lines deleted...]
-      <c r="Q35" t="inlineStr">
+      <c r="O36">
+        <v>1913</v>
+      </c>
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=265</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1913</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia - pastor adjunto</t>
+          <t>St. Clair, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N37">
         <v>1913</v>
       </c>
+      <c r="O37">
+        <v>1921</v>
+      </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1913</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Petrik, Osztrák-Magyar Monarchia - helyettes lelkész</t>
         </is>
       </c>
       <c r="N38">
-        <v>1911</v>
-[...1 lines deleted...]
-      <c r="O38">
         <v>1913</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1913</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Allegheny, PA, Estados Unidos - párroco, miembro del tribunal eclesiástico</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="N39">
+        <v>1911</v>
+      </c>
+      <c r="O39">
         <v>1913</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Allegheny, PA, USA - parókus, szentszéki ülnök</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1913</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>1913</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - szlovén és magyar lelkész
+Vasvörösvár, Osztrák-Magyar Monarchia - segédlelkész
+Philadephia, PA, USA - alapító lelkész</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1913
 1911
 1913</t>
         </is>
       </c>
-      <c r="O40" t="inlineStr">
+      <c r="O41" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr">
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1913</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Regreso a la patria</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Fancsika, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Pécs, Magyar Királyság - nagyárpádi hitszónok, segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N42">
         <v>1913</v>
       </c>
-      <c r="O42">
-[...1 lines deleted...]
-      </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1913</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia
-[...7 lines deleted...]
-        </is>
+          <t>Fancsika, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1913</v>
       </c>
       <c r="O43">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1913</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Koch Róbert</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Győr, Osztrák-Magyar Monarchia
+Mosonszentjános, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>1913. június 29.
+1913</t>
+        </is>
+      </c>
+      <c r="O44">
+        <v>1916</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=556</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1913</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia - hitoktató
+Tabán, Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...14 lines deleted...]
-      <c r="D45" t="inlineStr">
+    <row r="46">
+      <c r="A46">
+        <v>1913</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Frankstown, PA, USA - lelkész
+Philadelphia, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O46" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=592</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1913</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
+          <t>Kovács János Jazon OSBM</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Minneapolis, MN, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N47">
+        <v>1913</v>
+      </c>
+      <c r="O47">
+        <v>1914</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=592</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1913</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Kovács Lajos</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - plébános
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
-      <c r="O47" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=585</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1913</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos - párroco</t>
+          <t>Poroskő, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N49">
-        <v>1913</v>
+        <v>1895</v>
       </c>
       <c r="O49">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1913</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Lipták Matonyák Imre SDB</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Seminarista</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile - estudios de secundaria, alumno</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N50">
         <v>1913</v>
       </c>
       <c r="O50">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=661</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1913</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Lipták Matonyák Imre SDB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>növendék</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria - estudios filosóficos</t>
+          <t>Santiago de Chile, Chile - középiskolai tanulmányok, növendék</t>
         </is>
       </c>
       <c r="N51">
         <v>1913</v>
       </c>
       <c r="O51">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=661</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1913</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Máriaradna, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Innsbruck, Ausztria - filozófiai tanulmányok</t>
         </is>
       </c>
       <c r="N52">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="O52">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1913</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Máriaradna, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1912</v>
+      </c>
+      <c r="O53">
+        <v>1913</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1913</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
           <t>Lukács János</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Szent János templom, Cleveland, OH, USA - templomépítő parókus
+Bridgeport, CT, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1907
 1913</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=671</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1913</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Veszprém, Osztrák-Magyar Monarchia - püspöki könyvtáros, majd 1914–től várlelkész, 1915–től szemináriumi tanár (történelem és kánonjog), közben tábori lelkész 1914–1916 között</t>
+        </is>
+      </c>
+      <c r="N55">
+        <v>1913</v>
+      </c>
+      <c r="O55">
+        <v>1918</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1913</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
           <t>Marczinkó József</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA - plébános
+Youngstown, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1911
 1913</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1913</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
+      <c r="H57" t="inlineStr">
         <is>
           <t>Drongen, Belgium - tercia
-Budapest, Osztrák-Magyar Monarchia - predicador</t>
-[...2 lines deleted...]
-      <c r="N56" t="inlineStr">
+Budapest, Osztrák-Magyar Monarchia - hitszónok</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1912
 1913</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1913</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Miller Pál CSC</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Notre Dame University, Notre Dame, IN, Estados Unidos - profesor de latín</t>
+          <t>Elkhorn, VW, USA - parókus</t>
         </is>
       </c>
       <c r="N58">
         <v>1913</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=750</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1913</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Notre Dame University, Notre Dame, IN, USA - latin tanár</t>
         </is>
       </c>
       <c r="N59">
         <v>1913</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1913</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
+          <t>Mitró Mihály</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1913</v>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=754</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1913</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
           <t>Novák Elek</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>South Sharon, PA, USA - lelkész
+Binghamton, NY, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1908
 1913</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O61" t="inlineStr">
         <is>
           <t>1913
 1913</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1913</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...1 lines deleted...]
-Inicio del servicio en el extranjero</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Gádoros, Osztrák-Magyar Monarchia - plébániai kormányzó, majd plébános</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1913</v>
+      </c>
+      <c r="O62">
+        <v>1923</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1913</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
           <t>Németh József</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...23 lines deleted...]
-          <t>15 de junio de 1913
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>St. Paul, NE, USA
+Szeged, Magyar Királyság - tábori lelkész, valamint állami gimnáziumban helyettes hitoktató
+Omaha, NE, USA - angol templomban lelkész</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>1913. június 15.
 1913
 1913</t>
         </is>
       </c>
-      <c r="O62">
+      <c r="O63">
         <v>1919</v>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...14 lines deleted...]
-      <c r="D63" t="inlineStr">
+    <row r="64">
+      <c r="A64">
+        <v>1913</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>Papp Sándor</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - parókus
+Ungvár, Osztrák-Magyar Monarchia - segédlelkész, valamint az ungvári reáliskola hittanára</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
         <is>
           <t>1913
 1912</t>
         </is>
       </c>
-      <c r="O63" t="inlineStr">
+      <c r="O64" t="inlineStr">
         <is>
           <t>1923
 1913</t>
         </is>
       </c>
-      <c r="Q63" t="inlineStr">
+      <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1913</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canadá</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N65">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O65">
         <v>1913</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1913</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Horváth Jenő</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1913</v>
+      </c>
+      <c r="O66">
+        <v>1926</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=428</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1913</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ungvár, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1913</v>
+      </c>
+      <c r="O67">
+        <v>1914</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1913</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
-[...10 lines deleted...]
-        </is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1913</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1913</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Csurgovics János</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Beregszász, Osztrák-Magyar Monarchia</t>
+          <t>Marion Heights, PA, USA - misszionárius
+Kulpmont, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>30 de abril de 1913</t>
+          <t>1911
+1913</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>1913
+1918</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=174</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1913</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Akron, OH, Estados Unidos</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Fairport Harbor, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pancsova, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1913</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1913</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szűz Mária mennybevételéről nevezett bizánci katolikus templom, New Salem, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1913</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1913</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Márianosztra, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1913</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1913</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia - segédlelkész
+Sárosrőcse, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>22 de junio de 1913</t>
+          <t>1912
+1913</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>1913
+1920</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1913</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Owosso, MI, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N74">
+        <v>1913</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1913</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Merész Ferenc SDB</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Nyergesújfalu, Osztrák-Magyar Monarchia</t>
+          <t>Simpson, SK, Kanada - magyar missziós lelkész
+Vasfarkasfalva, Osztrák-Magyar Monarchia - adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1 de julio de 1913</t>
+          <t>1913
+1888</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>1916
+1913</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=732</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1913</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Tápiógyörgye, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános
+Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>4 de julio de 1913</t>
+          <t>1911
+1913</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>1913
+1918</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1913</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1911</v>
+      </c>
+      <c r="O77">
+        <v>1913</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1913</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Sasketchewan, Kanada - missziós lelkész
+Wakaw, SK, Kanada - lelkész, ellátja Basin Lake, St. Emericus, Howell, St. Ladislas, Plunkett, Ste-Trinité és St-Etienne településeket
+Szent István R. K. Egyházközség, Toledo, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>24 de agosto de 1913</t>
+          <t>1911
+1913
+1913</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>1913
+1913
+1915</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1913</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Sommer Bernát</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szepes</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Csicsó, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>1913</v>
+      </c>
+      <c r="O79">
+        <v>1913</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=1008</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1913</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya és Szent Adalbert Főszékesegyház, Esztergom, Osztrák-Magyar Monarchia
+Magyardiószeg, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>27 de agosto de 1913</t>
-        </is>
+          <t>1913. július 22.
+1913</t>
+        </is>
+      </c>
+      <c r="O80">
+        <v>1915</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1913</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Otthon, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1910</v>
+      </c>
+      <c r="O81">
+        <v>1913</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1913</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Horváth Jenő</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Győr, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1913</t>
+          <t>1913. február 12.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1913</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Aliquippa, PA, Estados Unidos</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1913</t>
+          <t>1913. február 13.</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1913</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Mércse, Osztrák-Magyar Monarchia</t>
+          <t>Röjtök, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1913</t>
+          <t>1913. március 18.</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1913</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Baltimore, MD, Estados Unidos</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Devault, PA, Estados Unidos</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>9 de septiembre de 1913</t>
+          <t>1913. április 1.</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1913</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Felsőzsolca, Osztrák-Magyar Monarchia</t>
+          <t>Szombathely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>19 de septiembre de 1913</t>
+          <t>1913. április 20.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1913</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Csurgovics János</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Beregszász, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>30 de septiembre de 1913</t>
+          <t>1913. április 30.</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=174</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1913</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Kisléta, Osztrák-Magyar Monarchia</t>
+          <t>Fairport Harbor, OH, USA</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>12 de octubre de 1913</t>
+          <t>1913. május 12.</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1913</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Vassurány, Osztrák-Magyar Monarchia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>27 de octubre de 1913</t>
+          <t>1913. május 27.</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1913</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Késmárk, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>29 de octubre de 1913</t>
+          <t>1913. június 3.</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1913</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...26 lines deleted...]
-        <v>1915</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1913. június 22.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1913</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Owosso, MI, USA</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1913. június 25.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1913</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Merész Ferenc SDB</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Nyergesújfalu, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1913. július 1.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=732</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1913</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Tápiógyörgye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>1913. július 4.</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1913</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Nagyszombat, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>1913. augusztus 8.</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1913</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1917</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>1913. augusztus 24.</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1913</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Csicsó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1913. augusztus 26.</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1913</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>párroco, jubilado desde 1932</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1913. augusztus 27.</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1913</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1914</v>
+          <t>ferences (Kapisztrán Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>1913. szeptember 7.</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1913</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1938</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>1913. szeptember 7.</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1913</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Aliquippa, PA, USA</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>1913. szeptember 7.</t>
+        </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1913</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Hlebik János</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1914</v>
+          <t>Mércse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>1913. szeptember 7.</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=397</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1913</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Devault, PA, USA</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>1913. szeptember 9.</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1913</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
-[...21 lines deleted...]
-        <v>1914</v>
+          <t>Felsőzsolca, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>1913. szeptember 19.</t>
+        </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1913</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>1913. szeptember 30.</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1913</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Kisléta, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>1913. október 12.</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1913</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Vassurány, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>1913. október 27.</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1913</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Késmárk, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>1913. október 29.</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1913</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>1913. november 2.</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1913</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Popovics Viktor</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1921</v>
+          <t>Toronya, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>1913. november 16.</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=893</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1913</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N111">
-        <v>1907</v>
+        <v>1882</v>
       </c>
       <c r="O111">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1913</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Wallingford, CO, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N112">
-        <v>1907</v>
+        <v>1891</v>
       </c>
       <c r="O112">
-        <v>1915</v>
+        <v>1982</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1913</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N113">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O113">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1913</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, Estados Unidos</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N114">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O114">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1913</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N115">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O115">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1913</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N116">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O116">
-        <v>1914</v>
+        <v>1927</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1913</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="O117">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1913</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O118">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1913</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N119">
-        <v>1908</v>
+        <v>1901</v>
       </c>
       <c r="O119">
-        <v>1943</v>
+        <v>1914</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1913</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N120">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O120">
-        <v>1921</v>
+        <v>1938</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1913</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>canónigo, vicario episcopal, obispo electo (pero no consagrado)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O121">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1913</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Hlebik János</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Céke, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>profesor de geografía y dibujo, profesor de eslavo eclesiástico y de caligrafía</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N122">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O122">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1913</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N123">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O123">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1913</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N124">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O124">
-        <v>1954</v>
+        <v>1914</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1913</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N125">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O125">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1913</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Presta servicio como vicario en: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép y Kurima</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N126">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O126">
-        <v>1919</v>
+        <v>1932</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1913</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N127">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O127">
-        <v>1914</v>
+        <v>1940</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1913</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N128">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O128">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1913</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N129">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O129">
         <v>1920</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1913</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, Estados Unidos</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N130">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O130">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1913</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O131">
-        <v>1952</v>
+        <v>1921</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1913</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N132">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O132">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1913</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N133">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O133">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1913</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N134">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O134">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1913</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>profesor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N135">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O135">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1913</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1919, párroco</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N136">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O136">
-        <v>1926</v>
+        <v>1919</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1913</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Bácsszentiván, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N137">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O137">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1913</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Gara, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N138">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O138">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1913</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>profesor de secundaria</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N139">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O139">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1913</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N140">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O140">
-        <v>1916</v>
+        <v>1943</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1913</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Scranton, PA, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N141">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O141">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1913</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N142">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O142">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1913</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Bussa, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>párroco, vicario general y inspector de las escuelas primarias</t>
+          <t>kanonok, püspöki helynök, választott (de fel nem szentelt) püspök</t>
         </is>
       </c>
       <c r="N143">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O143">
         <v>1914</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1913</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+        </is>
+      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N144">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O144">
-        <v>1941</v>
+        <v>1918</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1913</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N145">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O145">
-        <v>1917</v>
+        <v>1934</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1913</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1913, párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N146">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O146">
-        <v>1916</v>
+        <v>1954</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1913</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N147">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O147">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1913</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N148">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O148">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1913</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>párroco, el último sacerdote diocesano de Nueva York; después, los franciscanos se hicieron cargo de Nueva York.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N149">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O149">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1913</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>capellán y, posteriormente, párroco</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N150">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O150">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1913</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Duquesne, PA, Estados Unidos</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N151">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O151">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1913</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Belváros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N152">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O152">
-        <v>1916</v>
+        <v>1929</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1913</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>al servicio del Ordinariato Militar</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N153">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O153">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1913</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N154">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O154">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1913</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>profesor de estudios bíblicos</t>
+          <t>segédlelkész, közben 1914-től tábori lelkész</t>
         </is>
       </c>
       <c r="N155">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O155">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1913</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N156">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O156">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1913</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, Estados Unidos</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N157">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O157">
-        <v>1915</v>
+        <v>1952</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1913</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Komárom, Osztrák-Magyar Monarchia</t>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N158">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O158">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1913</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N159">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O159">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1913</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N160">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O160">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1913</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, Estados Unidos</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Zirci Ciszterci Apátság</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N161">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O161">
-        <v>1921</v>
+        <v>1916</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1913</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>adminisztrátor, majd 1919-től plébános</t>
         </is>
       </c>
       <c r="N162">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O162">
-        <v>1919</v>
+        <v>1926</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1913</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>de baja por enfermedad</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N163">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O163">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1913</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N164">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O164">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1913</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>secretario y maestro de ceremonias del abad, maestro de novicios</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N165">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O165">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1913</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Kizák Viktor</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Antalócz, Osztrák-Magyar Monarchia</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N166">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O166">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1913</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Roebling, NJ, Estados Unidos</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>pastor fundador; según otras fuentes, de Trenton (Nueva Jersey)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N167">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O167">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=570</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1913</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N168">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O168">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1913</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Donora, PA, Estados Unidos</t>
+          <t>Bussa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános, espereshelyettes és az elemi iskolák felügyelője</t>
         </is>
       </c>
       <c r="N169">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O169">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1913</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O170">
-        <v>1914</v>
+        <v>1941</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1913</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N171">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O171">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1913</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N172">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O172">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1913</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hungría</t>
+          <t>Dömös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Felsővárosi Minorita templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>adminisztrátor, majd 1913-tól plébános</t>
         </is>
       </c>
       <c r="N173">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O173">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1913</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Charleroi, PA, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N174">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O174">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1913</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N175">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O175">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1913</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
+          <t>Frönlich János</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>1911</v>
+      </c>
+      <c r="O176">
+        <v>1922</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=292</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1913</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Hodobay Teodor Gyula</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>lelkész, majd parókus</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>1911</v>
+      </c>
+      <c r="O177">
+        <v>1921</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=402</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>1913</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Homicskó Ottó</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>1911</v>
+      </c>
+      <c r="O178">
+        <v>1914</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=412</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1913</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Belváros</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1911</v>
+      </c>
+      <c r="O179">
+        <v>1916</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>1913</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Hudecz Dezső</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>tábori ordináriátus szolgálatában</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1911</v>
+      </c>
+      <c r="O180">
+        <v>1922</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=445</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1913</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Köller Endre, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Nagykikinda, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1911</v>
+      </c>
+      <c r="O181">
+        <v>1914</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=599</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1913</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>biblikum tanár</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>1911</v>
+      </c>
+      <c r="O182">
+        <v>1915</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1913</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Orosz Gyula, csicseri</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>1911</v>
+      </c>
+      <c r="O183">
+        <v>1920</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=840</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1913</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>alapító parókus</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1911</v>
+      </c>
+      <c r="O184">
+        <v>1922</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1913</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Csizmadia Pál</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1912</v>
+      </c>
+      <c r="O185">
+        <v>1915</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=162</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1913</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Komárom, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1912</v>
+      </c>
+      <c r="O186">
+        <v>1915</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1913</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Fairport, NY, USA</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1912</v>
+      </c>
+      <c r="O187">
+        <v>1925</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1913</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Portage, PA, USA</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1912</v>
+      </c>
+      <c r="O188">
+        <v>1925</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1913</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Gottschall Imre, Msgr</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1912</v>
+      </c>
+      <c r="O189">
+        <v>1921</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=333</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1913</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Hock János</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1912</v>
+      </c>
+      <c r="O190">
+        <v>1919</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=398</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1913</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Hrabár János</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>betegszabadságon</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1912</v>
+      </c>
+      <c r="O191">
+        <v>1917</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=442</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1913</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1912</v>
+      </c>
+      <c r="O192">
+        <v>1915</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1913</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Zirc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>apáti titkár és szertartó, novíciátusi tanár</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1912</v>
+      </c>
+      <c r="O193">
+        <v>1915</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=447</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1913</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Iváncsó Bazil</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Antalócz, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1912</v>
+      </c>
+      <c r="O194">
+        <v>1914</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=464</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1913</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>alapító lelkész, más forrás szerint Trenton. NJ</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1912</v>
+      </c>
+      <c r="O195">
+        <v>1914</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1913</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1912</v>
+      </c>
+      <c r="O196">
+        <v>1916</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1913</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Lipeczky Bazil</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Donora, PA, USA</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1912</v>
+      </c>
+      <c r="O197">
+        <v>1922</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=657</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1913</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1912</v>
+      </c>
+      <c r="O198">
+        <v>1914</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1913</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Medveczky Gyula Medárd OFM</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1912</v>
+      </c>
+      <c r="O199">
+        <v>1917</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=722</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1913</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Nagy András</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1912</v>
+      </c>
+      <c r="O200">
+        <v>1915</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=783</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1913</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Nagy László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1912</v>
+      </c>
+      <c r="O201">
+        <v>1917</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=795</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1913</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Charleroi, PA, USA</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1912</v>
+      </c>
+      <c r="O202">
+        <v>1914</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1913</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1912</v>
+      </c>
+      <c r="O203">
+        <v>1928</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1913</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1912</v>
+      </c>
+      <c r="O204">
+        <v>1928</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1913</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1912</v>
+      </c>
+      <c r="O205">
+        <v>1928</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1913</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1912</v>
+      </c>
+      <c r="O206">
+        <v>1915</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1913</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>lelkész, tanár</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1912</v>
+      </c>
+      <c r="O207">
+        <v>1919</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1913</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1912</v>
+      </c>
+      <c r="O208">
+        <v>1917</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1913</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
           <t>Péter József</t>
         </is>
       </c>
-      <c r="E176" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G176" t="inlineStr">
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H176" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J176" t="inlineStr">
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
-      <c r="K176" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N176">
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N209">
         <v>1912</v>
       </c>
-      <c r="O176">
+      <c r="O209">
         <v>1915</v>
       </c>
-      <c r="Q176" t="inlineStr">
+      <c r="Q209" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1913</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Rickert Ernő</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>St. Paul, MI, USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>1912</v>
+      </c>
+      <c r="O210">
+        <v>1920</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=935</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1913</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Rácz József</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Sepsiszentgyörgy, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1912</v>
+      </c>
+      <c r="O211">
+        <v>1914</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>