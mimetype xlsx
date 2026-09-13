--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9409 +98,11287 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1914</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>69</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>89</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1914</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Ungvár, Osztrák-Magyar Monarchia
-Aumônier du 11e régiment d’infanterie</t>
+11. honvéd gyalogezred tábori lelkésze</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1914
 1914</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1914</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia - vicaire
-Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - vicaire, puis administrateur en 1919</t>
+          <t>Budapest-Belvárosi Nagyboldogasszony Főplébánia, Budapest, Osztrák-Magyar Monarchia - segédlelkész
+Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - segédlelkész, majd 1919-ben adminisztrátor</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1904
 1914</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1914
 1919</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1914</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bacsinszky András, bacsinai</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>New-Britan, CT, États-Unis - curé</t>
+          <t>New-Britan, CT, USA - parókus</t>
         </is>
       </c>
       <c r="N20">
         <v>1914</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=25</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1914</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Whiting, IN, États-Unis - pasteur
-ismeretlen helyen, États-Unis - pasteur</t>
+          <t>Whiting, IN, USA - lelkész
+ismeretlen helyen, USA - lelkész</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1914
 1921</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1914</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Duquesne, PA, États-Unis - pasteur
-Cleveland, OH, États-Unis - pasteur</t>
+          <t>Duquesne, PA, USA - lelkész
+Cleveland, OH, USA - lelkész</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1914
 1920</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1914</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Monessen, PA, États-Unis
-Szent Miklós görög katolikus templom, Felsőkalocsa, Osztrák-Magyar Monarchia - pasteur</t>
+          <t>Monessen, PA, USA
+Szent Miklós görög katolikus templom, Felsőkalocsa, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1914
 1915</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1914</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>South Norwalk, CT, États-Unis
-Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - curé</t>
+          <t>South Norwalk, CT, USA
+Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1908
 1914</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1914
 1948</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1914</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Retour dans la patrie
-[...1 lines deleted...]
-Incardination</t>
+          <t>Hazatérés
+Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Hajdúdorog, Osztrák-Magyar Monarchia - kisegítő lelkész, valamint a a Hajdúnánási Református Főgimnázium hitoktatója
 Ópályi, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Munkács → Hajdúdorog</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1914
 1914
 1914</t>
         </is>
       </c>
       <c r="O25">
         <v>1921</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1914</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Gyulafehérvár, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N26">
         <v>1913</v>
       </c>
       <c r="O26">
         <v>1914</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1914</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N27">
         <v>1914</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1914</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia - professeur de religion</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>21 juin 1914
+          <t>1914. június 21.
 1914</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1914</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Cuiaba, Mato Grosso, Brazília - responsable d’une station météorologique, puis professeur de mathématiques, de chimie et de physique</t>
+          <t>Cuiaba, Mato Grosso, Brazília - meterológiai állomás vezetője, majd matematika, kémia és fizika tanár</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>5 août 1914
+          <t>1914. augusztus 5.
 1914</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1914</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Kökényesd, Osztrák-Magyar Monarchia - curé
-Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Osztrák-Magyar Monarchia - chanoine</t>
+          <t>Kökényesd, Osztrák-Magyar Monarchia - parókus
+Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Osztrák-Magyar Monarchia - kanonok</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1901
 1914</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1914
 1915</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1914</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Gara, Osztrák-Magyar Monarchia - vicaire
+          <t>Gara, Osztrák-Magyar Monarchia - segédlelkész
 Bácsszentiván, Osztrák-Magyar Monarchia
-Szabadka, Osztrák-Magyar Monarchia - professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
+Szabadka, Osztrák-Magyar Monarchia - hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1908
 1908
 1914</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1914
 1914
 1929</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1914</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis - curé chargé de la construction d’une église, et par ailleurs vicaire à Leiseuring, en Pennsylvanie (États-Unis)</t>
+          <t>Uniontown, PA, USA - templomépítő parókus, közben kisegítő lelkész Leiseuring, PA, USA</t>
         </is>
       </c>
       <c r="N32">
         <v>1914</v>
       </c>
       <c r="O32">
         <v>1924</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1914</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis - célébrant la messe avec un autel latéral</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA - oldallagos ellátással miséző</t>
         </is>
       </c>
       <c r="N33">
         <v>1913</v>
       </c>
       <c r="O33">
         <v>1914</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1914</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis - Vice-président de la Ligue slovaque américaine</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - Amerikai Szlovák Liga alelnöke</t>
         </is>
       </c>
       <c r="N34">
         <v>1914</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1914</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia - professeur de théologie, catéchiste, vicaire</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia - teológiai tanár, hitoktató, segédhitszónok</t>
         </is>
       </c>
       <c r="N35">
         <v>1914</v>
       </c>
       <c r="O35">
         <v>1924</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1914</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Braddock, PA, États-Unis - curé</t>
+          <t>Braddock, PA, USA - parókus</t>
         </is>
       </c>
       <c r="N36">
         <v>1914</v>
       </c>
       <c r="O36">
         <v>1918</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1914</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Ráckeve, Osztrák-Magyar Monarchia - vicaire
+          <t>Ráckeve, Osztrák-Magyar Monarchia - segédlelkész
 Nagytétény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>12 juin 1914
+          <t>1914. június 12.
 1914
 1914</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1914</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...2 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Hlebik János</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Céke, Osztrák-Magyar Monarchia - pasteur
-[...2 lines deleted...]
-Ashley, PA, États-Unis</t>
+          <t>Céke, Osztrák-Magyar Monarchia - lelkész
+Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA
+Throop, PA, USA
+Ashley, PA, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1903
 1914
 1914</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1914
 1914</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=397</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1914</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Duquesne, PA, États-Unis - lelkész
-[...1 lines deleted...]
-Trenton, NJ, États-Unis - lelkész</t>
+          <t>Duquesne, PA, USA - lelkész
+New York, NY, USA - lelkész
+Trenton, NJ, USA - lelkész</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1911
 1914
 1914</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1914
 1928</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1914</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Antalócz, Osztrák-Magyar Monarchia - vicaire
-Petrik, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Antalócz, Osztrák-Magyar Monarchia - segédlelkész
+Petrik, Osztrák-Magyar Monarchia - helyettes lelkész</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1912
 1914</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1914
 1921</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Felnémet, Osztrák-Magyar Monarchia - curé</t>
+          <t>Felnémet, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N41">
         <v>1914</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1914</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis - pasteur
-Toledo, OH, États-Unis - curé, chanoine</t>
+          <t>Philadelphia, PA, USA - lelkész
+Toledo, OH, USA - parókus, kanonok</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1914
 1924</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1914</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis - pasteur (ainsi qu’à Hazelton, dans l’Ohio, aux États-Unis)
-Sheffield, PA, États-Unis - pasteur</t>
+          <t>Youngstown, OH, USA - lelkész (valamint  Hazelton, OH, USA)
+Sheffield, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1914
 1914</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1914</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Roebling, NJ, États-Unis - pasteur fondateur, selon d’autres sources, à Trenton, dans le New Jersey
-New Brunswick, NJ, États-Unis - pasteur fondateur</t>
+          <t>Roebling, NJ, USA - alapító lelkész, más forrás szerint Trenton. NJ
+New Brunswick, NJ, USA - alapító lelkész</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1912
-1914 után</t>
+1914</t>
         </is>
       </c>
       <c r="O44">
         <v>1914</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1914</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kovács János Jazon OSBM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Minneapolis, MN, États-Unis - pasteur</t>
+          <t>Minneapolis, MN, USA - lelkész</t>
         </is>
       </c>
       <c r="N45">
         <v>1913</v>
       </c>
       <c r="O45">
         <v>1914</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=592</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1914</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Changement de confession
-Changement de confession</t>
+          <t>Felekezetváltás
+Felekezetváltás</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kubinyi Viktor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>episzkopális</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>ókatolikus → episzkopális
 episzkopális</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1914
 1914</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=618</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1914</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis - curé (il fait construire une nouvelle paroisse, une école et un couvent)
-Nagykikinda, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - plébános (új plébániát, iskolát és zárdát épít)
+Nagykikinda, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1914
 1911</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1927
 1914</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1914</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis - curé
-Holy Trinity Slovak,Church, Simpson, PA, États-Unis - curé</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - plébános
+Holy Trinity Slovak,Church, Simpson, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1914
-1922 után</t>
+1922</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1914</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N49">
         <v>1914</v>
       </c>
       <c r="O49">
         <v>1917</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1914</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Lukács János</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, États-Unis - pasteur
-New Brunswick, NJ, États-Unis - curé qui a fait construire l’église</t>
+          <t>Bridgeport, CT, USA - lelkész
+New Brunswick, NJ, USA - templomépítő parókus</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1913
 1914</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1914
 1916</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1914</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis - pasteur
-Kisberezna, Osztrák-Magyar Monarchia - chef de famille</t>
+          <t>Pittsburgh, PA, USA - lelkész
+Kisberezna, Osztrák-Magyar Monarchia - házfőnök</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1910
 1914</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1914
 1922</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1914</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Bussa, Osztrák-Magyar Monarchia - curé, vicaire et inspecteur des écoles primaires
-Ipolyvarbó, Osztrák-Magyar Monarchia - curé, puis vicaire général à partir de 1918</t>
+          <t>Bussa, Osztrák-Magyar Monarchia - plébános, espereshelyettes és az elemi iskolák felügyelője
+Ipolyvarbó, Osztrák-Magyar Monarchia - plébános, 1918-tól esperes</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1910
 1914</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1914
 1922</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1914</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis
-Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis - curé</t>
+          <t>Gary, IN, USA
+Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1912
 1914</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1914
 1916</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1914</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Jászfényszaru, Osztrák-Magyar Monarchia - vicaire (jusqu’au 18 avril), puis réaffecté au poste d’aumônier de campagne.</t>
+          <t>Jászfényszaru, Osztrák-Magyar Monarchia - segédlelkész (ápirlis 18-ig), ezután tábori lelkésznek elbocsátva.</t>
         </is>
       </c>
       <c r="O54">
         <v>1914</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1914</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Clairton, PA, États-Unis - curé ; selon d’autres sources : Allegheny, Pennsylvanie, États-Unis</t>
+          <t>Clairton, PA, USA - parókus, más forrás szerint: Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="N55">
         <v>1914</v>
       </c>
       <c r="O55">
         <v>1922</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1914</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Canonsburg, PA, États-Unis - curé
-[...1 lines deleted...]
-Hazleton, PA, États-Unis</t>
+          <t>Canonsburg, PA, USA - parókus
+Youngstown, OH, USA - parókus
+Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1914
 1914
 1914</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1914</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság
-Rácalmás, Osztrák-Magyar Monarchia - vicaire</t>
+Rácalmás, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>22 juin 1914
+          <t>1914. június 22.
 1914</t>
         </is>
       </c>
       <c r="O57">
         <v>1916</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1914</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Bécs, Osztrák-Magyar Monarchia
-Budapest, Osztrák-Magyar Monarchia - catéchiste et vicaire de la Maison missionnaire de la Vierge Marie, située rue Hermina</t>
+Budapest, Osztrák-Magyar Monarchia - hitoktató, egyben a Hermina úti Szűz Mária Missziósház segédlelkésze</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>14 juillet 1914
+          <t>1914. július 14.
 1914</t>
         </is>
       </c>
       <c r="O58">
         <v>1918</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1914</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Allentown, PA, États-Unis</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1914</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1914</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - curé
-Szent István R. K. Egyházközség, Cincinnati, OH, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - plébános
+Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1909
 1914</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>1914
 1918</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1914</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Décès</t>
+          <t>Áthelyezés (új szolgálati hely)
+Halálozás</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Novák Elek</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Taylor, PA, États-Unis - pasteur
-Taylor, PA, États-Unis</t>
+          <t>Taylor, PA, USA - lelkész
+Taylor, PA, USA</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1914
-5 mars 1914</t>
+1914. március 5.</t>
         </is>
       </c>
       <c r="O61">
         <v>1914</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=822</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1914</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis - curé</t>
+          <t>Windber, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N62">
         <v>1914</v>
       </c>
       <c r="O62">
         <v>1916</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1914</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Charleroi, PA, États-Unis - pasteur
-États-Unis - pasteur (lieu d’affectation inconnu)</t>
+          <t>Charleroi, PA, USA - lelkész
+USA - lelkész (szolgálati helyen nem ismert)</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1912
 1914</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>1914
 1921</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1914</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
-[...6 lines deleted...]
-        <v>1915</v>
+          <t>Barberton, OH, USA - lelkész
+Ungvár, Osztrák-Magyar Monarchia - segédlelkész
+Kingston, PA, USA
+Pottstown, PA, USA
+Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>1914
+1913
+1914
+1914
+1914</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1920
+1914
+1920
+1920
+1920</t>
+        </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1914</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Ruttkay Pál</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA - parókus
+St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>1 février 1914</t>
+          <t>1914
+1914</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=951</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1914</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Mezőhegyes, Osztrák-Magyar Monarchia</t>
+          <t>Sepsiszentgyörgy, Osztrák-Magyar Monarchia - segédlelkész
+Bereck, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>12 février 1914</t>
-        </is>
+          <t>1912
+1914</t>
+        </is>
+      </c>
+      <c r="O66">
+        <v>1914</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1914</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Slaboda József</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Hajós, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1914</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=1001</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1914</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Gernat János</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1914</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=324</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1914</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1914</v>
+      </c>
+      <c r="O69">
+        <v>1915</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1914</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2 mai 1914</t>
+          <t>1914. január 28.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1914</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>21 mai 1914</t>
+          <t>1914. február 1.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1914</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Mezőhegyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>24 mai 1914</t>
+          <t>1914. február 12.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1914</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Eggemann Hubert József</t>
+          <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Hajós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>14 juin 1914</t>
+          <t>1914. március 20.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=229</t>
+          <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1914</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Gernat János</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Monostorszentpéter, Osztrák-Magyar Monarchia</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>20 juin 1914</t>
+          <t>1914. március 24.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=324</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1914</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
-[...4 lines deleted...]
-          <t>Róma, Italie</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>15 août 1914</t>
+          <t>1914. április 11.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1914</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Fegyverneki György</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...4 lines deleted...]
-          <t>Vencsellő, Osztrák-Magyar Monarchia</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>16 août 1914</t>
+          <t>1914. május 2.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=258</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1914</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Dietz Alajos</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Reading, PA, États-Unis</t>
-[...4 lines deleted...]
-          <t>Reading, PA, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>24 août 1914</t>
+          <t>1914. május 21.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=200</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1914</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Hongrie</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>29 août 1914</t>
+          <t>1914. május 24.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1914</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Eggemann Hubert József</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>21 septembre 1914</t>
+          <t>1914. június 14.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=229</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1914</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Hodobay Andor, Msgr.</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Monostorszentpéter, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>25 septembre 1914</t>
+          <t>1914. június 20.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=399</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1914</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szentendre, Osztrák-Magyar Monarchia</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>27 septembre 1914</t>
+          <t>1914. augusztus 15.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1914</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Fegyverneki György</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Avella, PA, États-Unis</t>
+          <t>Vencsellő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>1 octobre 1914</t>
+          <t>1914. augusztus 16.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=258</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1914</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Dietz Alajos</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Reading, PA, USA</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Reading, PA, USA</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2 octobre 1914</t>
+          <t>1914. augusztus 24.</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=200</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1914</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyarország</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>4 novembre 1914</t>
+          <t>1914. augusztus 29.</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1914</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kuzmiák István Jozafát OSBM</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>25 novembre 1914</t>
+          <t>1914. szeptember 17.</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=628</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1914</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Tamási, Osztrák-Magyar Monarchia</t>
+          <t>Nyergesújfalu, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>16 décembre 1914</t>
+          <t>1914. szeptember 19.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1914</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Fürdek István</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
-[...26 lines deleted...]
-        <v>1915</v>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1914. szeptember 21.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=296</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1914</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Hodobay Andor, Msgr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1914. szeptember 25.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=399</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1914</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Szentendre, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>1914. szeptember 27.</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1914</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Avella, PA, USA</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1914. október 1.</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1914</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
-[...26 lines deleted...]
-        <v>1927</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1914. október 2.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1914</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Primus István Pompár OFM</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Dolna Tuzla, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1914. október 6.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=900</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1914</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Syracuse, NY, États-Unis</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Bácsbokod, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1914. október 23.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1914</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>curé, à la retraite depuis 1932</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1914. november 4.</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1914</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Kuzmiák István Jozafát OSBM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1938</v>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>1914. november 25.</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=628</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1914</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1915</v>
+          <t>Tamási, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>1914. december 16.</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1914</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Szent László templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános, cseh, szlovák és magyar lelkész</t>
         </is>
       </c>
       <c r="N97">
-        <v>1903</v>
+        <v>1882</v>
       </c>
       <c r="O97">
         <v>1915</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1914</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>en congé maladie</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N98">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="O98">
-        <v>1915</v>
+        <v>1982</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1914</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N99">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="O99">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1914</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N100">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="O100">
-        <v>1940</v>
+        <v>1917</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1914</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N101">
-        <v>1905</v>
+        <v>1898</v>
       </c>
       <c r="O101">
-        <v>1937</v>
+        <v>1924</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1914</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N102">
-        <v>1906</v>
+        <v>1899</v>
       </c>
       <c r="O102">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1914</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N103">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="O103">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1914</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>St Louis, MO, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>pasteur missionnaire, principaux lieux d’activité : St Louis, Mississippi (1907), East St. Louis, Illinois, États-Unis, Newark, New Jersey, États-Unis, Buffalo, New York, États-Unis, Irvington, New Jersey, États-Unis, Lorain, Ohio, États-Unis, Youngstown, Ohio, États-Unis</t>
-[...3 lines deleted...]
-        <v>1907</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O104">
-        <v>1923</v>
+        <v>1937</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1914</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Wallingford, CO, États-Unis</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N105">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O105">
-        <v>1915</v>
+        <v>1938</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1914</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>pasteur, professeur de chant, responsable de la confrérie du Rosaire, vicaire général de 1914 à 1915, membre du conseil de l’ordre, ministre des laïcs, vicaire général de 1917 à 1918</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N106">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="O106">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1914</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur spirituel, visiteur paroissial, prédicateur à la cathédrale, chef de chœur, membre du conseil municipal de Banská Bystrica, secrétaire général de l’association des travailleurs socialistes chrétiens, administrateur puis gardien du sanctuaire capitulaire, directeur des associations diocésaines de l’Eucharistie, avocat du Saint-Siège à partir de 1917, greffier du Saint-Siège à partir de 1918</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O107">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1914</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N108">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O108">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1914</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N109">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O109">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1914</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N110">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O110">
-        <v>1921</v>
+        <v>1940</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1914</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>professeur de géographie et de dessin, professeur de slavon ecclésiastique, professeur de calligraphie</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O111">
-        <v>1918</v>
+        <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1914</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O112">
-        <v>1934</v>
+        <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1914</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N113">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O113">
-        <v>1954</v>
+        <v>1915</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1914</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N114">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="O114">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1914</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Il exerce en tant que vicaire à : Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N115">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O115">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1914</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N116">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O116">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1914</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N117">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O117">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1914</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, États-Unis</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N118">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O118">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1914</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N119">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O119">
-        <v>1952</v>
+        <v>1920</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1914</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N120">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O120">
-        <v>1916</v>
+        <v>1943</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1914</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N121">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O121">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1914</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N122">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O122">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1914</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N123">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O123">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1914</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1919</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N124">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O124">
-        <v>1926</v>
+        <v>1934</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1914</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N125">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O125">
-        <v>1920</v>
+        <v>1954</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1914</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N126">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O126">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1914</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N127">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O127">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1914</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N128">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O128">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1914</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Korotnoky János, Msgr.</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N129">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O129">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=570</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1914</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N130">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O130">
-        <v>1941</v>
+        <v>1929</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1914</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O131">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1914</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1913</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N132">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O132">
         <v>1916</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1914</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, États-Unis</t>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, közben 1914-től tábori lelkész</t>
         </is>
       </c>
       <c r="N133">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O133">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1914</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis</t>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N134">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O134">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1914</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé, dernier prêtre diocésain à New York, après quoi les franciscains ont pris la relève à New York.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O135">
-        <v>1922</v>
+        <v>1952</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1914</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pasteur, puis curé</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N136">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O136">
-        <v>1921</v>
+        <v>1916</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1914</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N137">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O137">
         <v>1916</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1914</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>au service de l’ordinariat militaire</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N138">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O138">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1914</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>professeur de théologie</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N139">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O139">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1914</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>adminisztrátor, majd 1919-től plébános</t>
         </is>
       </c>
       <c r="N140">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O140">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1914</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Csizmadia Pál</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N141">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O141">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=162</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1914</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Komárom, Osztrák-Magyar Monarchia</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N142">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O142">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1914</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Fairport, NY, États-Unis</t>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N143">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O143">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1914</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Kizák Viktor</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N144">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O144">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1914</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, États-Unis</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N145">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O145">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=570</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1914</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N146">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O146">
-        <v>1919</v>
+        <v>1941</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1914</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N147">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O147">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1914</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Pozsony, Osztrák-Magyar Monarchia</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N148">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O148">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1914</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Dömös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>secrétaire et maître de cérémonie de l’abbaye, maître des novices</t>
+          <t>adminisztrátor, majd 1913-tól plébános</t>
         </is>
       </c>
       <c r="N149">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O149">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1914</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N150">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O150">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1914</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Donora, PA, États-Unis</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N151">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O151">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1914</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N152">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O152">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1914</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N153">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O153">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1914</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hongrie</t>
+          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom</t>
+          <t>Belváros</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N154">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O154">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1914</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tábori ordináriátus szolgálatában</t>
         </is>
       </c>
       <c r="N155">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O155">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1914</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Esztergom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>biblikum tanár</t>
         </is>
       </c>
       <c r="N156">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O156">
         <v>1915</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1914</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N157">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O157">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1914</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szék, Osztrák-Magyar Monarchia</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>responsable de résidence (également à Szamosújvár)</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N158">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O158">
-        <v>1915</v>
+        <v>1922</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1914</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szászváros, Osztrák-Magyar Monarchia</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O159">
         <v>1915</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1914</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>St. Joseph templom, Minneapolis, MN, États-Unis</t>
+          <t>Komárom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Joseph templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N160">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O160">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1914</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O161">
-        <v>1955</v>
+        <v>1925</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1914</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>St. Clair, PA, États-Unis</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N162">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O162">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1914</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Philadephia, PA, États-Unis</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>pasteur fondateur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N163">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O163">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1914</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Fancsika, Osztrák-Magyar Monarchia</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N164">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O164">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1914</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Mosonszentjános, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>betegszabadságon</t>
         </is>
       </c>
       <c r="N165">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O165">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1914</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Tabán, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Pozsony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N166">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O166">
         <v>1915</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1914</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>apáti titkár és szertartó, novíciátusi tanár</t>
         </is>
       </c>
       <c r="N167">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O167">
         <v>1915</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1914</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Lipták Matonyák Imre SDB</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Séminariste</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile</t>
+          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>études secondaires, élève</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N168">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O168">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=661</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1914</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Innsbruck, Autriche</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Autriche</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>études philosophiques</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N169">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O169">
-        <v>1915</v>
+        <v>1922</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1914</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Veszprém, Osztrák-Magyar Monarchia</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>bibliothécaire épiscopal, puis, à partir de 1914, aumônier du château, et à partir de 1915, professeur au séminaire (histoire et droit canonique) ; entre-temps, aumônier de campagne de 1914 à 1916</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N170">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O170">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1914</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Nagy András</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N171">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O171">
         <v>1915</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1914</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>prédicateur</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N172">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O172">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1914</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>administrateur paroissial, puis curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N173">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O173">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1914</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>aumônier de camp et professeur de religion suppléant dans un lycée public</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N174">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O174">
-        <v>1919</v>
+        <v>1928</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1914</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>1912</v>
+      </c>
+      <c r="O175">
+        <v>1928</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1914</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>1912</v>
+      </c>
+      <c r="O176">
+        <v>1915</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1914</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>lelkész, tanár</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>1912</v>
+      </c>
+      <c r="O177">
+        <v>1919</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>1914</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>1912</v>
+      </c>
+      <c r="O178">
+        <v>1917</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1914</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Péter József</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1912</v>
+      </c>
+      <c r="O179">
+        <v>1915</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=873</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>1914</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Rickert Ernő</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>St. Paul, MI, USA</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1912</v>
+      </c>
+      <c r="O180">
+        <v>1920</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=935</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1914</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Bognár Pál</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1913</v>
+      </c>
+      <c r="O181">
+        <v>1915</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=98</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1914</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Szék, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>házfelelős (közben Szamosújváron is)</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>1913</v>
+      </c>
+      <c r="O182">
+        <v>1915</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1914</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Bíró József Benedek OFM</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>ferences (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Szászváros, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>1913</v>
+      </c>
+      <c r="O183">
+        <v>1915</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=81</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1914</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>St. Joseph templom, Minneapolis, MN, USA</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>St. Joseph templom</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1913</v>
+      </c>
+      <c r="O184">
+        <v>1916</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=194</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1914</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1913</v>
+      </c>
+      <c r="O185">
+        <v>1944</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1914</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Eördögh Elemér, Msgr</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1913</v>
+      </c>
+      <c r="O186">
+        <v>1955</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=241</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1914</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Gribóvszky Kornél</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>St. Clair, PA, USA</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1913</v>
+      </c>
+      <c r="O187">
+        <v>1921</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=335</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1914</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Horváth Lőrinc</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Philadephia, PA, USA</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>alapító lelkész</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1913</v>
+      </c>
+      <c r="O188">
+        <v>1916</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=432</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1914</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Fancsika, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1913</v>
+      </c>
+      <c r="O189">
+        <v>1915</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1914</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Koch Róbert</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Mosonszentjános, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1913</v>
+      </c>
+      <c r="O190">
+        <v>1916</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=556</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1914</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Tabán, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Tabán</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1913</v>
+      </c>
+      <c r="O191">
+        <v>1915</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1914</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1913</v>
+      </c>
+      <c r="O192">
+        <v>1915</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1914</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Lipták Matonyák Imre SDB</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>növendék</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Santiago de Chile, Chile</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>középiskolai tanulmányok, növendék</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1913</v>
+      </c>
+      <c r="O193">
+        <v>1917</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=661</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1914</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Innsbruck, Ausztria</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>filozófiai tanulmányok</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1913</v>
+      </c>
+      <c r="O194">
+        <v>1915</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1914</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Veszprém, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>püspöki könyvtáros, majd 1914–től várlelkész, 1915–től szemináriumi tanár (történelem és kánonjog), közben tábori lelkész 1914–1916 között</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1913</v>
+      </c>
+      <c r="O195">
+        <v>1918</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1914</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Marczinkó József</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1913</v>
+      </c>
+      <c r="O196">
+        <v>1915</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=695</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1914</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Martinovich Sándor (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>hitszónok</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1913</v>
+      </c>
+      <c r="O197">
+        <v>1915</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=706</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1914</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>plébániai kormányzó, majd plébános</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1913</v>
+      </c>
+      <c r="O198">
+        <v>1923</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1914</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Németh József</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>tábori lelkész, valamint állami gimnáziumban helyettes hitoktató</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1913</v>
+      </c>
+      <c r="O199">
+        <v>1919</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=816</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1914</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
           <t>Papp Sándor</t>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G175" t="inlineStr">
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H175" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N175">
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N200">
         <v>1913</v>
       </c>
-      <c r="O175">
+      <c r="O200">
         <v>1923</v>
       </c>
-      <c r="Q175" t="inlineStr">
+      <c r="Q200" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1914</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Polyánszky István</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1913</v>
+      </c>
+      <c r="O201">
+        <v>1926</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=889</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1914</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Kulpmont, PA, USA</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1913</v>
+      </c>
+      <c r="O202">
+        <v>1918</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1914</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Rácz Péter Viktor, kusalyi</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1913</v>
+      </c>
+      <c r="O203">
+        <v>1920</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=921</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1914</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Simpson, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>magyar missziós lelkész</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1913</v>
+      </c>
+      <c r="O204">
+        <v>1916</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1914</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1913</v>
+      </c>
+      <c r="O205">
+        <v>1918</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1914</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1913</v>
+      </c>
+      <c r="O206">
+        <v>1915</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1914</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Magyardiószeg, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1913</v>
+      </c>
+      <c r="O207">
+        <v>1915</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>