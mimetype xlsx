--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9491 +98,11624 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1915</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>69</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>91</v>
+        <v>114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1915</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N18">
         <v>1915</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1915</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia - vicaire, puis vicaire en chef à partir de 1918</t>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia - segédlelkész, 1918-tól házfőnök helyettes</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>25 janvier 1915
+          <t>1915. január 25.
 1915</t>
         </is>
       </c>
       <c r="O19">
         <v>1921</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1915</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie
-Mutation (nouveau lieu de ministère)</t>
+          <t>Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Kassa, Osztrák-Magyar Monarchia - vicaire
-Eperjes, Osztrák-Magyar Monarchia - professeur de théologie, professeur de religion</t>
+          <t>Kassa, Osztrák-Magyar Monarchia - segédlelkész
+Eperjes, Osztrák-Magyar Monarchia - teológiai tanár, hittanár</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1915
 1915</t>
         </is>
       </c>
       <c r="O20">
         <v>1918</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1915</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Miklós görög katolikus templom, Felsőkalocsa, Osztrák-Magyar Monarchia - pasteur</t>
+          <t>Szent Miklós görög katolikus templom, Felsőkalocsa, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N21">
         <v>1914</v>
       </c>
       <c r="O21">
         <v>1915</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1915</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis - curé</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N22">
         <v>1913</v>
       </c>
       <c r="O22">
         <v>1915</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1915</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia - pasteur</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia - lelkész</t>
         </is>
       </c>
       <c r="N23">
         <v>1915</v>
       </c>
       <c r="O23">
         <v>1915</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1915</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...6 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Kaplony, Osztrák-Magyar Monarchia
 Budapest
 Kecskemét
 Szolnok
 Baja
 Szeged
 Szigetvár</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>14 juin 1915
+          <t>1915. június 14.
 1915
 1915
 1915
 1915
 1915
 1915
 1915</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1950
 1950
 1950
 1950
 1950
 1950
 1950</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1915</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szék, Osztrák-Magyar Monarchia - responsable de résidence (également à Szamosújvár)
-Medgyes, Osztrák-Magyar Monarchia - professeur de philosophie et secrétaire provincial</t>
+          <t>Szék, Osztrák-Magyar Monarchia - házfelelős (közben Szamosújváron is)
+Medgyes, Osztrák-Magyar Monarchia - filozófiatanár és provinciai titkár</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1915
 1917</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1915</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szászváros, Osztrák-Magyar Monarchia - professeur de religion
-Kolozsvár, Osztrák-Magyar Monarchia - prédicateur, puis, à partir de 1917, vice-directeur</t>
+          <t>Szászváros, Osztrák-Magyar Monarchia - hitoktató
+Kolozsvár, Osztrák-Magyar Monarchia - hitszónok, 1917-től házfőnök-helyettes</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1915</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>VII. kerület István u. iskola, Budapest, Osztrák-Magyar Monarchia - catéchiste et aumônier de camp</t>
+          <t>VII. kerület István u. iskola, Budapest, Osztrák-Magyar Monarchia - hitoktató, valamint tábori lelkész</t>
         </is>
       </c>
       <c r="N27">
         <v>1915</v>
       </c>
       <c r="O27">
         <v>1918</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1915</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, États-Unis - plébános</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N28">
         <v>1912</v>
       </c>
       <c r="O28">
         <v>1915</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1915</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Volkány, Osztrák-Magyar Monarchia - curé</t>
+          <t>Volkány, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N29">
         <v>1915</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1915</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - vicaire
-Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia - vicaire</t>
+          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - segédlelkész
+Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1915
 1915</t>
         </is>
       </c>
       <c r="O30">
         <v>1920</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1915</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Krisztus Király templom (Rákócziánum), Budapest, Osztrák-Magyar Monarchia - professeur de chant et chef de chœur de la Société Saint-Laszlo à Angyalföld, Budapest</t>
+          <t>Krisztus Király templom (Rákócziánum), Budapest, Osztrák-Magyar Monarchia - énektanár, valamint Budapest-Angyalföldön a Szent László Társulat karnagya</t>
         </is>
       </c>
       <c r="N31">
         <v>1915</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1915</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Nógrádmarcali, Magyar Királyság - vicaire</t>
+          <t>Nógrádmarcali, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>29 avril 1915
+          <t>1915. április 29.
 1915</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1915</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Osztrák-Magyar Monarchia - chanoine
-Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság - grand prévôt</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Osztrák-Magyar Monarchia - kanonok
+Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság - nagyprépost</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1914
 1915</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1915
 1928</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1915</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Degman József</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Wallingford, CO, États-Unis - pasteur
-Norwalk, CT, États-Unis</t>
+          <t>Wallingford, CO, USA - lelkész
+Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1907
 1915</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1915
 1933</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1915</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N35">
         <v>1915</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1915</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Pisztraháza, Osztrák-Magyar Monarchia - curé</t>
+          <t>Pisztraháza, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N36">
         <v>1903</v>
       </c>
       <c r="O36">
         <v>1915</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1915</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Komárom, Osztrák-Magyar Monarchia - professeur de religion
-Budapest, Osztrák-Magyar Monarchia - professeur de religion</t>
+          <t>Komárom, Osztrák-Magyar Monarchia - hitoktató
+Budapest, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
       <c r="O37">
         <v>1915</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1915</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Farkas László</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis - curé</t>
+          <t>Chicago, IL, USA - plébános</t>
         </is>
       </c>
       <c r="N38">
         <v>1906</v>
       </c>
       <c r="O38">
         <v>1915</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1915</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Johnstown, NY, États-Unis</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="N39">
         <v>1915</v>
       </c>
       <c r="O39">
         <v>1919</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1915</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Delawanna, NJ, États-Unis - pasteur
-Rochelle Park, NJ, États-Unis</t>
+          <t>Delawanna, NJ, USA - lelkész
+Rochelle Park, NJ, USA</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1915
 1915</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1915</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Magyar Királyság - aumônier de camp</t>
+          <t>Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N41">
         <v>1915</v>
       </c>
       <c r="O41">
         <v>1925</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Horváth György CSC</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Notre Dame University, South Bend, IN, États-Unis - enseignant</t>
-[...3 lines deleted...]
-        <v>1915</v>
+          <t>Notre Dame University, South Bend, IN, USA - tanár, Walsh Hall igazgatója; preparatory school matematikatanára
+Szent István R. K. Egyházközség, South Bend, IN, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>1915
+1915</t>
+        </is>
       </c>
       <c r="O42">
         <v>1916</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=423</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1915</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Hoszpodár Balázs</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Nagyvárad, Osztrák-Magyar Monarchia
+Sólyomkõvár, Osztrák-Magyar Monarchia - Betlentelepi segédlelkész
+Endrőd, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>1915. július 13.
+1915
+1915</t>
+        </is>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1915</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Pozsony, Osztrák-Magyar Monarchia - házfőnök
+Budapest, Osztrák-Magyar Monarchia - házfőnök, közben tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1915
 1918</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...14 lines deleted...]
-      <c r="D44" t="inlineStr">
+    <row r="45">
+      <c r="A45">
+        <v>1915</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Zirc, Osztrák-Magyar Monarchia - apáti titkár és szertartó, novíciátusi tanár
+Bernardinum, Zirc, Osztrák-Magyar Monarchia - teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1915
 1917</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...14 lines deleted...]
-      <c r="D45" t="inlineStr">
+    <row r="46">
+      <c r="A46">
+        <v>1915</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>Izay Antal</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Széleslonka, Osztrák-Magyar Monarchia - parókus
+Falucska, Csehszlovákia - parókus</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
         <is>
           <t>1903
 1915</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O46" t="inlineStr">
         <is>
           <t>1915
 1932</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=467</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=496</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1915</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
+          <t>Kaczián Alfonz József OFM</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N47">
+        <v>1915</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=496</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1915</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Fancsika, Osztrák-Magyar Monarchia - parókus
+Széleslonka, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="O47" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1915
 1917</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=513</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1915</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Bácskertes, Osztrák-Magyar Monarchia - vicaire, puis catéchiste</t>
+          <t>Kunsziget, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N49">
         <v>1915</v>
       </c>
-      <c r="O49">
-[...1 lines deleted...]
-      </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1915</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Kiss András, Dr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Union, IA, États-Unis
-[...12 lines deleted...]
-        </is>
+          <t>Bácskertes, Osztrák-Magyar Monarchia - segédlelkész, majd hitoktató</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1915</v>
+      </c>
+      <c r="O50">
+        <v>1916</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=541</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1915</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Klug Elemér</t>
+          <t>Kiss András, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
-[...3 lines deleted...]
-        <v>1915</v>
+          <t>Union, IA, USA
+Winburne, PA, USA</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>1915. április 21.
+1915</t>
+        </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=555</t>
+          <t>/persons_v2/view.php?id=541</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1915</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
+          <t>Klug Elemér</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="N52">
+        <v>1915</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=555</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1915</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Tabán, Budapest, Osztrák-Magyar Monarchia - segédlelkész
+Terézváros, Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr">
+      <c r="O53" t="inlineStr">
         <is>
           <t>1915
 1924</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...14 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1915</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Korotnoky János, Msgr.</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Scranton, PA, USA - parókus
+Felsősom, Osztrák-Magyar Monarchia - parókus, sárosi főesperes</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1910
 1915</t>
         </is>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="Q53" t="inlineStr">
+      <c r="O54">
+        <v>1915</v>
+      </c>
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=570</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1915</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Kovács Lajos</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános
+Youngstown, OH, USA - plébános, közben, Connelsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1915
 1918</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...14 lines deleted...]
-      <c r="D55" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1915</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Innsbruck, Ausztria - filozófiai tanulmányok
+Pécs, Osztrák-Magyar Monarchia - latin és magyartanár</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="O55">
-[...2 lines deleted...]
-      <c r="Q55" t="inlineStr">
+      <c r="O56">
+        <v>1915</v>
+      </c>
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1915</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - plébános
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1913
 1915</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1915
 1932</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1915</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Molnár András</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Paterson, NJ, États-Unis</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Budapest, Osztrák-Magyar Monarchia - hitszónok</t>
         </is>
       </c>
       <c r="N58">
+        <v>1913</v>
+      </c>
+      <c r="O58">
         <v>1915</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=757</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1915</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
+          <t>Molnár András</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Paterson, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1915</v>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=757</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1915</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N59" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Konstantinápoly, Oszmán Birodalom - kutató és teológiai doktori tanulmányok az ausztriai Sankt Georg Instituton megbízásából
+Esztergom, Osztrák-Magyar Monarchia - biblikum tanár</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
         <is>
           <t>1915
 1911</t>
         </is>
       </c>
-      <c r="O59" t="inlineStr">
+      <c r="O60" t="inlineStr">
         <is>
           <t>1919
 1915</t>
         </is>
       </c>
-      <c r="Q59" t="inlineStr">
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...14 lines deleted...]
-      <c r="D60" t="inlineStr">
+    <row r="61">
+      <c r="A61">
+        <v>1915</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia - hitoktató
+Osztrák-Magyar Monarchia - tábori lelkész, elsősorban a szerb hadszintéren: Mitrovica, Sebrenica, Mokra</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1912
 1915</t>
         </is>
       </c>
-      <c r="O60">
-[...2 lines deleted...]
-      <c r="Q60" t="inlineStr">
+      <c r="O61">
+        <v>1915</v>
+      </c>
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1915</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia - hitoktató
+Budapest, Osztrák-Magyar Monarchia - házfőnök</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>1912
+1915</t>
+        </is>
+      </c>
+      <c r="O62">
+        <v>1915</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1915</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Péter József</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1912</v>
+      </c>
+      <c r="O63">
+        <v>1915</v>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=873</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1915</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Reiner József SJ</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>St. Louis, MO, USA - alapító lelkész</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1915</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=923</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1915</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Rácz József</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA
+Székelyudvarhely, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>1915
+1915</t>
+        </is>
+      </c>
+      <c r="O65">
+        <v>1920</v>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=920</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1915</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Sasváry Ferenc</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA - plébános
+St. John the Baptist Church, Portage, PA, USA - plébános (valószínűleg oldallagos ellátással)</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>1915
+1915</t>
+        </is>
+      </c>
+      <c r="O66">
+        <v>1947</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=966</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1915</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Soltész Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Putnok, Osztrák-Magyar Monarchia - segédlelkész, közben a Serényi grófi családnál nevelő</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1915</v>
+      </c>
+      <c r="O67">
+        <v>1925</v>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1003</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1915</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Soltész István</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1915</v>
+      </c>
+      <c r="O68">
+        <v>1929</v>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1004</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1915</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA - plébános
+Jézus Szíve R. K. Egyházközség, Akron, OH, USA - plébános, közben ellátja Barberton, OH, USA – Szentháromság templomot</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>1913
+1915</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>1915
+1918</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1915</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Magyardiószeg, Osztrák-Magyar Monarchia - segédlelkész
+Tabán, Budapest, Osztrák-Magyar Monarchia - segédlelkész, közgyám</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>1913
+1915</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>1915
+1917</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1915</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA
+East St. Louis, IN, USA</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
         <is>
           <t>1914
 1915</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
+      <c r="O71" t="inlineStr">
         <is>
           <t>1915
 1917</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...448 lines deleted...]
-          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1915</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Hogya István SCJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Héhalom, Osztrák-Magyar Monarchia</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>30 mai 1915</t>
+          <t>1915. január 6.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=407</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1915</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Jackovics István</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Örvényes, Osztrák-Magyar Monarchia</t>
+          <t>Szerednye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>30 mai 1915</t>
+          <t>1915. január 6.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=469</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1915</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Tószeg, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>3 juin 1915</t>
+          <t>1915. január 9.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1915</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Illyasevits Kornél</t>
+          <t>Fürdek István</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>28 juin 1915</t>
+          <t>1915. január 18.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=455</t>
+          <t>/persons_v2/view.php?id=296</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1915</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kubacky Mihály</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Jánosháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>15 juillet 1915</t>
+          <t>1915. január 31.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=614</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1915</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Füzy Imre</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Buják, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>4 août 1915</t>
+          <t>1915. február 1.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=300</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1915</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Walsenburg, CO, États-Unis</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>6 août 1915</t>
+          <t>1915. február 7.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1915</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Nagy József, Dr.</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Prónayfalva, Osztrák-Magyar Monarchia</t>
+          <t>Hajós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>7 août 1915</t>
+          <t>1915. február 12.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=794</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1915</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Dayton, OH, USA</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>14 août 1915</t>
+          <t>1915. február 22.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1915</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Nagykölked, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>26 août 1915</t>
+          <t>1915. február 27.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1915</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>12 octobre 1915</t>
+          <t>1915. március 16.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1915</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>25 octobre 1915</t>
+          <t>1915. május 28.</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1915</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Fiume, Osztrák-Magyar Monarchia</t>
+          <t>Héhalom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>26 octobre 1915</t>
+          <t>1915. május 30.</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1915</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Kapuvár, Osztrák-Magyar Monarchia</t>
+          <t>Örvényes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>29 novembre 1915</t>
+          <t>1915. május 30.</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1915</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...4 lines deleted...]
-          <t>Vaskeresztes, Osztrák-Magyar Monarchia</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>19 décembre 1915</t>
+          <t>1915. június 3.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1915</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Illyasevits Kornél</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1915. június 28.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=455</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1915</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Kubacky Mihály</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>McKeesport, PA, USA</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1915. július 15.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=614</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1915</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1924</v>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>1915. augusztus 4.</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1915</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Walsenburg, CO, USA</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1915. augusztus 6.</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1915</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Prónayfalva, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1915. augusztus 7.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1915</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Syracuse, NY, États-Unis</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1915. augusztus 14.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1915</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
-[...9 lines deleted...]
-          <t>curé, à la retraite depuis 1932</t>
+          <t>Nagypall, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1915. augusztus 18.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1915</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1938</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>1915. augusztus 26.</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1915</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Seregély Zoltán Sándor</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>1915. október 2.</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=982</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1915</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>1915. október 12.</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1915</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1937</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1915. október 25.</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1915</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
-[...21 lines deleted...]
-        <v>1921</v>
+          <t>Fiume, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>1915. október 26.</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1915</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>St Louis, MO, États-Unis</t>
-[...16 lines deleted...]
-        <v>1923</v>
+          <t>Kapuvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>1915. november 29.</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1915</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1918</v>
+          <t>Vaskeresztes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>1915. december 19.</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1915</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur spirituel, visiteur paroissial, prédicateur à la cathédrale, chef de chœur, membre du conseil municipal de Banská Bystrica, secrétaire général de l’association des travailleurs socialistes chrétiens, administrateur puis gardien du sanctuaire capitulaire, directeur des associations diocésaines de l’Eucharistie, avocat du Saint-Siège à partir de 1917, greffier du Saint-Siège à partir de 1918</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N101">
-        <v>1908</v>
+        <v>1891</v>
       </c>
       <c r="O101">
-        <v>1919</v>
+        <v>1982</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1915</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N102">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O102">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1915</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N103">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O103">
-        <v>1943</v>
+        <v>1917</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1915</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N104">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O104">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1915</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>professeur de géographie et de dessin, professeur de slavon ecclésiastique, professeur de calligraphie</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N105">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O105">
-        <v>1918</v>
+        <v>1927</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1915</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N106">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="O106">
-        <v>1934</v>
+        <v>1917</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1915</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>curé</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O107">
-        <v>1954</v>
+        <v>1937</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1915</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N108">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="O108">
-        <v>1918</v>
+        <v>1938</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1915</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Il exerce en tant que vicaire à : Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N109">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O109">
-        <v>1919</v>
+        <v>1932</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1915</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N110">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O110">
-        <v>1920</v>
+        <v>1940</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1915</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N111">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O111">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1915</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="O112">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1915</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N113">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O113">
-        <v>1952</v>
+        <v>1921</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1915</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Baja, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N114">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O114">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1915</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N115">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O115">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1915</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N116">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O116">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1915</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N117">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O117">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1915</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1919</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N118">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O118">
-        <v>1926</v>
+        <v>1943</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1915</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N119">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O119">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1915</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N120">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O120">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1915</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Pápa, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+        </is>
+      </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N121">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O121">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1915</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N122">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O122">
-        <v>1916</v>
+        <v>1934</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1915</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N123">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O123">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1915</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N124">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O124">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1915</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1913</t>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N125">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O125">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1915</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, États-Unis</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N126">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O126">
         <v>1920</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1915</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N127">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O127">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1915</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>curé, dernier prêtre diocésain à New York, après quoi les franciscains ont pris la relève à New York.</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N128">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O128">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1915</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>pasteur, puis curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N129">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O129">
         <v>1921</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1915</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N130">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O130">
         <v>1916</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1915</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Töketerebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>au service de l’ordinariat militaire</t>
+          <t>segédlelkész, közben 1914-től tábori lelkész</t>
         </is>
       </c>
       <c r="N131">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O131">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1915</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O132">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1915</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Fairport, NY, États-Unis</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N133">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O133">
-        <v>1925</v>
+        <v>1952</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1915</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Baja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N134">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O134">
-        <v>1925</v>
+        <v>1916</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1915</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, États-Unis</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N135">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O135">
-        <v>1921</v>
+        <v>1916</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1915</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+          <t>Székesfehérvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N136">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O136">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1915</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>en arrêt maladie</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N137">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O137">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1915</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>adminisztrátor, majd 1919-től plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O138">
-        <v>1916</v>
+        <v>1926</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1915</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Donora, PA, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N139">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O139">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1915</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N140">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O140">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1915</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hongrie</t>
+          <t>Pápa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Hongrie</t>
-[...4 lines deleted...]
-          <t>Felsővárosi Minorita templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N141">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O141">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1915</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Kizák Viktor</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N142">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O142">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1915</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>St. Joseph templom, Minneapolis, MN, États-Unis</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Joseph templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O143">
-        <v>1916</v>
+        <v>1941</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1915</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Zsolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N144">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O144">
-        <v>1955</v>
+        <v>1916</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1915</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>St. Clair, PA, États-Unis</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N145">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O145">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1915</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Philadephia, PA, États-Unis</t>
+          <t>Dömös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pasteur fondateur</t>
+          <t>adminisztrátor, majd 1913-tól plébános</t>
         </is>
       </c>
       <c r="N146">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O146">
         <v>1916</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1915</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Mosonszentjános, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N147">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O147">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1915</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lipták Matonyák Imre SDB</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Séminariste</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>études secondaires, élève</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N148">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O148">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=661</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1915</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Veszprém, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>bibliothécaire épiscopal, puis, à partir de 1914, aumônier du château, et à partir de 1915, professeur au séminaire (histoire et droit canonique) ; entre-temps, aumônier de campagne de 1914 à 1916</t>
+          <t>plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N149">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O149">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1915</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>administrateur paroissial, puis curé</t>
+          <t>lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N150">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O150">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1915</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Belváros</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>aumônier de camp et professeur de religion suppléant dans un lycée public</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N151">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O151">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1915</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>États-Unis</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tábori ordináriátus szolgálatában</t>
         </is>
       </c>
       <c r="N152">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O152">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1915</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>vicaire, puis administrateur en 1919</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N153">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O153">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1915</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, États-Unis</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N154">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O154">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1915</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N155">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O155">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1915</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N156">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O156">
-        <v>1948</v>
+        <v>1925</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1915</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N157">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O157">
         <v>1921</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1915</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N158">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O158">
-        <v>1929</v>
+        <v>1919</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1915</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>curé chargé de la construction d’une église, et par ailleurs vicaire à Leiseuring, en Pennsylvanie (États-Unis)</t>
+          <t>betegszabadságon</t>
         </is>
       </c>
       <c r="N159">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O159">
-        <v>1924</v>
+        <v>1917</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1915</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Beregkövesd, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>professeur de théologie, catéchiste, vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N160">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O160">
-        <v>1924</v>
+        <v>1916</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1915</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Braddock, PA, États-Unis</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N161">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O161">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1915</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N162">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O162">
-        <v>1928</v>
+        <v>1917</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1915</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N163">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O163">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1915</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>curé, chanoine</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N164">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O164">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1915</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>curé (il fait construire une nouvelle paroisse, une école et un couvent)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N165">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O165">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1915</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, États-Unis</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Slovak,Church</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N166">
-        <v>1914</v>
-[...4 lines deleted...]
-        </is>
+        <v>1912</v>
+      </c>
+      <c r="O166">
+        <v>1928</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1915</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>lelkész, tanár</t>
         </is>
       </c>
       <c r="N167">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O167">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1915</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>curé qui a fait construire l’église</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N168">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O168">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1915</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>St. Paul, MI, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>chef de famille</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N169">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O169">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1915</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>St. Joseph templom, Minneapolis, MN, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>St. Joseph templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1918</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N170">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O170">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1915</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N171">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O171">
-        <v>1916</v>
+        <v>1944</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1915</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Clairton, PA, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>curé ; selon d’autres sources : Allegheny, Pennsylvanie, États-Unis</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O172">
-        <v>1922</v>
+        <v>1955</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1915</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Rácalmás, Osztrák-Magyar Monarchia</t>
+          <t>St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N173">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O173">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1915</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Philadephia, PA, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>catéchiste et vicaire de la Maison missionnaire de la Vierge Marie, située rue Hermina</t>
+          <t>alapító lelkész</t>
         </is>
       </c>
       <c r="N174">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O174">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1915</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Cincinnati, OH, États-Unis</t>
+          <t>Mosonszentjános, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N175">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O175">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1915</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Lipták Matonyák Imre SDB</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>növendék</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
+          <t>Santiago de Chile, Chile</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>középiskolai tanulmányok, növendék</t>
         </is>
       </c>
       <c r="N176">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O176">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=661</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1915</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Veszprém, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>püspöki könyvtáros, majd 1914–től várlelkész, 1915–től szemináriumi tanár (történelem és kánonjog), közben tábori lelkész 1914–1916 között</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>1913</v>
+      </c>
+      <c r="O177">
+        <v>1918</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>1915</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>plébániai kormányzó, majd plébános</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>1913</v>
+      </c>
+      <c r="O178">
+        <v>1923</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1915</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Németh József</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>tábori lelkész, valamint állami gimnáziumban helyettes hitoktató</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1913</v>
+      </c>
+      <c r="O179">
+        <v>1919</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=816</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>1915</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Papp Sándor</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1913</v>
+      </c>
+      <c r="O180">
+        <v>1923</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=853</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1915</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Polyánszky István</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1913</v>
+      </c>
+      <c r="O181">
+        <v>1926</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=889</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1915</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Kulpmont, PA, USA</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>1913</v>
+      </c>
+      <c r="O182">
+        <v>1918</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1915</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Rácz Péter Viktor, kusalyi</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>1913</v>
+      </c>
+      <c r="O183">
+        <v>1920</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=921</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1915</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Simpson, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>magyar missziós lelkész</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1913</v>
+      </c>
+      <c r="O184">
+        <v>1916</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1915</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Schimkó János, Rev.</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1913</v>
+      </c>
+      <c r="O185">
+        <v>1918</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=975</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1915</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Aubermann Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Budapest - Szent István Bazilika</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd 1919-ben adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1914</v>
+      </c>
+      <c r="O186">
+        <v>1919</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=19</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1915</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Balogh Bálint</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>ismeretlen helyen, USA</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1914</v>
+      </c>
+      <c r="O187">
+        <v>1921</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=37</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1915</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Balogh Mihály Bálint</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1914</v>
+      </c>
+      <c r="O188">
+        <v>1920</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=41</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1915</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Csernitzky István Ferenc</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1914</v>
+      </c>
+      <c r="O189">
+        <v>1948</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=156</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1915</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Csopey Gábor</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1914</v>
+      </c>
+      <c r="O190">
+        <v>1921</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=164</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1915</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Ditelján István Gyula, dr.</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1914</v>
+      </c>
+      <c r="O191">
+        <v>1929</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=201</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1915</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Dobra Viktor</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Uniontown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>templomépítő parókus, közben kisegítő lelkész Leiseuring, PA, USA</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1914</v>
+      </c>
+      <c r="O192">
+        <v>1924</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=207</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1915</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Grigássy N. Gyula, dr.</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>teológiai tanár, hitoktató, segédhitszónok</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1914</v>
+      </c>
+      <c r="O193">
+        <v>1924</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=336</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1915</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Gulovich István, id.</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1914</v>
+      </c>
+      <c r="O194">
+        <v>1918</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=342</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1915</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Homicskó Ottó</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1914</v>
+      </c>
+      <c r="O195">
+        <v>1928</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=412</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1915</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Iváncsó Bazil</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>helyettes lelkész</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1914</v>
+      </c>
+      <c r="O196">
+        <v>1921</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=464</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1915</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Komporday Ágoston, Msgr.</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>parókus, kanonok</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1914</v>
+      </c>
+      <c r="O197">
+        <v>1924</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=565</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1915</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Köller Endre, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1914</v>
+      </c>
+      <c r="O198">
+        <v>1927</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=599</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1915</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Liktor András</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Holy Trinity Slovak,Church</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1914</v>
+      </c>
+      <c r="O199">
+        <v>1922</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=656</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1915</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1914</v>
+      </c>
+      <c r="O200">
+        <v>1917</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1915</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>templomépítő parókus</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1914</v>
+      </c>
+      <c r="O201">
+        <v>1916</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1915</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Lupis István Szilveszter OSBM</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1914</v>
+      </c>
+      <c r="O202">
+        <v>1922</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=673</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1915</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Lőrik Béla János</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>plébános, 1918-tól esperes</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1914</v>
+      </c>
+      <c r="O203">
+        <v>1922</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=669</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1915</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1914</v>
+      </c>
+      <c r="O204">
+        <v>1916</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1915</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Matyaczkó Iréneusz</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Clairton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>parókus, más forrás szerint: Allegheny, PA, USA</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1914</v>
+      </c>
+      <c r="O205">
+        <v>1922</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=710</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1915</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Rácalmás, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1914</v>
+      </c>
+      <c r="O206">
+        <v>1916</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=735</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1915</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Mihalovics Zsigmond, Msgr.</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>hitoktató, egyben a Hermina úti Szűz Mária Missziósház segédlelkésze</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1914</v>
+      </c>
+      <c r="O207">
+        <v>1918</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=744</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1915</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Neurihrer Ödön, Msgr.</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1914</v>
+      </c>
+      <c r="O208">
+        <v>1918</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=821</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1915</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1914</v>
+      </c>
+      <c r="O209">
+        <v>1916</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1915</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
-      <c r="E177" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G177" t="inlineStr">
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H177" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N177">
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>lelkész (szolgálati helyen nem ismert)</t>
+        </is>
+      </c>
+      <c r="N210">
         <v>1914</v>
       </c>
-      <c r="O177">
+      <c r="O210">
         <v>1921</v>
       </c>
-      <c r="Q177" t="inlineStr">
+      <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1915</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Barberton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1914</v>
+      </c>
+      <c r="O211">
+        <v>1920</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1915</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>1914</v>
+      </c>
+      <c r="O212">
+        <v>1920</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>1915</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Kingston, PA, USA</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N213">
+        <v>1914</v>
+      </c>
+      <c r="O213">
+        <v>1920</v>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>1915</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Pottstown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N214">
+        <v>1914</v>
+      </c>
+      <c r="O214">
+        <v>1920</v>
+      </c>
+      <c r="Q214" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>