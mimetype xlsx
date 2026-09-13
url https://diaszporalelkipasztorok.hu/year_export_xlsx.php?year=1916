--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9912 +98,12039 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1916</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>102</v>
+        <v>127</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1916</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Dömös, Osztrák-Magyar Monarchia - administrateur, puis curé à partir de 1913
-Alsópél, Osztrák-Magyar Monarchia - curé</t>
+          <t>Dömös, Osztrák-Magyar Monarchia - adminisztrátor, majd 1913-tól plébános
+Alsópél, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1911
 1916</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1916
 1922</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1916</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Szent István-székesegyház, Székesfehérvár, Osztrák-Magyar Monarchia
-Érd, Magyar Királyság - Autres lieux d’affectation : Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz ; les dates exactes sont inconnues. Vicaire, mis à la retraite en 1924 pour raisons de santé.</t>
+Érd, Magyar Királyság - szolgálati helyei ezen felül: , Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz, a pontos időpontok ismeretleneksegédlelkész, 1924-ben egészségügyi okokból nyugdíjazzák</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>20 février 1916
+          <t>1916. február 20.
 1916</t>
         </is>
       </c>
       <c r="O19">
         <v>1924</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1916</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="N20">
         <v>1916</v>
       </c>
       <c r="O20">
         <v>1917</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1916</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Gyergyóújfalu, Osztrák-Magyar Monarchia - curé</t>
+          <t>Gyergyóújfalu, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N21">
         <v>1916</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1916</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>VI. kerület, Budapest, Osztrák-Magyar Monarchia - professeur de religion</t>
+          <t>VI. kerület, Budapest, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N22">
         <v>1916</v>
       </c>
       <c r="O22">
         <v>1918</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1916</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Kassa, Osztrák-Magyar Monarchia
-aumônier de camp, puis professeur de lycée à Eger, puis à Budapest</t>
+tábori lelkész, majd Egerben, később Budapesten gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>9 juin 1916
+          <t>1916. június 9.
 1916</t>
         </is>
       </c>
       <c r="O23">
         <v>1917</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1916</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Margit intézet, Budapest, Magyar Királyság - catéchiste et vicaire</t>
+          <t>Szent Margit intézet, Budapest, Magyar Királyság - hitoktató és segédlelkész</t>
         </is>
       </c>
       <c r="N24">
         <v>1916</v>
       </c>
       <c r="O24">
         <v>1922</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1916</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...4 lines deleted...]
-Changement de confession</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Felekezetváltás
+Felekezetváltás</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia - enseignant
-[...2 lines deleted...]
-Baja, Osztrák-Magyar Monarchia - enseignant
+          <t>Zirci Ciszterci Apátság, Zirc, Osztrák-Magyar Monarchia - tanár
+Eger, Osztrák-Magyar Monarchia - tanár
+Székesfehérvár, Osztrák-Magyar Monarchia - tanár
+Baja, Osztrák-Magyar Monarchia - tanár
 református</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>római katolikus → református
 református</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1910
 1910
 1910
 1910
 1916
 1916</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1916
 1916
 1916
 1916</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1916</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Szombathely, Osztrák-Magyar Monarchia
-Lenti, Osztrák-Magyar Monarchia - vicaire</t>
+Lenti, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>8 juin 1916
+          <t>1916. június 8.
 1916</t>
         </is>
       </c>
       <c r="O26">
         <v>1917</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1916</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...2 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Temesvár, Osztrák-Magyar Monarchia
-Karánsebes, Osztrák-Magyar Monarchia - vicaire et professeur de religion
-[...1 lines deleted...]
-Szeged, Osztrák-Magyar Monarchia - vicaire et professeur de religion</t>
+Karánsebes, Osztrák-Magyar Monarchia - segédlelkész és hittanár
+Nagybecskerek, Osztrák-Magyar Monarchia - segédlelkész és hittanár
+Szeged, Osztrák-Magyar Monarchia - segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1916
 1916
 1916
 1916</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1923
 1923
 1923</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1916</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>St. Joseph templom, Minneapolis, MN, États-Unis - vicaire
-St. John’s Abbey, Collegeville, MN, États-Unis - tiret, tout en enseignant à l’université St. John’s</t>
+          <t>St. Joseph templom, Minneapolis, MN, USA - segédlelkész
+St. John’s Abbey, Collegeville, MN, USA - perjel, közben a St. John’s University-n tanár</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1916
 1921</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1916</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Premiers vœux (temporaires)</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N29">
         <v>1916</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1916</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Köblér, Osztrák-Magyar Monarchia - curé</t>
+          <t>Köblér, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N30">
         <v>1916</v>
       </c>
       <c r="O30">
         <v>1922</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1916</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Consécration épiscopale
-[...1 lines deleted...]
-Changement de confession</t>
+          <t>Püspökszentelés
+Felekezetváltás
+Felekezetváltás</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dzubay Sándor</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>a pittsburghi ortodox vikáriátus vezetőjeként, Pittsburgh, PA, États-Unis
+          <t>a pittsburghi ortodox vikáriátus vezetőjeként, Pittsburgh, PA, USA
 ortodox</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>görög katolikus → ortodox
 ortodox</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>15 août 1916
+          <t>1916. augusztus 15.
 1916
 1916</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=225</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1916</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>aumônier de campagne</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N32">
         <v>1916</v>
       </c>
       <c r="O32">
         <v>1919</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1916</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Eggemann Hubert József</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>St. Louis, MO, États-Unis</t>
+          <t>St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="N33">
         <v>1916</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=229</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1916</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Fojtán József</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis - curé
-Windber, PA, États-Unis - curé</t>
+          <t>Farrell, OH, USA - plébános
+Windber, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1911
 1916</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1916
 1922</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1916</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Changement de confession
-Changement de confession</t>
+          <t>Felekezetváltás
+Felekezetváltás</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Fényes Lajos (OFMConv)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>református</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>római katolikus → református
 református</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1916
 1916</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=273</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1916</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gallorini Angyal</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Dillonvale, OH, États-Unis - Le curé, l’église se libérant en raison de la fermeture de la mine, la fait déménager. Entre-temps, il exerce son ministère en tant que missionnaire dans de nombreux endroits : Adena, Bradley (Martin’s Ferry), Ramsey, Parlett, Piney Fork, ainsi qu’à Connor.</t>
+          <t>Dillonvale, OH, USA - plébános, a templom a bánya bezárása miatt megüresedik, ezért átköltözteti. Közben missziósként számos helyen szolgál: Adena, Bradley, (Martin's Ferry), Ramsey, Parlett, Piney Fork, valamint Connor.</t>
         </is>
       </c>
       <c r="N36">
         <v>1916</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=306</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1916</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
+          <t>Helló József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Murányhuta, Osztrák-Magyar Monarchia - plébános (esetleg Surányhuta)</t>
+        </is>
+      </c>
+      <c r="N37">
+        <v>1916</v>
+      </c>
+      <c r="O37">
+        <v>1922</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=379</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1916</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Horváth György CSC</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Notre Dame University, South Bend, IN, USA - tanár, Walsh Hall igazgatója; preparatory school matematikatanára
+University of Portland (más néven: Columbia University of Portland, majd Columbia University, később University of Portland), Portland, OR, USA - tanár</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1915
 1916</t>
         </is>
       </c>
-      <c r="O37">
-[...2 lines deleted...]
-      <c r="Q37" t="inlineStr">
+      <c r="O38">
+        <v>1916</v>
+      </c>
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=423</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...14 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1916</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Philadephia, PA, USA - alapító lelkész
+Szent István R. K. Egyházközség, South Bend, IN, USA - lelkész, más forrás szerint ez időszakban Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O39" t="inlineStr">
         <is>
           <t>1916
 1922</t>
         </is>
       </c>
-      <c r="Q38" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...14 lines deleted...]
-      <c r="D39" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1916</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N39" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Belváros, Esztergom, Osztrák-Magyar Monarchia - segédlelkész
+Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
         <is>
           <t>1911
 1916</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
+      <c r="O40" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
-      <c r="Q39" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1916</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Békéscsaba, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N41">
+        <v>1916</v>
+      </c>
+      <c r="O41">
+        <v>1919</v>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1916</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia - hittanár</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>1916. június 25.
+1916</t>
+        </is>
+      </c>
+      <c r="O42">
+        <v>1922</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=591</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1916</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
+      <c r="H43" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság
-Mindszent, Osztrák-Magyar Monarchia - vicaire
-[...5 lines deleted...]
-          <t>21 mai 1916
+Mindszent, Osztrák-Magyar Monarchia - segédlelkész
+Újhartyán, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>1916. május 21.
 1916
 1916</t>
         </is>
       </c>
-      <c r="O41" t="inlineStr">
+      <c r="O43" t="inlineStr">
         <is>
           <t>1917
 1917</t>
         </is>
       </c>
-      <c r="Q41" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...14 lines deleted...]
-      <c r="D42" t="inlineStr">
+    <row r="44">
+      <c r="A44">
+        <v>1916</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Pápa, Osztrák-Magyar Monarchia - gimnáziumi tanár
+Nyalka, Magyar Királyság - lelkipásztor</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1910
 1916</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1916
 1926</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...14 lines deleted...]
-      <c r="D43" t="inlineStr">
+    <row r="45">
+      <c r="A45">
+        <v>1916</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Bácskertes, Osztrák-Magyar Monarchia - segédlelkész, majd hitoktató
+Szabadka, Osztrák-Magyar Monarchia - hitoktató</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1915
 1916</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1916
 1918</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...14 lines deleted...]
-      <c r="D44" t="inlineStr">
+    <row r="46">
+      <c r="A46">
+        <v>1916</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
+      <c r="H46" t="inlineStr">
         <is>
           <t>Eger, Osztrák-Magyar Monarchia
-Pécs, Osztrák-Magyar Monarchia - pasteur, puis, à partir de 1918, curé, professeur de catéchisme et aumônier d’hôpital</t>
-[...4 lines deleted...]
-          <t>1 février 1916
+Pécs, Osztrák-Magyar Monarchia - lelkész, majd 1918-tól plébános, hittanár és kórházlelkész</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>1916. február 1.
 1916</t>
         </is>
       </c>
-      <c r="O44">
+      <c r="O46">
         <v>1925</v>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...14 lines deleted...]
-      <c r="D45" t="inlineStr">
+    <row r="47">
+      <c r="A47">
+        <v>1916</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Mosonszentjános, Osztrák-Magyar Monarchia - segédlelkész
+Lakompak, Osztrák-Magyar Monarchia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
         <is>
           <t>1913
 1916</t>
         </is>
       </c>
-      <c r="O45">
-[...2 lines deleted...]
-      <c r="Q45" t="inlineStr">
+      <c r="O47">
+        <v>1916</v>
+      </c>
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...14 lines deleted...]
-      <c r="D46" t="inlineStr">
+    <row r="48">
+      <c r="A48">
+        <v>1916</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N46" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Beregkövesd, Osztrák-Magyar Monarchia - parókus
+Dolna, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1912
 1916</t>
         </is>
       </c>
-      <c r="O46" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
-        </is>
-[...97 lines deleted...]
-          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1916</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis - curé qui a fait construire l’église</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia - internátusi prefektus</t>
         </is>
       </c>
       <c r="N49">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="O49">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1916</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Kalocsa, Osztrák-Magyar Monarchia - tanár</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1916</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1916</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA - templomépítő parókus</t>
+        </is>
+      </c>
+      <c r="N51">
+        <v>1914</v>
+      </c>
+      <c r="O51">
+        <v>1916</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1916</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t>Major Dezső</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - plébános
+Hazelwood, MI, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1914
 1916</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1916
 1918</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...14 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="53">
+      <c r="A53">
+        <v>1916</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Pozsony, Osztrák-Magyar Monarchia - hitszónok
+Budapest, Osztrák-Magyar Monarchia - hitszónok</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
         <is>
           <t>1916
 1916</t>
         </is>
       </c>
-      <c r="O51">
+      <c r="O53">
         <v>1918</v>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...15 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1916</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Rácalmás, Osztrák-Magyar Monarchia - segédlelkész
+Sóskút, Osztrák-Magyar Monarchia - segédlelkész
+Szent György Kórház, Székesfehérvár, Osztrák-Magyar Monarchia - kórházi lelkész</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1914
 1916
 1916</t>
         </is>
       </c>
-      <c r="O52">
-[...2 lines deleted...]
-      <c r="Q52" t="inlineStr">
+      <c r="O54">
+        <v>1916</v>
+      </c>
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
-        </is>
-[...100 lines deleted...]
-          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1916</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Johnstown, OH, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA - plébános, a Notre Dame papjaként</t>
         </is>
       </c>
       <c r="N55">
         <v>1916</v>
       </c>
       <c r="O55">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1916</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Nagy András</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N56">
         <v>1916</v>
       </c>
+      <c r="O56">
+        <v>1919</v>
+      </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1916</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Murányhuta, Osztrák-Magyar Monarchia - curé (peut-être à Surányhuta)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Windber, PA, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1914</v>
       </c>
       <c r="O57">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1916</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Kizák Viktor</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Oświęcim, Osztrák-Magyar Monarchia
+Péliföldszentkereszt, Osztrák-Magyar Monarchia - prefektus</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2 janvier 1916</t>
-        </is>
+          <t>1916. június 29.
+1916</t>
+        </is>
+      </c>
+      <c r="O58">
+        <v>1921</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=552</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1916</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia - házfőnök</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1916</v>
+      </c>
+      <c r="O59">
+        <v>1920</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1916</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Johnstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1916</v>
+      </c>
+      <c r="O60">
+        <v>1925</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1916</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Ladomér, Osztrák-Magyar Monarchia - lelkész
+Jósza, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>5 février 1916</t>
+          <t>1909
+1916</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>1916
+1926</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1916</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>Töketerebes, Osztrák-Magyar Monarchia - segédlelkész, közben 1914-től tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1909</v>
+      </c>
+      <c r="O62">
+        <v>1916</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1916</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Újarad, Osztrák-Magyar Monarchia</t>
+          <t>Bayonne, NJ, USA
+Zsolna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>7 mars 1916</t>
-        </is>
+          <t>1916
+1910</t>
+        </is>
+      </c>
+      <c r="O63">
+        <v>1916</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1916</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Passaic, NJ, États-Unis</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Stone, KY, États-Unis</t>
+          <t>Simpson, SK, Kanada - magyar missziós lelkész
+Philadelphia, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>30 mars 1916</t>
+          <t>1913
+1916</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1916
+1917</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1916</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Kizák Viktor</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Győr, Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>18 avril 1916</t>
+          <t>1916. január 2.</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=552</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1916</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Komárom, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>24 avril 1916</t>
+          <t>1916. február 1.</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1916</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>30 avril 1916</t>
+          <t>1916. február 4.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1916</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Bónis Lajos Arkangyal OFM</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>9 mai 1916</t>
+          <t>1916. február 5.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=102</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1916</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Rapid City, SD</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>27 juin 1916
-21 mai 1916</t>
+          <t>1916. február 21.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1916</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Mohács, Osztrák-Magyar Monarchia</t>
+          <t>Újarad, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>24 mai 1916</t>
+          <t>1916. március 7.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1916</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>5 juin 1916</t>
+          <t>1916. március 17.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1916</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Orosz László</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Stone, KY, USA</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1 juillet 1916</t>
+          <t>1916. március 30.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1916</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Császlóc, Osztrák-Magyar Monarchia</t>
+          <t>Győr, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>12 juillet 1916</t>
+          <t>1916. április 18.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1916</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Komárom, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>22 août 1916</t>
+          <t>1916. április 24.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1916</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Miskolc</t>
-[...4 lines deleted...]
-          <t>Viszló, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>5 septembre 1916</t>
+          <t>1916. április 30.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1916</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Györök, Osztrák-Magyar Monarchia</t>
+          <t>Gyulafehérvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>26 septembre 1916</t>
+          <t>1916. május 9.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1916</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>18 octobre 1916</t>
+          <t>1916. június 27.
+1916. május 21.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1916</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Ludány, Osztrák-Magyar Monarchia</t>
+          <t>Mohács, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>26 octobre 1916</t>
+          <t>1916. május 24.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1916</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...4 lines deleted...]
-          <t>Felsőőr, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>6 novembre 1916</t>
+          <t>1916. június 5.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1916</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Papp László</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
-[...4 lines deleted...]
-          <t>Gyula, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>10 novembre 1916</t>
+          <t>1916. július 1.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=852</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1916</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Olajos Andor Elréd OSB, Dr.</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+          <t>Császlóc, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>18 novembre 1916</t>
+          <t>1916. július 12.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=831</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1916</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kutka Sándor</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Gödöllő, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>24 novembre 1916</t>
+          <t>1916. augusztus 3.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=627</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1916</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1922</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1916. augusztus 22.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1916</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Kunszentmárton, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1916. augusztus 25.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1916</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Viszló, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1916. szeptember 5.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1916</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Györök, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1916. szeptember 26.</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1916</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1917</v>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1916. október 18.</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1916</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Syracuse, NY, États-Unis</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Ludány, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1916. október 26.</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1916</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
-[...9 lines deleted...]
-          <t>curé, à la retraite depuis 1932</t>
+          <t>Felsőőr, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1916. november 6.</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1916</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Papp László</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, États-Unis</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Gyula, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1916. november 10.</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=852</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1916</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1916. november 18.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1916</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Senye Ferenc Sch.P.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Szentjakabfa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1916. november 23.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=980</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1916</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Kutka Sándor</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1916. november 24.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=627</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1916</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N94">
-        <v>1906</v>
+        <v>1891</v>
       </c>
       <c r="O94">
-        <v>1921</v>
+        <v>1982</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1916</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>St Louis, MO, États-Unis</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>pasteur missionnaire, principaux lieux d’activité : St Louis, Mississippi (1907), East St. Louis, Illinois, États-Unis, Newark, New Jersey, États-Unis, Buffalo, New York, États-Unis, Irvington, New Jersey, États-Unis, Lorain, Ohio, États-Unis, Youngstown, Ohio, États-Unis</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N95">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O95">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1916</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>pasteur, professeur de chant, responsable de la confrérie du Rosaire, vicaire général de 1914 à 1915, membre du conseil de l’ordre, ministre des laïcs, vicaire général de 1917 à 1918</t>
+          <t>segédlelkész, majd 1904-től plébános, 1912-tól a szilágysomlyói kerület II. esperese</t>
         </is>
       </c>
       <c r="N96">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O96">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1916</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur spirituel, visiteur paroissial, prédicateur à la cathédrale, chef de chœur, membre du conseil municipal de Banská Bystrica, secrétaire général de l’association des travailleurs socialistes chrétiens, administrateur puis gardien du sanctuaire capitulaire, directeur des associations diocésaines de l’Eucharistie, avocat du Saint-Siège à partir de 1917, greffier du Saint-Siège à partir de 1918</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N97">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O97">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1916</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N98">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O98">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1916</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N99">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="O99">
-        <v>1943</v>
+        <v>1917</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1916</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>curé</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O100">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1916</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>professeur de géographie et de dessin, professeur de slavon ecclésiastique, professeur de calligraphie</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N101">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O101">
-        <v>1918</v>
+        <v>1938</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1916</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N102">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O102">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1916</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N103">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O103">
-        <v>1954</v>
+        <v>1940</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1916</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N104">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O104">
-        <v>1918</v>
+        <v>1937</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1916</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Il exerce en tant que vicaire à : Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N105">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O105">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1916</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N106">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="O106">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1916</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N107">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="O107">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1916</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, États-Unis</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész, énektanár, a rózsafűzér társulat vezetője, 1914-1915 között házfőnök-helyettes, definitor, a laikusok minisztere, 1917-1918 között házfőnök</t>
         </is>
       </c>
       <c r="N108">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O108">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1916</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N109">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O109">
-        <v>1952</v>
+        <v>1919</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1916</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1919</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N110">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O110">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1916</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N111">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O111">
-        <v>1920</v>
+        <v>1943</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1916</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O112">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1916</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N113">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O113">
-        <v>1941</v>
+        <v>1918</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1916</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
+        </is>
+      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>földrajz és rajztanár, egyházi szláv nyelv oktatója, szépírás tanár</t>
         </is>
       </c>
       <c r="N114">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O114">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1916</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, États-Unis</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N115">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O115">
-        <v>1920</v>
+        <v>1934</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1916</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>curé, dernier prêtre diocésain à New York, après quoi les franciscains ont pris la relève à New York.</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N116">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O116">
-        <v>1922</v>
+        <v>1954</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1916</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N117">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O117">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1916</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>au service de l’ordinariat militaire</t>
+          <t>Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima</t>
         </is>
       </c>
       <c r="N118">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O118">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1916</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N119">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O119">
         <v>1920</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1916</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Fairport, NY, États-Unis</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N120">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O120">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1916</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N121">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O121">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1916</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, États-Unis</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N122">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O122">
         <v>1921</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1916</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N123">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O123">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1916</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>en arrêt maladie</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N124">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O124">
-        <v>1917</v>
+        <v>1952</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1916</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Donora, PA, États-Unis</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>adminisztrátor, majd 1919-től plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O125">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1916</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N126">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O126">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1916</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hongrie</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Hongrie</t>
-[...4 lines deleted...]
-          <t>Felsővárosi Minorita templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N127">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O127">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1916</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N128">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O128">
-        <v>1917</v>
+        <v>1941</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1916</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N129">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O129">
-        <v>1955</v>
+        <v>1917</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1916</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>St. Clair, PA, États-Unis</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N130">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O130">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1916</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Lipták Matonyák Imre SDB</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Séminariste</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>études secondaires, élève</t>
+          <t>plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N131">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O131">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=661</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1916</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Veszprém, Osztrák-Magyar Monarchia</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>bibliothécaire épiscopal, puis, à partir de 1914, aumônier du château, et à partir de 1915, professeur au séminaire (histoire et droit canonique) ; entre-temps, aumônier de campagne de 1914 à 1916</t>
+          <t>lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O132">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1916</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>administrateur paroissial, puis curé</t>
+          <t>tábori ordináriátus szolgálatában</t>
         </is>
       </c>
       <c r="N133">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O133">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1916</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>aumônier de camp et professeur de religion suppléant dans un lycée public</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N134">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O134">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1916</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N135">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O135">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1916</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Budapest - Szent István Bazilika</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>vicaire, puis administrateur en 1919</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O136">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1916</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, États-Unis</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N137">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O137">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1916</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O138">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1916</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N139">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O139">
-        <v>1948</v>
+        <v>1919</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1916</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>betegszabadságon</t>
         </is>
       </c>
       <c r="N140">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O140">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1916</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N141">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O141">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1916</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>curé chargé de la construction d’une église, et par ailleurs vicaire à Leiseuring, en Pennsylvanie (États-Unis)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N142">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O142">
-        <v>1924</v>
+        <v>1917</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1916</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>professeur de théologie, catéchiste, vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N143">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O143">
-        <v>1924</v>
+        <v>1917</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1916</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Braddock, PA, États-Unis</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N144">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O144">
-        <v>1918</v>
+        <v>1928</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1916</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N145">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O145">
         <v>1928</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1916</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N146">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O146">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1916</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>curé, chanoine</t>
+          <t>lelkész, tanár</t>
         </is>
       </c>
       <c r="N147">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O147">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1916</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>curé (il fait construire une nouvelle paroisse, une école et un couvent)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N148">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O148">
-        <v>1927</v>
+        <v>1917</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1916</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, États-Unis</t>
+          <t>St. Paul, MI, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N149">
-        <v>1914</v>
-[...4 lines deleted...]
-        </is>
+        <v>1912</v>
+      </c>
+      <c r="O149">
+        <v>1920</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1916</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N150">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O150">
-        <v>1917</v>
+        <v>1944</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1916</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N151">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O151">
-        <v>1922</v>
+        <v>1955</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1916</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1918</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N152">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O152">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1916</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Lipták Matonyák Imre SDB</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>növendék</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Clairton, PA, États-Unis</t>
+          <t>Santiago de Chile, Chile</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>curé ; selon d’autres sources : Allegheny, Pennsylvanie, États-Unis</t>
+          <t>középiskolai tanulmányok, növendék</t>
         </is>
       </c>
       <c r="N153">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O153">
-        <v>1922</v>
+        <v>1917</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=661</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1916</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Veszprém, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>catéchiste et vicaire de la Maison missionnaire de la Vierge Marie, située rue Hermina</t>
+          <t>püspöki könyvtáros, majd 1914–től várlelkész, 1915–től szemináriumi tanár (történelem és kánonjog), közben tábori lelkész 1914–1916 között</t>
         </is>
       </c>
       <c r="N154">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O154">
         <v>1918</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1916</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Cincinnati, OH, États-Unis</t>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>plébániai kormányzó, majd plébános</t>
         </is>
       </c>
       <c r="N155">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O155">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1916</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>pasteur (lieu d’affectation inconnu)</t>
+          <t>tábori lelkész, valamint állami gimnáziumban helyettes hitoktató</t>
         </is>
       </c>
       <c r="N156">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O156">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1916</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Ferences templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>vicaire, puis vicaire en chef à partir de 1918</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N157">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O157">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1916</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>professeur de théologie, professeur de religion</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N158">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O158">
-        <v>1918</v>
+        <v>1926</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1916</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Kulpmont, PA, USA</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O159">
-        <v>1950</v>
+        <v>1918</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1916</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N160">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O160">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1916</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O161">
-        <v>1950</v>
+        <v>1918</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1916</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Budapest - Szent István Bazilika</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd 1919-ben adminisztrátor</t>
         </is>
       </c>
       <c r="N162">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O162">
-        <v>1950</v>
+        <v>1919</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1916</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>ismeretlen helyen, USA</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N163">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O163">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1916</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N164">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O164">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1916</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N165">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O165">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1916</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>professeur de philosophie et secrétaire provincial</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N166">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O166">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1916</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>prédicateur, puis, à partir de 1917, vice-directeur</t>
+          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
         </is>
       </c>
       <c r="N167">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O167">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1916</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>VII. kerület István u. iskola, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>VII. kerület István u. iskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>catéchiste et aumônier de camp</t>
+          <t>templomépítő parókus, közben kisegítő lelkész Leiseuring, PA, USA</t>
         </is>
       </c>
       <c r="N168">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O168">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1916</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Csáktornyai István, Dr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>teológiai tanár, hitoktató, segédhitszónok</t>
         </is>
       </c>
       <c r="N169">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O169">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=142</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1916</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>grand prévôt</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N170">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O170">
-        <v>1928</v>
+        <v>1918</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1916</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Norwalk, CT, États-Unis</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N171">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O171">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1916</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Johnstown, NY, États-Unis</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N172">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O172">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1916</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Delawanna, NJ, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus, kanonok</t>
         </is>
       </c>
       <c r="N173">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O173">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1916</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Rochelle Park, NJ, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
         </is>
       </c>
       <c r="N174">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O174">
-        <v>1919</v>
+        <v>1927</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1916</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Holy Trinity Slovak,Church</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N175">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O175">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1916</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>chef de famille, également aumônier de campagne</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N176">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O176">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1916</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Bernardinum, Zirc, Osztrák-Magyar Monarchia</t>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>professeur de théologie</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N177">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O177">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1916</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános, 1918-tól esperes</t>
         </is>
       </c>
       <c r="N178">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O178">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1916</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Kecskés Antal, aszalai</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+          <t>Clairton, PA, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, más forrás szerint: Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="N179">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O179">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=513</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1916</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>hitoktató, egyben a Hermina úti Szűz Mária Missziósház segédlelkésze</t>
         </is>
       </c>
       <c r="N180">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O180">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1916</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé, actuellement à Connelsville, Pennsylvanie, États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N181">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O181">
         <v>1918</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1916</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész (szolgálati helyen nem ismert)</t>
         </is>
       </c>
       <c r="N182">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O182">
-        <v>1932</v>
+        <v>1921</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1916</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Konstantinápoly, Oszmán Birodalom</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Oszmán Birodalom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>études de recherche et de doctorat en théologie menées pour le compte de l’Institut Sankt Georg en Autriche</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N183">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O183">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1916</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1914</v>
+      </c>
+      <c r="O184">
+        <v>1920</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1916</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Kingston, PA, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1914</v>
+      </c>
+      <c r="O185">
+        <v>1920</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1916</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Popovics Péter</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Pottstown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1914</v>
+      </c>
+      <c r="O186">
+        <v>1920</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=892</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1916</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Bende György Szaniszló OFM, dr</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Ferences templom</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>segédlelkész, 1918-tól házfőnök helyettes</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1915</v>
+      </c>
+      <c r="O187">
+        <v>1921</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=65</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1916</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Bereczky Jenő, dr.</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>teológiai tanár, hittanár</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1915</v>
+      </c>
+      <c r="O188">
+        <v>1918</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=70</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1916</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Baja</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1915</v>
+      </c>
+      <c r="O189">
+        <v>1950</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1916</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1915</v>
+      </c>
+      <c r="O190">
+        <v>1950</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1916</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Kecskemét</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1915</v>
+      </c>
+      <c r="O191">
+        <v>1950</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1916</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Szeged</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1915</v>
+      </c>
+      <c r="O192">
+        <v>1950</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1916</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Szigetvár</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1915</v>
+      </c>
+      <c r="O193">
+        <v>1950</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1916</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Szolnok</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1915</v>
+      </c>
+      <c r="O194">
+        <v>1950</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1916</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1915</v>
+      </c>
+      <c r="O195">
+        <v>1950</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1916</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>filozófiatanár és provinciai titkár</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1915</v>
+      </c>
+      <c r="O196">
+        <v>1917</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1916</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Bíró József Benedek OFM</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>ferences (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>hitszónok, 1917-től házfőnök-helyettes</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1915</v>
+      </c>
+      <c r="O197">
+        <v>1919</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=81</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1916</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Csiez Csízz János</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>VII. kerület István u. iskola, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>VII. kerület István u. iskola</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>hitoktató, valamint tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1915</v>
+      </c>
+      <c r="O198">
+        <v>1918</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=159</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1916</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Csáktornyai István, Dr.</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros)</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1915</v>
+      </c>
+      <c r="O199">
+        <v>1920</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=142</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1916</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Damjanovits Tivadar</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>nagyprépost</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1915</v>
+      </c>
+      <c r="O200">
+        <v>1928</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=177</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1916</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Degman József</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Norwalk, CT, USA</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1915</v>
+      </c>
+      <c r="O201">
+        <v>1933</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=185</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1916</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Filkorn Antal</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Johnstown, NY, USA</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1915</v>
+      </c>
+      <c r="O202">
+        <v>1919</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=274</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1916</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Grega Sámuel OFM</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Delawanna, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1915</v>
+      </c>
+      <c r="O203">
+        <v>1919</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=334</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1916</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Grega Sámuel OFM</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Rochelle Park, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1915</v>
+      </c>
+      <c r="O204">
+        <v>1919</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=334</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1916</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Gyarmathy János Mihály</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1915</v>
+      </c>
+      <c r="O205">
+        <v>1925</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=351</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1916</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>házfőnök, közben tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1915</v>
+      </c>
+      <c r="O206">
+        <v>1918</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1916</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Bernardinum, Zirc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Bernardinum</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1915</v>
+      </c>
+      <c r="O207">
+        <v>1917</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=447</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1916</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Izay Antal</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Falucska, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1915</v>
+      </c>
+      <c r="O208">
+        <v>1932</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=467</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1916</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Kecskés Antal, aszalai</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Széleslonka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1915</v>
+      </c>
+      <c r="O209">
+        <v>1917</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=513</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1916</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Terézváros</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>1915</v>
+      </c>
+      <c r="O210">
+        <v>1924</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1916</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>plébános, közben, Connelsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1915</v>
+      </c>
+      <c r="O211">
+        <v>1918</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1916</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Marczinkó József</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>1915</v>
+      </c>
+      <c r="O212">
+        <v>1932</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=695</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>1916</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Konstantinápoly, Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>kutató és teológiai doktori tanulmányok az ausztriai Sankt Georg Instituton megbízásából</t>
+        </is>
+      </c>
+      <c r="N213">
+        <v>1915</v>
+      </c>
+      <c r="O213">
+        <v>1919</v>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>1916</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Rácz József</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N214">
+        <v>1915</v>
+      </c>
+      <c r="O214">
+        <v>1920</v>
+      </c>
+      <c r="Q214" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=920</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1916</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Sasváry Ferenc</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N215">
+        <v>1915</v>
+      </c>
+      <c r="O215">
+        <v>1947</v>
+      </c>
+      <c r="Q215" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=966</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>1916</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Soltész Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Putnok, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>segédlelkész, közben a Serényi grófi családnál nevelő</t>
+        </is>
+      </c>
+      <c r="N216">
+        <v>1915</v>
+      </c>
+      <c r="O216">
+        <v>1925</v>
+      </c>
+      <c r="Q216" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1003</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>1916</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Soltész István</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N217">
+        <v>1915</v>
+      </c>
+      <c r="O217">
+        <v>1929</v>
+      </c>
+      <c r="Q217" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1004</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1916</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>plébános, közben ellátja Barberton, OH, USA – Szentháromság templomot</t>
+        </is>
+      </c>
+      <c r="N218">
+        <v>1915</v>
+      </c>
+      <c r="O218">
+        <v>1918</v>
+      </c>
+      <c r="Q218" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>1916</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Tabán, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Tabán</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>segédlelkész, közgyám</t>
+        </is>
+      </c>
+      <c r="N219">
+        <v>1915</v>
+      </c>
+      <c r="O219">
+        <v>1917</v>
+      </c>
+      <c r="Q219" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>1916</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G184" t="inlineStr">
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H184" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N184">
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>East St. Louis, IN, USA</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N220">
         <v>1915</v>
       </c>
-      <c r="O184">
+      <c r="O220">
         <v>1917</v>
       </c>
-      <c r="Q184" t="inlineStr">
+      <c r="Q220" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>