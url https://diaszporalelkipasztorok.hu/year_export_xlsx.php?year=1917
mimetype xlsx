--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1917</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>112</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,9457 +301,11448 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1917</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia - párroco
-Taracújfalu, Csehszlovákia - párroco</t>
+          <t>Szentmihálykörtvélyes, Osztrák-Magyar Monarchia - Pfarrer
+Taracújfalu, Csehszlovákia - Pfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1911
 1917</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1917
 1928</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1917</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="N19">
         <v>1917</v>
       </c>
       <c r="O19">
         <v>1919</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1917</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia - profesor de filosofía y secretario provincial
-Fogaras, Osztrák-Magyar Monarchia - jefe de casa, defensor y conserje</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia - Philosophielehrer und Provinzsekretär
+Fogaras, Osztrák-Magyar Monarchia - Hausmeister, Defindor und Kustos</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1915
 1917</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1917
 1924</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1917</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szászváros, Osztrák-Magyar Monarchia - capellán de reserva, maestro</t>
+          <t>Szászváros, Osztrák-Magyar Monarchia - Reserve-Feldgeistlicher, Lehrer</t>
         </is>
       </c>
       <c r="N21">
         <v>1917</v>
       </c>
       <c r="O21">
         <v>1918</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1917</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csizmadia Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="N22">
         <v>1916</v>
       </c>
       <c r="O22">
         <v>1917</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=162</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1917</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>capellán de campamento, luego profesor de instituto en Eger y, más tarde, en Budapest</t>
+          <t>Feldgeistlicher, anschließend Gymnasiallehrer in Eger und später in Budapest</t>
         </is>
       </c>
       <c r="N23">
         <v>1916</v>
       </c>
       <c r="O23">
         <v>1917</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1917</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Lenti, Osztrák-Magyar Monarchia - vicario
-Csesztreg, Osztrák-Magyar Monarchia - profesor de religión</t>
+          <t>Lenti, Osztrák-Magyar Monarchia - Hilfspfarrer
+Csesztreg, Osztrák-Magyar Monarchia - Religionslehrer</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1916
 1917</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1917</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
-Ökörmező, Osztrák-Magyar Monarchia - vicario</t>
+Ökörmező, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>4 de marzo de 1917
+          <t>4. März 1917
 1917</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1917</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - profesor de religión, como seminarista que ha completado sus estudios</t>
+          <t>Budapest, Magyar Királyság - Religionslehrer, der sein Studium als Priesteramtskandidat abgeschlossen hat</t>
         </is>
       </c>
       <c r="N26">
         <v>1917</v>
       </c>
       <c r="O26">
         <v>1921</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1917</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Hastings, Reino Unido
-Kalocsa, Osztrák-Magyar Monarchia - profesor de latín y húngaro</t>
+          <t>Hastings, Vereinigtes Königreich
+Kalocsa, Osztrák-Magyar Monarchia - Lehrer für Latein und Ungarisch</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1917
 1917</t>
         </is>
       </c>
       <c r="O27">
         <v>1918</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1917</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia - profesor</t>
+          <t>Kassa, Csehszlovákia - Lehrer</t>
         </is>
       </c>
       <c r="N28">
         <v>1917</v>
       </c>
       <c r="O28">
         <v>1927</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1917</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Hrabár János</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia - de baja por enfermedad</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia - im Krankenstand</t>
         </is>
       </c>
       <c r="N29">
         <v>1912</v>
       </c>
       <c r="O29">
         <v>1917</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1917</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Hricz György</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos - párroco</t>
+          <t>New Brunswick, NJ, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N30">
         <v>1917</v>
       </c>
       <c r="O30">
         <v>1918</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=443</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1917</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Bernardinum, Zirc, Osztrák-Magyar Monarchia - profesor de teología
-Budapest, Magyar Királyság - profesor de religión</t>
+          <t>Bernardinum, Zirc, Osztrák-Magyar Monarchia - Theologielehrer
+Budapest, Magyar Királyság - Religionslehrer</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1915
 1917</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1917
 1923</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1917</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en el extranjero</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Iván András, dr</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Jessup, PA, Estados Unidos - pastor</t>
+          <t>Jessup, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>1 de abril de 1917
+          <t>1. April 1917
 1917</t>
         </is>
       </c>
       <c r="O32">
         <v>1922</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=462</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1917</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Collegium Seraphicum, Székelyudvarhely, Osztrák-Magyar Monarchia - pastor</t>
+          <t>Collegium Seraphicum, Székelyudvarhely, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>30 de junio de 1917
+          <t>30. Juni 1917
 1917</t>
         </is>
       </c>
       <c r="O33">
         <v>1919</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1917</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Szőlősvégardó, Osztrák-Magyar Monarchia - párroco
-Szőlősegres, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Szőlősvégardó, Osztrák-Magyar Monarchia - Pfarrer
+Szőlősegres, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1900
 1917</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1917
 1922</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1917</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...3 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Mindszent, Osztrák-Magyar Monarchia - vicario
-[...3 lines deleted...]
-Lajosmizse, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Mindszent, Osztrák-Magyar Monarchia - Hilfspfarrer
+Újhartyán, Osztrák-Magyar Monarchia - Hilfspfarrer
+Mindszent, Osztrák-Magyar Monarchia - stellvertretender Hilfspfarrer
+Cibakháza, Osztrák-Magyar Monarchia - Hilfspfarrer
+Lajosmizse, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1916
 1916
 1917
 1917
 1917</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>1917
-1917
-[...2 lines deleted...]
-től</t>
+1917</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1917</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Kecskés Antal, aszalai</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Széleslonka, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Széleslonka, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N36">
         <v>1915</v>
       </c>
       <c r="O36">
         <v>1917</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=513</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1917</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="N37">
         <v>1917</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1917</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Munkács, Osztrák-Magyar Monarchia
-Bedőháza, Osztrák-Magyar Monarchia - pastor</t>
+Bedőháza, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>20 de mayo de 1917
+          <t>20. Mai 1917
 1917</t>
         </is>
       </c>
       <c r="O38">
         <v>1919</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1917</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szilágysomlyó, Osztrák-Magyar Monarchia - vicario, luego, a partir de 1904, párroco, y desde 1912, decano II del distrito de Szilágysomlyó
-Zugliget, Budapest, Osztrák-Magyar Monarchia - vicario local</t>
+          <t>Szilágysomlyó, Osztrák-Magyar Monarchia - Hilfspfarrer, ab 1904 Pfarrer, ab 1912 zweiter Dekan des Bezirks Szilágysomlyó
+Zugliget, Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer vor Ort</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1898
 1917</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1917
 1920</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1917</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia - vicario, profesor de religión</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia - Hilfspfarrer, Religionslehrer</t>
         </is>
       </c>
       <c r="N40">
         <v>1917</v>
       </c>
       <c r="O40">
         <v>1919</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1917</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia - Estudios de latín e historia, estudios de doctorado</t>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia - Latein- und Geschichtsstudium, Promotionsstudium</t>
         </is>
       </c>
       <c r="N41">
         <v>1917</v>
       </c>
       <c r="O41">
         <v>1920</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1917</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Jeruzsálem (ירושלים), Oszmán Birodalom - misionero
-Budapest, Osztrák-Magyar Monarchia - vicario</t>
+          <t>Jeruzsálem (ירושלים), Oszmán Birodalom - Missionar
+Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1917
 1914</t>
         </is>
       </c>
       <c r="O42">
         <v>1917</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1917</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Lukács János</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="N43">
         <v>1917</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1917</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia - vicario
-Budapest, Osztrák-Magyar Monarchia - Redactor de la revista «Szent Kereszt Támogatója», secretario provincial y custodio de Tierra Santa</t>
+          <t>Pécs, Osztrák-Magyar Monarchia - Hilfspfarrer
+Budapest, Osztrák-Magyar Monarchia - Herausgeber der Zeitschrift „Szent Kereszt Támogatója“, Sekretär des Provinzials, Kustos im Heiligen Land</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1912
 1917</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1917
 1922</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1917</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Zsámbék, Osztrák-Magyar Monarchia - capellán de un convento</t>
+          <t>Zsámbék, Osztrák-Magyar Monarchia - Klosterpfarrer</t>
         </is>
       </c>
       <c r="N45">
         <v>1917</v>
       </c>
       <c r="O45">
         <v>1920</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1917</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Hungría - vicario
-Nyírbátor, Hungría - vicario, y al mismo tiempo capellán del campamento de Sopronnyék</t>
+          <t>Felsővárosi Minorita templom, Szeged, Ungarn - Hilfspfarrer
+Nyírbátor, Ungarn - Hilfspfarrer, zeitgleich Feldpfarrer in Sopronnyék</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1912
 1917</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1917</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Philadelphia, PA, Estados Unidos - pastor húngaro</t>
+          <t>Jézus Szíve templom, Philadelphia, PA, USA - ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N47">
         <v>1917</v>
       </c>
       <c r="O47">
         <v>1918</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1917</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Gyertyánliget, Osztrák-Magyar Monarchia - párroco
-Aknarahó, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Gyertyánliget, Osztrák-Magyar Monarchia - Pfarrer
+Aknarahó, Osztrák-Magyar Monarchia - Pfarrer</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1912
 1917</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1917
 1925</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1917</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
+          <t>Rogovszky Horonát OFM</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>South River, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1917</v>
+      </c>
+      <c r="O49">
+        <v>1921</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=939</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1917</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, USA - Pfarrer
+Szentháromság R. K. Egyházközség, East Chicago, IN, USA - Pfarrer, der eine Kirche erbaut hat</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>1916
+1917</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>1917
+1927</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1917</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Tabán, Budapest, Osztrák-Magyar Monarchia - Hilfsgeistlicher, Vormund
+Szent Imre Kollégium, Budapest, Osztrák-Magyar Monarchia - Präfekt</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>1915
+1917</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>1917
+1923</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1917</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>East St. Louis, IN, USA
+Szent István R. K. Egyházközség, Allentown, PA, USA - Gründungspfarrer
+McAdoo, PA, USA</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1915
 1917
 1917</t>
         </is>
       </c>
-      <c r="O49">
-[...2 lines deleted...]
-      <c r="Q49" t="inlineStr">
+      <c r="O52">
+        <v>1917</v>
+      </c>
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...143 lines deleted...]
-          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1917</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Hofstetter Károly S.M.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Mária Társasága (Societas Mariae)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>East Chicago, IN, Estados Unidos</t>
+          <t>Szombathely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>12 de abril de 1917</t>
+          <t>15. Februar 1917</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=406</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1917</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Tápszentmiklós, Osztrák-Magyar Monarchia</t>
+          <t>Forest City, PA, USA</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>22 de abril de 1917</t>
+          <t>28. Februar 1917</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1917</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
-[...4 lines deleted...]
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>29 de abril de 1917</t>
+          <t>5. April 1917</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1917</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Kocsis Imre OFM</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Sacred Heart Province)</t>
+          <t>Gary, IN, USA</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>4 de julio de 1917</t>
+          <t>12. April 1917</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=557</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1917</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Artimovics Emil</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, Estados Unidos</t>
+          <t>Tápszentmiklós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>10 de julio de 1917</t>
+          <t>22. April 1917</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=16</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1917</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>East Chicago, IN, Estados Unidos</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>30 de julio de 1917</t>
+          <t>29. April 1917</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1917</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Kocsis Imre OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>6 de agosto de 1917</t>
+          <t>4. Juli 1917</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=557</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1917</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Artimovics Emil</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Conemaugh, PA, USA</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>14 de agosto de 1917</t>
+          <t>10. Juli 1917</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=16</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1917</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Halter János</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Kerény, Osztrák-Magyar Monarchia</t>
+          <t>East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>23 de agosto de 1917</t>
+          <t>30. Juli 1917</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=365</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1917</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>27 de agosto de 1917</t>
+          <t>6. August 1917</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1917</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Tövis, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>28 de agosto de 1917</t>
+          <t>10. August 1917</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1917</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Lippó, Osztrák-Magyar Monarchia</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>6 de septiembre de 1917</t>
+          <t>14. August 1917</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1917</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Lipták Matonyák Imre SDB</t>
+          <t>Halter János</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Seminarista</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile</t>
+          <t>Kerény, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>25 de octubre de 1917</t>
+          <t>23. August 1917</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=661</t>
+          <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1917</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
-[...4 lines deleted...]
-          <t>Nagygyimót, Osztrák-Magyar Monarchia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>16 de noviembre de 1917</t>
+          <t>27. August 1917</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1917</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1922</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>28. August 1917</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1917</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1924</v>
+          <t>Lippó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>6. September 1917</t>
+        </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1917</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Lipták Matonyák Imre SDB</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Seminarist</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Santiago de Chile, Chile</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>25. Oktober 1917</t>
+        </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=661</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1917</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Nagygyimót, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>16. November 1917</t>
+        </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1917</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>Vertretungspfarrer</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1891</v>
       </c>
       <c r="O71">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1917</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer und Kirchenbauer, bis 1902 auch ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N72">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="O72">
-        <v>1938</v>
+        <v>1922</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1917</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>párroco fundador, decano, canónigo (según otras fuentes, desde 1913)</t>
+          <t>Hilfspfarrer, ab 1899 stellvertretender Pfarrer, später Pfarrer und Schulleiter</t>
         </is>
       </c>
       <c r="N73">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="O73">
-        <v>1932</v>
+        <v>1924</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1917</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N74">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="O74">
-        <v>1940</v>
+        <v>1927</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1917</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>párroco</t>
-[...3 lines deleted...]
-        <v>1905</v>
+          <t>Pfarrer, seit 1932 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O75">
         <v>1937</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1917</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N76">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="O76">
-        <v>1921</v>
+        <v>1938</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1917</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>Gründungspfarrer, Dekan, Kanoniker (in anderen Quellen ab 1913)</t>
         </is>
       </c>
       <c r="N77">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O77">
-        <v>1923</v>
+        <v>1932</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1917</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Medgyes, Osztrák-Magyar Monarchia</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>capellán, profesor de canto, director de la Cofradía del Rosario, vicerector entre 1914 y 1915, definidor, ministro de los laicos, rector entre 1917 y 1918</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N78">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="O78">
-        <v>1918</v>
+        <v>1940</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1917</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N79">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O79">
-        <v>1919</v>
+        <v>1937</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1917</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N80">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O80">
         <v>1920</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1917</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N81">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O81">
-        <v>1943</v>
+        <v>1921</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1917</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Missionspfarrer, wichtigste Wirkorte: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N82">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O82">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1917</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Medgyes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>profesor de geografía y dibujo, profesor de eslavo eclesiástico y de caligrafía</t>
+          <t>Pfarrer, Gesangslehrer, Leiter der Rosenkranz-Gesellschaft, von 1914 bis 1915 stellvertretender Hausoberer, Definitor, Minister für Laienangelegenheiten, von 1917 bis 1918 Hausoberer</t>
         </is>
       </c>
       <c r="N83">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O83">
         <v>1918</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1917</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Besztercebánya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>Theologieprofessor, Seelsorger, Pfarrprüfer, Domkaplan, Chorleiter, Mitglied des Stadtrats von Banská Bystrica, Generalsekretär des Vereins christlich-sozialistischer Arbeiter, Verwalter und später Verwalter der Kapitelkapelle, Direktor der Diözesanvereine für die Eucharistie, ab 1917 Anwalt am Apostolischen Gerichtshof, ab 1918 Kanzler am Apostolischen Gerichtshof</t>
         </is>
       </c>
       <c r="N84">
         <v>1908</v>
       </c>
       <c r="O84">
-        <v>1934</v>
+        <v>1919</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1917</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N85">
         <v>1908</v>
       </c>
       <c r="O85">
-        <v>1954</v>
+        <v>1920</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1917</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Zámoly, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>Pfarrer, seit 1938 im Ruhestand</t>
         </is>
       </c>
       <c r="N86">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O86">
-        <v>1918</v>
+        <v>1943</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1917</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Presta servicio como vicario en: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép y Kurima</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N87">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O87">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1917</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Halykó János</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Felsőodor, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>tareas propias de la orden</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N88">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O88">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=969</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1917</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet, Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Királyi Görög Katholikus Kántortanítóképző Intézet</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>Lehrer für Geografie und Zeichnen, Dozent für kirchenslawische Sprache, Lehrer für Schönschrift</t>
         </is>
       </c>
       <c r="N89">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O89">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1917</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
         </is>
       </c>
       <c r="N90">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O90">
-        <v>1952</v>
+        <v>1934</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1917</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1919, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N91">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O91">
-        <v>1926</v>
+        <v>1954</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1917</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Zámoly, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N92">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O92">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1917</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Er ist als Hilfspfarrer tätig in: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép und Kurima</t>
         </is>
       </c>
       <c r="N93">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O93">
         <v>1919</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1917</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N94">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O94">
-        <v>1941</v>
+        <v>1920</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1917</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>regelmäßige Aufgaben</t>
         </is>
       </c>
       <c r="N95">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O95">
         <v>1920</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1917</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>párroco, el último sacerdote diocesano de Nueva York; después, los franciscanos se hicieron cargo de Nueva York.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N96">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O96">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1917</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>capellán y, posteriormente, párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N97">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O97">
         <v>1921</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1917</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>al servicio del Ordinariato Militar</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N98">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O98">
-        <v>1922</v>
+        <v>1952</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1917</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Verwalter, ab 1919 dann Pfarrer</t>
         </is>
       </c>
       <c r="N99">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O99">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1917</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N100">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O100">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1917</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Alsódomonya, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N101">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O101">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1917</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, Estados Unidos</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N102">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O102">
-        <v>1921</v>
+        <v>1941</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1917</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N103">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O103">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1917</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Donora, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer, der letzte Diözesanpriester in New York; danach übernahmen die Franziskaner die Seelsorge in New York.</t>
         </is>
       </c>
       <c r="N104">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O104">
         <v>1922</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1917</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Seelsorger, später Pfarrer</t>
         </is>
       </c>
       <c r="N105">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O105">
-        <v>1955</v>
+        <v>1921</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1917</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>im Dienst des Feldordinariats</t>
         </is>
       </c>
       <c r="N106">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O106">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1917</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Veszprém, Osztrák-Magyar Monarchia</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>bibliotecario episcopal; posteriormente, capellán del castillo desde 1914 y profesor del seminario (historia y derecho canónico) desde 1915; al mismo tiempo, capellán de campaña entre 1914 y 1916</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O107">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1917</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>administrador parroquial y, posteriormente, párroco</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O108">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1917</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>capellán de campamento y profesor sustituto de religión en un instituto público</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O109">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1917</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O110">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1917</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika</t>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>vicario, y posteriormente, en 1919, administrador</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N111">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O111">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1917</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N112">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O112">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1917</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O113">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1917</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N114">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O114">
-        <v>1948</v>
+        <v>1928</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1917</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N115">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O115">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1917</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>profesor de religión; al mismo tiempo, cursó estudios en la Academia de Música de Budapest y, durante la guerra mundial, fue capellán de campaña</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N116">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O116">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1917</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Kassa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Párroco encargado de la construcción de la iglesia y, al mismo tiempo, capellán auxiliar en Leiseuring, Pensilvania, EE. UU.</t>
+          <t>Pfarrer, Lehrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O117">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1917</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>St. Paul, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>profesor de teología, catequista, coadjutor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N118">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O118">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1917</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Gulovich István, id.</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Braddock, PA, Estados Unidos</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N119">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O119">
-        <v>1918</v>
+        <v>1944</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=342</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1917</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O120">
-        <v>1928</v>
+        <v>1955</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1917</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N121">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O121">
         <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1917</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Veszprém, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>párroco, canónigo</t>
+          <t>Bibliothekar des Bistums, ab 1914 Burgpfarrer, ab 1915 Seminarlehrer (Geschichte und Kirchenrecht), dazwischen von 1914 bis 1916 Feldseelsorger</t>
         </is>
       </c>
       <c r="N122">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O122">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1917</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>párroco (construye una nueva parroquia, una escuela y un convento)</t>
+          <t>Pfarrverwalter, später Pfarrer</t>
         </is>
       </c>
       <c r="N123">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O123">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1917</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, Estados Unidos</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Slovak,Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Feldseelsorger sowie stellvertretender Religionslehrer an einem staatlichen Gymnasium</t>
         </is>
       </c>
       <c r="N124">
-        <v>1914</v>
-[...4 lines deleted...]
-        </is>
+        <v>1913</v>
+      </c>
+      <c r="O124">
+        <v>1919</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1917</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N125">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O125">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1917</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>párroco, decano desde 1918</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N126">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O126">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1917</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Clairton, PA, Estados Unidos</t>
+          <t>Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>párroco; según otras fuentes: Allegheny, Pensilvania, EE. UU.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N127">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O127">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1917</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>profesor de religión y, al mismo tiempo, vicario de la Casa Misionera de la Virgen María, situada en la calle Hermina</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N128">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O128">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1917</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Neurihrer Ödön, Msgr.</t>
+          <t>Schimkó János, Rev.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Cincinnati, OH, Estados Unidos</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N129">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O129">
         <v>1918</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=821</t>
+          <t>/persons_v2/view.php?id=975</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1917</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Budapest - Szent István Bazilika</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>pastor (lugar de destino desconocido)</t>
+          <t>Hilfspfarrer, dann ab 1919 Verwalter</t>
         </is>
       </c>
       <c r="N130">
         <v>1914</v>
       </c>
       <c r="O130">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1917</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Ferences templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>vicario, desde 1918 vicario adjunto</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N131">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O131">
         <v>1921</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1917</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>profesor de teología, profesor de religión</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N132">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O132">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1917</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N133">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O133">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1917</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N134">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O134">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1917</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>Religionslehrer, daneben Studium an der Musikakademie in Budapest sowie Feldgeistlicher während des Weltkriegs</t>
         </is>
       </c>
       <c r="N135">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O135">
-        <v>1950</v>
+        <v>1929</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1917</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Uniontown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Kirchenbaupfarrer und nebenbei Hilfspfarrer in Leiseuring, PA, USA</t>
         </is>
       </c>
       <c r="N136">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O136">
-        <v>1950</v>
+        <v>1924</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1917</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>Theologielehrer, Religionslehrer, Hilfs-Prediger</t>
         </is>
       </c>
       <c r="N137">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O137">
-        <v>1950</v>
+        <v>1924</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1917</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Gulovich István, id.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Braddock, PA, USA</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N138">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O138">
-        <v>1950</v>
+        <v>1918</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=342</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1917</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N139">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O139">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1917</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>predicador, subdirector desde 1917</t>
+          <t>Stellvertretender Pfarrer</t>
         </is>
       </c>
       <c r="N140">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O140">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1917</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>VII. kerület István u. iskola, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>VII. kerület István u. iskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>profesor de religión y capellán de campamento</t>
+          <t>Pfarrer, Kanoniker</t>
         </is>
       </c>
       <c r="N141">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O141">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1917</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Csáktornyai István, Dr.</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros)</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer (er baut eine neue Pfarrei, eine Schule und ein Kloster)</t>
         </is>
       </c>
       <c r="N142">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O142">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=142</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1917</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>Holy Trinity Slovak,Church</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>gran preboste</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N143">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O143">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1917</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Norwalk, CT, Estados Unidos</t>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N144">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O144">
-        <v>1933</v>
+        <v>1922</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1917</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>Pfarrer, ab 1918 Dekan</t>
         </is>
       </c>
       <c r="N145">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O145">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1917</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Delawanna, NJ, Estados Unidos</t>
+          <t>Clairton, PA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer, nach anderen Quellen: Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="N146">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O146">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1917</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Rochelle Park, NJ, Estados Unidos</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>Religionslehrer und zugleich Hilfspfarrer im Missionshaus der Jungfrau Maria in der Hermina-Straße</t>
         </is>
       </c>
       <c r="N147">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O147">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1917</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>capellán de campamento</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N148">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O148">
-        <v>1925</v>
+        <v>1918</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1917</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>jefe de casa y, al mismo tiempo, capellán del campamento</t>
+          <t>Pfarrer (Dienstort unbekannt)</t>
         </is>
       </c>
       <c r="N149">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O149">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1917</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N150">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O150">
-        <v>1932</v>
+        <v>1920</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1917</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N151">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O151">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1917</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Kingston, PA, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco, actualmente en Connelsville, Pensilvania, EE. UU.</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N152">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O152">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1917</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N153">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O153">
-        <v>1932</v>
+        <v>1920</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1917</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Konstantinápoly, Oszmán Birodalom</t>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Oszmán Birodalom</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Ferences templom</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Estudios de investigación y doctorado en Teología por encargo del Sankt Georg Institut de Austria</t>
+          <t>Hilfspfarrer, ab 1918 stellvertretender Hausverwalter</t>
         </is>
       </c>
       <c r="N154">
         <v>1915</v>
       </c>
       <c r="O154">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1917</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Alsópél, Osztrák-Magyar Monarchia</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Theologielehrer, Religionslehrer</t>
         </is>
       </c>
       <c r="N155">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O155">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1917</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Érd, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Otros lugares de destino: Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz; se desconocen las fechas exactas; vicario; en 1924 se le concedió la jubilación por motivos de salud</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N156">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O156">
-        <v>1924</v>
+        <v>1950</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1917</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>VI. kerület, Budapest, Osztrák-Magyar Monarchia</t>
-[...14 lines deleted...]
-          <t>profesor de religión</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N157">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O157">
-        <v>1918</v>
+        <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1917</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
-[...14 lines deleted...]
-          <t>profesor de religión y vicario</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N158">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O158">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1917</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>vicario y profesor de religión</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N159">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O159">
-        <v>1923</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1917</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>vicario y profesor de religión</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N160">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O160">
-        <v>1923</v>
+        <v>1950</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1917</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szeged, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>vicario y profesor de religión</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N161">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O161">
-        <v>1923</v>
+        <v>1950</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1917</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, Estados Unidos</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>, mientras es profesor en la Universidad de St. John’s</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N162">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O162">
-        <v>1921</v>
+        <v>1950</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1917</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Köblér, Osztrák-Magyar Monarchia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Prediger, ab 1917 stellvertretender Hausmeister</t>
         </is>
       </c>
       <c r="N163">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O163">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1917</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>VII. kerület István u. iskola, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>VII. kerület István u. iskola</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>capellán de campo</t>
+          <t>Religionslehrer sowie Lagergeistlicher</t>
         </is>
       </c>
       <c r="N164">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O164">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1917</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos</t>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros)</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N165">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O165">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1917</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, South Bend, IN, Estados Unidos</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>pastor; según otras fuentes, durante este periodo en Windber, Pensilvania, EE. UU.</t>
+          <t>Probst</t>
         </is>
       </c>
       <c r="N166">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O166">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1917</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N167">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O167">
-        <v>1919</v>
+        <v>1933</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1917</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>profesor de religión</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N168">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O168">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1917</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
+          <t>Delawanna, NJ, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N169">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O169">
-        <v>1926</v>
+        <v>1919</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1917</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Rochelle Park, NJ, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>profesor de religión</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N170">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O170">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1917</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>capellán y, a partir de 1918, párroco, profesor de religión y capellán de hospital</t>
+          <t>Feldgeistlicher</t>
         </is>
       </c>
       <c r="N171">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O171">
         <v>1925</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1917</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Dolna, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hausmeister, zugleich Feldseelsorger</t>
         </is>
       </c>
       <c r="N172">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O172">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1917</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>prefecto del internado</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N173">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O173">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1917</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Hazelwood, MI, Estados Unidos</t>
+          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Terézváros</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N174">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O174">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1917</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>predicador</t>
+          <t>Pfarrer, derzeit in Connelsville, PA, USA</t>
         </is>
       </c>
       <c r="N175">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O175">
         <v>1918</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1917</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Lipótváros</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N176">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O176">
-        <v>1919</v>
+        <v>1932</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1917</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Johnstown, OH, Estados Unidos</t>
+          <t>Konstantinápoly, Oszmán Birodalom</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Oszmán Birodalom</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Forschungs- und theologische Promotionsstudien im Auftrag des österreichischen Sankt-Georg-Instituts</t>
         </is>
       </c>
       <c r="N177">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O177">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1917</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
+          <t>Rácz József</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>1915</v>
+      </c>
+      <c r="O178">
+        <v>1920</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=920</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1917</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Sasváry Ferenc</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1915</v>
+      </c>
+      <c r="O179">
+        <v>1947</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=966</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>1917</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Soltész Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Putnok, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, gleichzeitig Erzieher bei der Familie des Grafen Serényi</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1915</v>
+      </c>
+      <c r="O180">
+        <v>1925</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1003</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>1917</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Soltész István</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1915</v>
+      </c>
+      <c r="O181">
+        <v>1929</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1004</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1917</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Solymos Oszkár</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>Pfarrer, der gleichzeitig die Dreifaltigkeitskirche in Barberton, OH, USA, betreut</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>1915</v>
+      </c>
+      <c r="O182">
+        <v>1918</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1006</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1917</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Bliesz Ádám</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Alsópél, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>1916</v>
+      </c>
+      <c r="O183">
+        <v>1922</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=88</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1917</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Csertő Jakab Gábor</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Érd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>Weitere Dienstorte: Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz; die genauen Zeitpunkte sind unbekannt; Hilfspfarrer; 1924 aus gesundheitlichen Gründen in den Ruhestand versetzt</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>1916</v>
+      </c>
+      <c r="O184">
+        <v>1924</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=157</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1917</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Csáktornyai László</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>VI. kerület, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>VI. kerület</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>1916</v>
+      </c>
+      <c r="O185">
+        <v>1918</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=143</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1917</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Csányi Kornél László</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent Margit intézet</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>Religionslehrer und Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1916</v>
+      </c>
+      <c r="O186">
+        <v>1922</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=148</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1917</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Demkó Zoltán, dr.</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer und Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1916</v>
+      </c>
+      <c r="O187">
+        <v>1923</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=189</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1917</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Demkó Zoltán, dr.</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer und Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1916</v>
+      </c>
+      <c r="O188">
+        <v>1923</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=189</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1917</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Demkó Zoltán, dr.</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Szeged, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer und Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1916</v>
+      </c>
+      <c r="O189">
+        <v>1923</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=189</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1917</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>bzw. Dozent an der St. John’s University</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1916</v>
+      </c>
+      <c r="O190">
+        <v>1921</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=194</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1917</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Dzubay Hilárion Vidor</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Köblér, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1916</v>
+      </c>
+      <c r="O191">
+        <v>1922</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=223</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1917</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>Feldgeistlicher</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1916</v>
+      </c>
+      <c r="O192">
+        <v>1919</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1917</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Fojtán József</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1916</v>
+      </c>
+      <c r="O193">
+        <v>1922</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=280</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1917</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
           <t>Helló József, Msgr.</t>
         </is>
       </c>
-      <c r="E178" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G178" t="inlineStr">
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
-      <c r="H178" t="inlineStr">
+      <c r="H194" t="inlineStr">
         <is>
           <t>Murányhuta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="I178" t="inlineStr">
+      <c r="I194" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K178" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O178">
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Pfarrer (möglicherweise in Surányhuta)</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1916</v>
+      </c>
+      <c r="O194">
         <v>1922</v>
       </c>
-      <c r="Q178" t="inlineStr">
+      <c r="Q194" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=379</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1917</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Horváth Lőrinc</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Pfarrer; anderen Quellen zufolge lebte er zu dieser Zeit in Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1916</v>
+      </c>
+      <c r="O195">
+        <v>1922</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=432</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1917</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Örökimádás templom</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1916</v>
+      </c>
+      <c r="O196">
+        <v>1919</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1917</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Békéscsaba, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1916</v>
+      </c>
+      <c r="O197">
+        <v>1919</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1917</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1916</v>
+      </c>
+      <c r="O198">
+        <v>1922</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=591</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1917</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Nyalka, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>Seelsorger</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1916</v>
+      </c>
+      <c r="O199">
+        <v>1926</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1917</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Kerner István, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1916</v>
+      </c>
+      <c r="O200">
+        <v>1918</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=527</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1917</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Pfarrer, ab 1918 dann Pfarrer, Religionslehrer und Krankenhausseelsorger</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1916</v>
+      </c>
+      <c r="O201">
+        <v>1925</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1917</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Dolna, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1916</v>
+      </c>
+      <c r="O202">
+        <v>1919</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1917</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Legeza Elek Tivadar OSBM</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Internatsleiter</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1916</v>
+      </c>
+      <c r="O203">
+        <v>1920</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=642</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1917</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Hazelwood, MI, USA</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1916</v>
+      </c>
+      <c r="O204">
+        <v>1918</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1917</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Martinovich Sándor (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Prediger</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1916</v>
+      </c>
+      <c r="O205">
+        <v>1918</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=706</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1917</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Miller Pál CSC</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>Pfarrer, als Priester von Notre-Dame</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1916</v>
+      </c>
+      <c r="O206">
+        <v>1922</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=750</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1917</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Nagy András</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Lipótváros</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1916</v>
+      </c>
+      <c r="O207">
+        <v>1919</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=783</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1917</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Porgeth Imre SDB</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Péliföldszentkereszt, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>Präfekt</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1916</v>
+      </c>
+      <c r="O208">
+        <v>1921</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=896</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1917</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1916</v>
+      </c>
+      <c r="O209">
+        <v>1920</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1917</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Péter József</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Johnstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>1916</v>
+      </c>
+      <c r="O210">
+        <v>1925</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=873</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1917</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Rakovszky Nesztor</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1916</v>
+      </c>
+      <c r="O211">
+        <v>1926</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>