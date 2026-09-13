--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,10214 +98,12410 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>1919</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
-        <v>116</v>
+        <v>144</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
         <v>20</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
           <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1919</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Madrid, España</t>
+          <t>Madrid, Espagne</t>
         </is>
       </c>
       <c r="N18">
         <v>1919</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1919</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - vicario, y posteriormente, en 1919, administrador
-[...1 lines deleted...]
-fuera de servicio, «vitam privatam agens»</t>
+          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - vicaire, puis administrateur en 1919
+Zugligeti Szent Család Plébánia, Budapest, Magyar Királyság - administrateur
+hors service, « vitam privatam agens »</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1914
 1919
 1919</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1919</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Joliet, IL, Estados Unidos</t>
+          <t>Nepumuki Szent János templom, Joliet, IL, États-Unis</t>
         </is>
       </c>
       <c r="N20">
         <v>1919</v>
       </c>
       <c r="O20">
         <v>1921</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1919</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (nuevo lugar de servicio)</t>
+          <t>Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Jézus Szíve R.K egyházközség, Akron, OH, Estados Unidos - párroco
-Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos - que celebra la misa con un comulgatorio</t>
+          <t>Jézus Szíve R.K egyházközség, Akron, OH, États-Unis - curé
+Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis - célébrant la messe avec un autel latéral</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="O21">
         <v>1920</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1919</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Farrell, OH, Estados Unidos
-Milwaukee, WI, Estados Unidos</t>
+          <t>Farrell, OH, États-Unis
+Milwaukee, WI, États-Unis</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1919
 1920</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1919</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia - predicador, subdirector desde 1917
-Csíksomlyó, Rumanía - profesor, desde 1924 director de residencia</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia - prédicateur, puis, à partir de 1917, vice-directeur
+Csíksomlyó, Roumanie - enseignant, chef de famille depuis 1924</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1919
 1928</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1919</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Hadügyminisztérium, Budapest, Hungría - responsable de asuntos de Székely</t>
+          <t>Hadügyminisztérium, Budapest, Hongrie - responsable des questions relatives aux Székelys</t>
         </is>
       </c>
       <c r="N24">
         <v>1919</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1919</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (lugar de servicio anterior)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos - capellán auxiliar
-Besztercebánya, Osztrák-Magyar Monarchia - profesor de teología, director espiritual, visitador parroquial, predicador de la catedral, director del coro, miembro del consejo municipal de Banská Bystrica, secretario general de la Asociación de Trabajadores Socialistas Cristianos, administrador y posteriormente guardián del oratorio capitular, director de las asociaciones diocesanas de la Sagrada Eucaristía, abogado de la Santa Sede desde 1917 y secretario de la Santa Sede desde 1918</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - pasteur auxiliaire
+Besztercebánya, Osztrák-Magyar Monarchia - professeur de théologie, directeur spirituel, visiteur paroissial, prédicateur à la cathédrale, chef de chœur, membre du conseil municipal de Banská Bystrica, secrétaire général de l’association des travailleurs socialistes chrétiens, administrateur puis gardien du sanctuaire capitulaire, directeur des associations diocésaines de l’Eucharistie, avocat du Saint-Siège à partir de 1917, greffier du Saint-Siège à partir de 1918</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1919
 1908</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1920
 1919</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1919</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Csesztreg, Osztrák-Magyar Monarchia - profesor de religión
-Szombathely, Magyar Királyság - profesor de religión</t>
+          <t>Csesztreg, Osztrák-Magyar Monarchia - professeur de religion
+Szombathely, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1919
 1925</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1919</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria
-Incardinación</t>
+          <t>Début du ministère dans la patrie
+Incardination</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Letenye, Magyar Királyság - vicario</t>
+          <t>Letenye, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Erdély → Szombathely</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1919</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>capellán de campo
-Óbuda, Budapest, Magyar Királyság - vicario</t>
+          <t>aumônier de campagne
+Óbuda, Budapest, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1919</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>Johnstown, NY, États-Unis</t>
         </is>
       </c>
       <c r="N29">
         <v>1915</v>
       </c>
       <c r="O29">
         <v>1919</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1919</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Delawanna, NJ, Estados Unidos - pastor
-[...1 lines deleted...]
-Estados Unidos - director de coro</t>
+          <t>Delawanna, NJ, États-Unis - pasteur
+Rochelle Park, NJ, États-Unis
+États-Unis - chef de chœur</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1915
 1915
 1919</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1919
 1919
 1931</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1919</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-[...1 lines deleted...]
-Traslado (nuevo lugar de servicio)</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Estados Unidos
-[...1 lines deleted...]
-Allentown, PA, Estados Unidos</t>
+          <t>États-Unis
+Braddock, PA, États-Unis
+Allentown, PA, États-Unis</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>7 de septiembre de 1919
+          <t>7 septembre 1919
 1919
 1919</t>
         </is>
       </c>
       <c r="O31">
         <v>1920</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1919</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>5 de enero de 1919
+          <t>5 janvier 1919
 1919</t>
         </is>
       </c>
       <c r="O32">
         <v>1921</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1919</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en la patria</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Budapest, Magyar Királyság - profesor de religión</t>
+Budapest, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>21 de noviembre de 1919
+          <t>21 novembre 1919
 1919</t>
         </is>
       </c>
       <c r="O33">
         <v>1927</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1919</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria - cursar estudios</t>
+          <t>Innsbruck, Autriche - poursuivre ses études</t>
         </is>
       </c>
       <c r="N34">
         <v>1919</v>
       </c>
       <c r="O34">
         <v>1920</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1919</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia - curé</t>
         </is>
       </c>
       <c r="N35">
         <v>1912</v>
       </c>
       <c r="O35">
         <v>1919</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1919</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - vicario
-VIII. kerület, Budapest, Magyar Királyság - profesor de religión</t>
+          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - vicaire
+VIII. kerület, Budapest, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1919
 1923</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1919</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Békéscsaba, Osztrák-Magyar Monarchia
+Gyula, Magyar Királyság - aumônier de sanatorium</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>1916
+1919</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>1919
+1920</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1919</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Collegium Seraphicum, Székelyudvarhely, Osztrák-Magyar Monarchia - pasteur
+Roumanie - « au service de la communauté »</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...14 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1919</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Kiskunhalas, Magyar Királyság - vicaire
+Csongrád, Magyar Királyság - professeur de religion</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q38" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...14 lines deleted...]
-      <c r="D39" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1919</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Bedőháza, Osztrák-Magyar Monarchia - pasteur
+Gernyés, Csehszlovákia - pasteur</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
+      <c r="O40" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
-      <c r="Q39" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1919</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Dolna, Osztrák-Magyar Monarchia - párroco</t>
+          <t>Csíksomlyó, Roumanie - chef de maison, professeur de chant, puis responsable de maison entre 1922 et 1923 : Brassó et Esztelnek</t>
         </is>
       </c>
       <c r="N41">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="O41">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1919</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
+          <t>Laurisin Kornél</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Dolna, Osztrák-Magyar Monarchia - curé</t>
+        </is>
+      </c>
+      <c r="N42">
+        <v>1916</v>
+      </c>
+      <c r="O42">
+        <v>1919</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=635</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1919</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Eperjes, Osztrák-Magyar Monarchia - vicaire, professeur de religion
+Mikóháza, Magyar Királyság - vicaire, puis curé</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O43" t="inlineStr">
         <is>
           <t>1919
 1950</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...14 lines deleted...]
-      <c r="D43" t="inlineStr">
+    <row r="44">
+      <c r="A44">
+        <v>1919</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia - Il exerce en tant que vicaire à : Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima
+Sóskút, Magyar Királyság - curé</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1909
 1919</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1919
 1944</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...14 lines deleted...]
-      <c r="D44" t="inlineStr">
+    <row r="45">
+      <c r="A45">
+        <v>1919</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>McAdoo, PA, États-Unis - curé
+Farrell, OH, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1919
 1935</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Regreso a la patria</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
+          <t>Mihalovics Zsigmond, Msgr.</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Herminamező, Budapest, Magyar Királyság - administrateur, puis, à partir de 1924, fondateur et curé chargé de la construction de l’église</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1919</v>
+      </c>
+      <c r="O46">
+        <v>1931</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=744</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1919</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...16 lines deleted...]
-          <t>Konstantinápoly, Oszmán Birodalom - Estudios de investigación y doctorado en Teología por encargo del Sankt Georg Institut de Austria
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Konstantinápoly, Oszmán Birodalom - études de recherche et de doctorat en théologie menées pour le compte de l’Institut Sankt Georg en Autriche
 Budapest, Magyar Királyság</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
-      <c r="O46" t="inlineStr">
+      <c r="O47" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...14 lines deleted...]
-      <c r="D47" t="inlineStr">
+    <row r="48">
+      <c r="A48">
+        <v>1919</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia - vicaire
+Krisztinaváros, Budapest, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
-      <c r="O47">
-[...2 lines deleted...]
-      <c r="Q47" t="inlineStr">
+      <c r="O48">
+        <v>1919</v>
+      </c>
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...14 lines deleted...]
-      <c r="D48" t="inlineStr">
+    <row r="49">
+      <c r="A49">
+        <v>1919</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Nyírbátor, Hongrie - vicaire, puis aumônier militaire à Sopronnyék
+Nagyenyed, Roumanie - administrateur, professeur de religion</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1919
 1923</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...14 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1919</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Osztrák-Magyar Monarchia - secrétaire épiscopal</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...14 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1919</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Németh József</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság - aumônier de camp et professeur de religion suppléant dans un lycée public
+Omaha, NE, États-Unis - pasteur dans une église anglicane</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1913
 1919</t>
         </is>
       </c>
-      <c r="O50">
-[...2 lines deleted...]
-      <c r="Q50" t="inlineStr">
+      <c r="O51">
+        <v>1919</v>
+      </c>
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=816</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1919</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - profesor</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis - curé</t>
         </is>
       </c>
       <c r="N52">
         <v>1919</v>
       </c>
       <c r="O52">
-        <v>1920</v>
+        <v>1963</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1919</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos - párroco
-[...3 lines deleted...]
-      <c r="N53" t="inlineStr">
+          <t>Kecskemét, Magyar Királyság - enseignant</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1919</v>
+      </c>
+      <c r="O53">
+        <v>1920</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=879</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1919</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Kassa, Osztrák-Magyar Monarchia - pasteur, enseignant
+Jászóvár, Csehszlovákia - pasteur</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>1912
+1919</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>1919
+1922</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1919</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Bártfa, Csehszlovákia - vicaire
+Zemplén-Pelejt, Csehszlovákia - curé</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
-[...98 lines deleted...]
-      </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1919</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dég, Magyar Népköztársaság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis - curé
+Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis - curé</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>3 de marzo de 1919</t>
+          <t>1918
+1919</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>1919
+1921</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1919</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Pintér Sándor, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Hadikfalva, Rumanía</t>
+          <t>Zalapetend, Magyar Királyság</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>8 de marzo de 1919</t>
+          <t>4 janvier 1919</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=881</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1919</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Sheppton, PA, Estados Unidos</t>
+          <t>Szigetvár, Magyar Népköztársaság</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>4 de mayo de 1919</t>
+          <t>17 janvier 1919</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1919</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Alsódomonya, Csehszlovákia</t>
+          <t>Dég, Magyar Népköztársaság</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>8 de junio de 1919</t>
+          <t>3 mars 1919</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1919</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Kővágóörs, Magyarországi Tanácsköztársaság</t>
+          <t>Hadikfalva, Roumanie</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>4 de julio de 1919</t>
+          <t>8 mars 1919</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1919</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Felsőpaty, Magyar Királyság</t>
+          <t>Sheppton, PA, États-Unis</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>12 de agosto de 1919</t>
+          <t>4 mai 1919</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1919</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Bácsalmás, Magyar Királyság</t>
+          <t>Cák, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>18 de agosto de 1919</t>
+          <t>19 mai 1919</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1919</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Duquesne, PA, Estados Unidos</t>
+          <t>Bakonykúti, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>20 de agosto de 1919</t>
+          <t>4 juin 1919</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1919</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Vác, Hungría</t>
+          <t>Alsódomonya, Csehszlovákia</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>27 de agosto de 1919</t>
+          <t>8 juin 1919</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1919</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Kővágóörs, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>4 de octubre de 1919</t>
+          <t>4 juillet 1919</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1919</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Koncság Nándor SJ</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Felsőpaty, Magyar Királyság</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>22 de octubre de 1919</t>
+          <t>12 août 1919</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=566</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1919</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Moson, Magyar Köztársaság</t>
+          <t>Bácsalmás, Magyar Királyság</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>4 de noviembre de 1919</t>
+          <t>18 août 1919</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1919</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Duquesne, PA, États-Unis</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>4 de diciembre de 1919</t>
+          <t>20 août 1919</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1919</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Vác, Hongrie</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>21 de diciembre de 1919</t>
+          <t>27 août 1919</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1919</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Nacimiento</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Németbóly, Magyar Királyság</t>
+          <t>Hosszúpereszteg, Magyar Köztársaság</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>29 de diciembre de 1919</t>
+          <t>26 septembre 1919</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1919</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1922</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>4 octobre 1919</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1919</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Koncság Nándor SJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1924</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>22 octobre 1919</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=566</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1919</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Moson, Magyar Köztársaság</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>4 novembre 1919</t>
+        </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1919</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Simor György SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Bácsalmás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>23 novembre 1919</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=996</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1919</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco, jubilado desde 1932</t>
+          <t>Kisigmánd-Szentmihálypuszta, Magyar Királyság</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1 décembre 1919</t>
+        </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1919</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>4 décembre 1919</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1919</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...26 lines deleted...]
-        <v>1932</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>18 décembre 1919</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1919</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>21 décembre 1919</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1919</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Németbóly, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>29 décembre 1919</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1919</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>pasteur intérimaire</t>
         </is>
       </c>
       <c r="N80">
-        <v>1906</v>
+        <v>1891</v>
       </c>
       <c r="O80">
-        <v>1921</v>
+        <v>1982</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1919</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>St Louis, MO, Estados Unidos</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>pastor misionero; principales lugares de actuación: St. Louis, Misisipi (1907); East St. Louis, Illinois, EE. UU.; Newark, Nueva Jersey, EE. UU.; Buffalo, Nueva York, EE. UU.; Irvington, Nueva Jersey, EE. UU.; Lorain, Ohio, EE. UU.; Youngstown, Ohio, EE. UU.</t>
+          <t>curé bâtisseur d’églises, également pasteur hongrois jusqu’en 1902</t>
         </is>
       </c>
       <c r="N81">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O81">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1919</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>vicaire, puis pasteur suppléant à titre provisoire à partir de 1899, puis pasteur et directeur d’école</t>
         </is>
       </c>
       <c r="N82">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O82">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1919</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1938</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N83">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O83">
-        <v>1943</v>
+        <v>1927</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1919</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>párroco</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>curé, à la retraite depuis 1932</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O84">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1919</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Lansford, PA, Estados Unidos</t>
+          <t>Wilkes-Barre, PA, États-Unis</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>párroco y, al mismo tiempo, administrador apostólico entre 1916 y 1924</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N85">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O85">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1919</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
         </is>
       </c>
       <c r="N86">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O86">
-        <v>1954</v>
+        <v>1932</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1919</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N87">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="O87">
-        <v>1920</v>
+        <v>1940</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1919</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>tareas propias de la orden</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N88">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="O88">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1919</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N89">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="O89">
-        <v>1952</v>
+        <v>1920</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1919</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1919, párroco</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N90">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="O90">
-        <v>1926</v>
+        <v>1921</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1919</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>St Louis, MO, États-Unis</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>pasteur missionnaire, principaux lieux d’activité : St Louis, Mississippi (1907), East St. Louis, Illinois, États-Unis, Newark, New Jersey, États-Unis, Buffalo, New York, États-Unis, Irvington, New Jersey, États-Unis, Lorain, Ohio, États-Unis, Youngstown, Ohio, États-Unis</t>
         </is>
       </c>
       <c r="N91">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="O91">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1919</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>chef de famille</t>
         </is>
       </c>
       <c r="N92">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O92">
-        <v>1941</v>
+        <v>1920</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1919</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé, à la retraite depuis 1938</t>
         </is>
       </c>
       <c r="N93">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O93">
-        <v>1920</v>
+        <v>1943</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1919</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>párroco, el último sacerdote diocesano de Nueva York; después, los franciscanos se hicieron cargo de Nueva York.</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N94">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O94">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1919</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, États-Unis</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>capellán y, posteriormente, párroco</t>
+          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
         </is>
       </c>
       <c r="N95">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O95">
-        <v>1921</v>
+        <v>1934</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1919</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Hazelton, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>al servicio del Ordinariato Militar</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N96">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O96">
-        <v>1922</v>
+        <v>1954</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1919</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tâches courantes</t>
         </is>
       </c>
       <c r="N97">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="O97">
         <v>1920</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1919</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Fairport, NY, Estados Unidos</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>tâches courantes</t>
         </is>
       </c>
       <c r="N98">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O98">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1919</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Colombus, OH, États-Unis</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Colombus, OH, États-Unis</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N99">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O99">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1919</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, Estados Unidos</t>
+          <t>Szent Imre templom, Dayton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N100">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O100">
         <v>1921</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1919</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Donora, PA, Estados Unidos</t>
+          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N101">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O101">
-        <v>1922</v>
+        <v>1952</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1919</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>administrateur, puis curé à partir de 1919</t>
         </is>
       </c>
       <c r="N102">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O102">
-        <v>1955</v>
+        <v>1926</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1919</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. Clair, PA, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N103">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O103">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1919</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>administrador parroquial y, posteriormente, párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N104">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O104">
-        <v>1923</v>
+        <v>1941</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1919</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N105">
-        <v>1913</v>
+        <v>1911</v>
       </c>
       <c r="O105">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1919</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé, dernier prêtre diocésain à New York, après quoi les franciscains ont pris la relève à New York.</t>
         </is>
       </c>
       <c r="N106">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O106">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1919</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pasteur, puis curé</t>
         </is>
       </c>
       <c r="N107">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O107">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1919</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...14 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>au service de l’ordinariat militaire</t>
         </is>
       </c>
       <c r="N108">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O108">
-        <v>1948</v>
+        <v>1922</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1919</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N109">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O109">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1919</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>profesor de religión; al mismo tiempo, cursó estudios en la Academia de Música de Budapest y, durante la guerra mundial, fue capellán de campaña</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N110">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O110">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1919</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Fairport, NY, États-Unis</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Párroco encargado de la construcción de la iglesia y, al mismo tiempo, capellán auxiliar en Leiseuring, Pensilvania, EE. UU.</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N111">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O111">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1919</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Portage, PA, États-Unis</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>profesor de teología, catequista, coadjutor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N112">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O112">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1919</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N113">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O113">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1919</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Donora, PA, États-Unis</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N114">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O114">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1919</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>párroco, canónigo</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N115">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O115">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1919</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>párroco (construye una nueva parroquia, una escuela y un convento)</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N116">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O116">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1919</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, Estados Unidos</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Slovak,Church</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N117">
-        <v>1914</v>
-[...4 lines deleted...]
-        </is>
+        <v>1912</v>
+      </c>
+      <c r="O117">
+        <v>1928</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1919</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>St. Paul, MI, États-Unis</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>jefe de familia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N118">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O118">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1919</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>párroco, decano desde 1918</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N119">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O119">
-        <v>1922</v>
+        <v>1944</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1919</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Clairton, PA, Estados Unidos</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>párroco; según otras fuentes: Allegheny, Pensilvania, EE. UU.</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N120">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O120">
-        <v>1922</v>
+        <v>1955</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1919</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>St. Clair, PA, États-Unis</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>pastor (lugar de destino desconocido)</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N121">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O121">
         <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1919</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>vicario, desde 1918 vicario adjunto</t>
+          <t>administrateur paroissial, puis curé</t>
         </is>
       </c>
       <c r="N122">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O122">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1919</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Youngstown, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N123">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O123">
-        <v>1950</v>
+        <v>1923</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1919</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N124">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O124">
-        <v>1950</v>
+        <v>1926</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1919</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N125">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O125">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1919</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>ismeretlen helyen, États-Unis</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N126">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O126">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1919</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Cleveland, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N127">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O127">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1919</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N128">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O128">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1919</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N129">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O129">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1919</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Csáktornyai István, Dr.</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
         </is>
       </c>
       <c r="N130">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O130">
-        <v>1920</v>
+        <v>1929</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=142</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1919</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Uniontown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>gran preboste</t>
+          <t>curé chargé de la construction d’une église, et par ailleurs vicaire à Leiseuring, en Pennsylvanie (États-Unis)</t>
         </is>
       </c>
       <c r="N131">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O131">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1919</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Norwalk, CT, Estados Unidos</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>professeur de théologie, catéchiste, vicaire</t>
         </is>
       </c>
       <c r="N132">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O132">
-        <v>1933</v>
+        <v>1924</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1919</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>capellán de campamento</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N133">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O133">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1919</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N134">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O134">
-        <v>1932</v>
+        <v>1921</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1919</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Terézváros</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>curé, chanoine</t>
         </is>
       </c>
       <c r="N135">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O135">
         <v>1924</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1919</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé (il fait construire une nouvelle paroisse, une école et un couvent)</t>
         </is>
       </c>
       <c r="N136">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O136">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1919</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Alsópél, Osztrák-Magyar Monarchia</t>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, États-Unis</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Holy Trinity Slovak,Church</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N137">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O137">
         <v>1922</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1919</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Érd, Magyar Királyság</t>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Otros lugares de destino: Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz; se desconocen las fechas exactas; vicario; en 1924 se le concedió la jubilación por motivos de salud</t>
+          <t>chef de famille</t>
         </is>
       </c>
       <c r="N138">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O138">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1919</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Margit intézet</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>profesor de religión y vicario</t>
+          <t>curé, puis vicaire général à partir de 1918</t>
         </is>
       </c>
       <c r="N139">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O139">
         <v>1922</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1919</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
+          <t>Clairton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicario y profesor de religión</t>
+          <t>curé ; selon d’autres sources : Allegheny, Pennsylvanie, États-Unis</t>
         </is>
       </c>
       <c r="N140">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O140">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1919</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>vicario y profesor de religión</t>
+          <t>pasteur (lieu d’affectation inconnu)</t>
         </is>
       </c>
       <c r="N141">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O141">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1919</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szeged, Osztrák-Magyar Monarchia</t>
+          <t>Barberton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>vicario y profesor de religión</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N142">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O142">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1919</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, Estados Unidos</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>, mientras es profesor en la Universidad de St. John’s</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N143">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O143">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1919</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Köblér, Osztrák-Magyar Monarchia</t>
+          <t>Kingston, PA, États-Unis</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N144">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O144">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1919</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos</t>
+          <t>Pottstown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N145">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O145">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1919</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, South Bend, IN, Estados Unidos</t>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Ferences templom</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pastor; según otras fuentes, durante este periodo en Windber, Pensilvania, EE. UU.</t>
+          <t>vicaire, puis vicaire en chef à partir de 1918</t>
         </is>
       </c>
       <c r="N146">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O146">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1919</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>profesor de religión</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N147">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O147">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1919</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>pastor</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N148">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O148">
-        <v>1926</v>
+        <v>1950</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1919</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>capellán y, a partir de 1918, párroco, profesor de religión y capellán de hospital</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N149">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O149">
-        <v>1925</v>
+        <v>1950</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1919</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>prefecto del internado</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N150">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O150">
-        <v>1920</v>
+        <v>1950</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1919</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Johnstown, OH, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N151">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O151">
-        <v>1925</v>
+        <v>1950</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1919</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
-[...15 lines deleted...]
-        </is>
+          <t>Szolnok</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>1915</v>
       </c>
       <c r="O152">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1919</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N153">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O153">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1919</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Fogaras, Osztrák-Magyar Monarchia</t>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros)</t>
+        </is>
+      </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>jefe de casa, defensor y conserje</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N154">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O154">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1919</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>profesor de religión, como seminarista que ha completado sus estudios</t>
+          <t>grand prévôt</t>
         </is>
       </c>
       <c r="N155">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O155">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1919</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
+          <t>Norwalk, CT, États-Unis</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>profesor</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N156">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O156">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1919</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>aumônier de camp</t>
         </is>
       </c>
       <c r="N157">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O157">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1919</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Iván András, dr</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Jessup, PA, Estados Unidos</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N158">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O158">
-        <v>1922</v>
+        <v>1932</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=462</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1919</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
+          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Terézváros</t>
+        </is>
+      </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N159">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O159">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1919</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Zugliget</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>vicario local</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N160">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O160">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1919</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>Estudios de latín e historia, estudios de doctorado</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N161">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O161">
         <v>1920</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1919</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Redactor de la revista «Szent Kereszt Támogatója», secretario provincial y custodio de Tierra Santa</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N162">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O162">
-        <v>1922</v>
+        <v>1947</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1919</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Zsámbék, Osztrák-Magyar Monarchia</t>
+          <t>Putnok, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>capellán de un convento</t>
+          <t>vicaire, tout en étant précepteur chez la famille du comte Serényi</t>
         </is>
       </c>
       <c r="N163">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O163">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1919</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N164">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O164">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1919</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Hungría</t>
+          <t>Alsópél, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Keresztelő János fejvétele</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N165">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O165">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1919</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Érd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Autres lieux d’affectation : Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz ; les dates exactes sont inconnues. Vicaire, mis à la retraite en 1924 pour raisons de santé.</t>
         </is>
       </c>
       <c r="N166">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O166">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1919</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
+          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent Margit intézet</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>catéchiste et vicaire</t>
+        </is>
+      </c>
       <c r="N167">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O167">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1919</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Mikszáth téri leánygimnázium</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>vicaire et professeur de religion</t>
         </is>
       </c>
       <c r="N168">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O168">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1919</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>II. kerület, Budapest, Magyar Királyság</t>
+          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>II. kerület</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>vicaire et professeur de religion</t>
         </is>
       </c>
       <c r="N169">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O169">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1919</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Kénézpatak, Osztrák-Magyar Monarchia</t>
+          <t>Szeged, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>vicaire et professeur de religion</t>
         </is>
       </c>
       <c r="N170">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O170">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1919</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Innsburck, Austria</t>
+          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>cursar estudios</t>
+          <t>tiret, tout en enseignant à l’université St. John’s</t>
         </is>
       </c>
       <c r="N171">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O171">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1919</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Csehszlovákia</t>
+          <t>Köblér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>Ceholnya</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N172">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O172">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1919</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Windber, PA, États-Unis</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N173">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O173">
-        <v>1957</v>
+        <v>1922</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1919</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>curé (peut-être à Surányhuta)</t>
         </is>
       </c>
       <c r="N174">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O174">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1919</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>pasteur ; selon d’autres sources, il se trouvait à Windber, en Pennsylvanie (États-Unis), à cette époque</t>
         </is>
       </c>
       <c r="N175">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O175">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1919</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Profesor de Filosofía y Dogmática en el seminario mayor; a partir de 1919, director espiritual, examinador sinodal y miembro de la comisión encargada de evaluar a los profesores de religión de los institutos arquidiocesanos. A partir de 1920, defensor del vínculo matrimonial, y a partir de 1922, juez sinodal.</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N176">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O176">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1919</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Nyalka, Magyar Királyság</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Profesor de religión y director en el colegio de las Damas Inglesas de Eger desde 1924</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N177">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O177">
-        <v>1936</v>
+        <v>1926</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1919</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pasteur, puis, à partir de 1918, curé, professeur de catéchisme et aumônier d’hôpital</t>
         </is>
       </c>
       <c r="N178">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O178">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1919</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>capellán de campamento</t>
+          <t>préfet d’internat</t>
         </is>
       </c>
       <c r="N179">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O179">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1919</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>curé, en tant que prêtre de Notre-Dame</t>
         </is>
       </c>
       <c r="N180">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O180">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1919</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Péliföldszentkereszt, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>préfet</t>
         </is>
       </c>
       <c r="N181">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O181">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1919</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Nagyrákóc, Osztrák-Magyar Monarchia</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>chef de famille</t>
         </is>
       </c>
       <c r="N182">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O182">
         <v>1920</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1919</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Johnstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>profesor de religión y de francés</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N183">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O183">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1919</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>capellán de campaña en el ejército checoslovaco</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N184">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O184">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1919</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Bajaszentiván, Magyar Királyság</t>
+          <t>Taracújfalu, Csehszlovákia</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N185">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O185">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1919</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Fogaras, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>chef de famille, défendeur et conservateur</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1917</v>
+      </c>
+      <c r="O186">
+        <v>1924</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1919</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Gulyássy Emil Dániel</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>professeur de religion, en tant que séminariste diplômé</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>1917</v>
+      </c>
+      <c r="O187">
+        <v>1921</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=347</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1919</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Holba Róbert Kasszián O.Praem</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Kassa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>enseignant</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>1917</v>
+      </c>
+      <c r="O188">
+        <v>1927</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=408</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1919</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>professeur de religion</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>1917</v>
+      </c>
+      <c r="O189">
+        <v>1923</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=447</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>1919</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Iván András, dr</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Jessup, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>1917</v>
+      </c>
+      <c r="O190">
+        <v>1922</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=462</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>1919</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Kaminszky András</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>1917</v>
+      </c>
+      <c r="O191">
+        <v>1922</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=501</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1919</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Körössy Endre, Dr.</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Zugliget</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>vicaire local</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>1917</v>
+      </c>
+      <c r="O192">
+        <v>1920</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=600</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1919</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>études de latin et d’histoire, études de doctorat</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>1917</v>
+      </c>
+      <c r="O193">
+        <v>1920</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1919</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Medveczky Gyula Medárd OFM</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Rédacteur en chef de la revue « Le Soutien de la Sainte Croix », secrétaire provincial, custode de Terre Sainte</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>1917</v>
+      </c>
+      <c r="O194">
+        <v>1922</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=722</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>1919</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Zsámbék, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>aumônier de monastère</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>1917</v>
+      </c>
+      <c r="O195">
+        <v>1920</v>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=735</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1919</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>1917</v>
+      </c>
+      <c r="O196">
+        <v>1925</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=854</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1919</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Rogovszky Horonát OFM</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>South River, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="N197">
+        <v>1917</v>
+      </c>
+      <c r="O197">
+        <v>1921</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=939</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1919</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Schaffer Sándor</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>curé bâtisseur d’églises</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>1917</v>
+      </c>
+      <c r="O198">
+        <v>1927</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=967</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1919</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Szent Imre Kollégium, Budapest, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Szent Imre Kollégium</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>préfet</t>
+        </is>
+      </c>
+      <c r="N199">
+        <v>1917</v>
+      </c>
+      <c r="O199">
+        <v>1923</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1919</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Artim Lajos</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Keresztelő János fejvétele</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N200">
+        <v>1918</v>
+      </c>
+      <c r="O200">
+        <v>1926</v>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=15</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1919</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Bojcsik János Sebestyén OSBM</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Máriapócs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N201">
+        <v>1918</v>
+      </c>
+      <c r="O201">
+        <v>1927</v>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=92</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1919</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Bíró Mihály (CSC)</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Sárosd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N202">
+        <v>1918</v>
+      </c>
+      <c r="O202">
+        <v>1927</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=83</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1919</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Csiez Csízz János</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Mikszáth téri leánygimnázium</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>professeur de religion</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>1918</v>
+      </c>
+      <c r="O203">
+        <v>1922</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=159</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>1919</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Csáktornyai László</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>II. kerület, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>II. kerület</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>professeur de religion</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>1918</v>
+      </c>
+      <c r="O204">
+        <v>1921</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=143</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1919</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Dolinay Gyula</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Kénézpatak, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N205">
+        <v>1918</v>
+      </c>
+      <c r="O205">
+        <v>1920</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=209</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1919</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Innsburck, Autriche</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Autriche</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>poursuivre ses études</t>
+        </is>
+      </c>
+      <c r="N206">
+        <v>1918</v>
+      </c>
+      <c r="O206">
+        <v>1924</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=245</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>1919</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Fedorkó János</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Ceholnya, Ungvár, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N207">
+        <v>1918</v>
+      </c>
+      <c r="O207">
+        <v>1920</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=257</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>1919</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N208">
+        <v>1918</v>
+      </c>
+      <c r="O208">
+        <v>1957</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>1919</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Hédly Ferenc Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>chef de famille</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1918</v>
+      </c>
+      <c r="O209">
+        <v>1926</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=390</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1919</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Janocskó Jukund OFM</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Frère religieux (non ordonné prêtre)</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>1918</v>
+      </c>
+      <c r="O210">
+        <v>1927</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=475</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1919</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Kerner István, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>professeur de philosophie et de dogmatique au grand séminaire, directeur spirituel à partir de 1919, examinateur synodal, membre de la commission chargée d’évaluer les professeurs de religion des lycées archiépiscopaux. Défenseur du lien matrimonial à partir de 1920, juge synodal à partir de 1922</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1918</v>
+      </c>
+      <c r="O211">
+        <v>1928</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=527</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1919</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Kiszely Imre</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>1918</v>
+      </c>
+      <c r="O212">
+        <v>1936</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=728</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>1919</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N213">
+        <v>1918</v>
+      </c>
+      <c r="O213">
+        <v>1921</v>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>1919</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Baja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>aumônier de campagne</t>
+        </is>
+      </c>
+      <c r="N214">
+        <v>1918</v>
+      </c>
+      <c r="O214">
+        <v>1923</v>
+      </c>
+      <c r="Q214" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1919</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N215">
+        <v>1918</v>
+      </c>
+      <c r="O215">
+        <v>1923</v>
+      </c>
+      <c r="Q215" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>1919</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Balatonfüred, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>curé bâtisseur d’églises</t>
+        </is>
+      </c>
+      <c r="N216">
+        <v>1918</v>
+      </c>
+      <c r="O216">
+        <v>1928</v>
+      </c>
+      <c r="Q216" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>1919</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Lárj Bazil</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Nagyrákóc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N217">
+        <v>1918</v>
+      </c>
+      <c r="O217">
+        <v>1920</v>
+      </c>
+      <c r="Q217" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=640</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1919</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Martinovich Sándor (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>professeur de religion et de français</t>
+        </is>
+      </c>
+      <c r="N218">
+        <v>1918</v>
+      </c>
+      <c r="O218">
+        <v>1920</v>
+      </c>
+      <c r="Q218" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=706</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>1919</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Mattasovszky János</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>aumônier de campagne dans l’armée tchécoslovaque</t>
+        </is>
+      </c>
+      <c r="N219">
+        <v>1918</v>
+      </c>
+      <c r="O219">
+        <v>1920</v>
+      </c>
+      <c r="Q219" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=709</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>1919</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Nagy Dezső, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Bajaszentiván, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N220">
+        <v>1918</v>
+      </c>
+      <c r="O220">
+        <v>1921</v>
+      </c>
+      <c r="Q220" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=786</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>1919</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
           <t>Paulovics Róbert</t>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J186" t="inlineStr">
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
-      <c r="K186" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N186">
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N221">
         <v>1918</v>
       </c>
-      <c r="O186">
+      <c r="O221">
         <v>1922</v>
       </c>
-      <c r="Q186" t="inlineStr">
+      <c r="Q221" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>1919</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N222">
+        <v>1918</v>
+      </c>
+      <c r="O222">
+        <v>1969</v>
+      </c>
+      <c r="Q222" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>1919</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Róth Richárd</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>administrateur</t>
+        </is>
+      </c>
+      <c r="N223">
+        <v>1918</v>
+      </c>
+      <c r="O223">
+        <v>1921</v>
+      </c>
+      <c r="Q223" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=949</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>