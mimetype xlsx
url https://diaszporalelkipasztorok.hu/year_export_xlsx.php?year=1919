--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,12410 +98,12842 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1919</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1919</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Madrid, Espagne</t>
+          <t>Madrid, Spanyolország</t>
         </is>
       </c>
       <c r="N18">
         <v>1919</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1919</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - vicaire, puis administrateur en 1919
-[...1 lines deleted...]
-hors service, « vitam privatam agens »</t>
+          <t>Budapest - Szent István Bazilika, Budapest, Osztrák-Magyar Monarchia - segédlelkész, majd 1919-ben adminisztrátor
+Zugligeti Szent Család Plébánia, Budapest, Magyar Királyság - adminisztrátor
+szolgálaton kívül „vitam privatam agens”</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1914
 1919
 1919</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1919</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Joliet, IL, États-Unis</t>
+          <t>Nepumuki Szent János templom, Joliet, IL, USA</t>
         </is>
       </c>
       <c r="N20">
         <v>1919</v>
       </c>
       <c r="O20">
         <v>1921</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1919</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Jézus Szíve R.K egyházközség, Akron, OH, États-Unis - curé
-Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis - célébrant la messe avec un autel latéral</t>
+          <t>Jézus Szíve R.K egyházközség, Akron, OH, USA - plébános
+Szentháromság R. K. Egyházközség, Barberton, OH, USA - oldallagos ellátással miséző</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="O21">
         <v>1920</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1919</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis
-Milwaukee, WI, États-Unis</t>
+          <t>Farrell, OH, USA
+Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1919
 1920</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1919</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Kolozsvár, Osztrák-Magyar Monarchia - prédicateur, puis, à partir de 1917, vice-directeur
-Csíksomlyó, Roumanie - enseignant, chef de famille depuis 1924</t>
+          <t>Kolozsvár, Osztrák-Magyar Monarchia - hitszónok, 1917-től házfőnök-helyettes
+Csíksomlyó, Románia - tanár, 1924-től házfőnök</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1919
 1928</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1919</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Hadügyminisztérium, Budapest, Hongrie - responsable des questions relatives aux Székelys</t>
+          <t>Hadügyminisztérium, Budapest, Magyarország - székely ügyek referense</t>
         </is>
       </c>
       <c r="N24">
         <v>1919</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1919</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - pasteur auxiliaire
-Besztercebánya, Osztrák-Magyar Monarchia - professeur de théologie, directeur spirituel, visiteur paroissial, prédicateur à la cathédrale, chef de chœur, membre du conseil municipal de Banská Bystrica, secrétaire général de l’association des travailleurs socialistes chrétiens, administrateur puis gardien du sanctuaire capitulaire, directeur des associations diocésaines de l’Eucharistie, avocat du Saint-Siège à partir de 1917, greffier du Saint-Siège à partir de 1918</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - kisegítő lelkész
+Besztercebánya, Osztrák-Magyar Monarchia - teológiai tanár, spirituális, plébánosvizsgáló, székesegyházi hitszónok, énekkarvezető, Besztercebánya képviselőtestületének tagja, a keresztény szocialista munkások egyesületének főtitkára, a káptalani hiteshely rendezője, majd őre, az egyházmegyei Oltáriszentség egyesületek igazgatója, 1917-től szentszéki ügyvéd, 1918-tól szentszéki jegyző</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1919
 1908</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1920
 1919</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1919</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Csesztreg, Osztrák-Magyar Monarchia - professeur de religion
-Szombathely, Magyar Királyság - professeur de religion</t>
+          <t>Csesztreg, Osztrák-Magyar Monarchia - hitoktató
+Szombathely, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1919
 1925</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1919</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie
-Incardination</t>
+          <t>Anyaországi szolgálat megkezdése
+Inkardináció</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Letenye, Magyar Királyság - vicaire</t>
+          <t>Letenye, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Erdély → Szombathely</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1919</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>aumônier de campagne
-Óbuda, Budapest, Magyar Királyság - vicaire</t>
+          <t>tábori lelkész
+Óbuda, Budapest, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1919</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Johnstown, NY, États-Unis</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="N29">
         <v>1915</v>
       </c>
       <c r="O29">
         <v>1919</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1919</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Delawanna, NJ, États-Unis - pasteur
-[...1 lines deleted...]
-États-Unis - chef de chœur</t>
+          <t>Delawanna, NJ, USA - lelkész
+Rochelle Park, NJ, USA
+USA - énekkarvezető</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1915
 1915
 1919</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1919
 1919
 1931</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1919</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>États-Unis
-[...1 lines deleted...]
-Allentown, PA, États-Unis</t>
+          <t>USA
+Braddock, PA, USA
+Allentown, PA, USA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>7 septembre 1919
+          <t>1919. szeptember 7.
 1919
 1919</t>
         </is>
       </c>
       <c r="O31">
         <v>1920</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1919</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>5 janvier 1919
+          <t>1919. január 5.
 1919</t>
         </is>
       </c>
       <c r="O32">
         <v>1921</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1919</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Budapest, Magyar Királyság - professeur de religion</t>
+Budapest, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>21 novembre 1919
+          <t>1919. november 21.
 1919</t>
         </is>
       </c>
       <c r="O33">
         <v>1927</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1919</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Innsbruck, Autriche - poursuivre ses études</t>
+          <t>Innsbruck, Ausztria - tanulmányok végzése</t>
         </is>
       </c>
       <c r="N34">
         <v>1919</v>
       </c>
       <c r="O34">
         <v>1920</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1919</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia - curé</t>
+          <t>Budapest - Józsefváros, Osztrák-Magyar Monarchia - plébános</t>
         </is>
       </c>
       <c r="N35">
         <v>1912</v>
       </c>
       <c r="O35">
         <v>1919</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1919</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - vicaire
-VIII. kerület, Budapest, Magyar Királyság - professeur de religion</t>
+          <t>Örökimádás templom, Budapest, Osztrák-Magyar Monarchia - segédlelkész
+VIII. kerület, Budapest, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1919
 1923</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1919</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hoszpodár Balázs</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Békéscsaba, Osztrák-Magyar Monarchia
-Gyula, Magyar Királyság - aumônier de sanatorium</t>
+Gyula, Magyar Királyság - szanatóriumi lelkész</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1919
 1920</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=959</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1919</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Collegium Seraphicum, Székelyudvarhely, Osztrák-Magyar Monarchia - pasteur
-Roumanie - « au service de la communauté »</t>
+          <t>Collegium Seraphicum, Székelyudvarhely, Osztrák-Magyar Monarchia - lelkész
+Románia - „a közösség szolgálatára”</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1919</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Kiskunhalas, Magyar Királyság - vicaire
-Csongrád, Magyar Királyság - professeur de religion</t>
+          <t>Kiskunhalas, Magyar Királyság - segédlelkész
+Csongrád, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1919</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Bedőháza, Osztrák-Magyar Monarchia - pasteur
-Gernyés, Csehszlovákia - pasteur</t>
+          <t>Bedőháza, Osztrák-Magyar Monarchia - lelkész
+Gernyés, Csehszlovákia - lelkész</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1919</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Roumanie - chef de maison, professeur de chant, puis responsable de maison entre 1922 et 1923 : Brassó et Esztelnek</t>
+          <t>Csíksomlyó, Románia - házfőnök, énektanár, közben 1922-1923 között házfelelős: Brassó és Esztelnek</t>
         </is>
       </c>
       <c r="N41">
         <v>1919</v>
       </c>
       <c r="O41">
         <v>1923</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1919</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Dolna, Osztrák-Magyar Monarchia - curé</t>
+          <t>Dolna, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N42">
         <v>1916</v>
       </c>
       <c r="O42">
         <v>1919</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1919</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Eperjes, Osztrák-Magyar Monarchia - vicaire, professeur de religion
-Mikóháza, Magyar Királyság - vicaire, puis curé</t>
+          <t>Eperjes, Osztrák-Magyar Monarchia - segédlelkész, hittanár
+Mikóháza, Magyar Királyság - helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1919
 1950</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1919</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia - Il exerce en tant que vicaire à : Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima
-Sóskút, Magyar Királyság - curé</t>
+          <t>Osztrák-Magyar Monarchia - Segédlelkészként szolgál: Forró, Hanusfalva, Vásárhely, Abaújszántó, Bodrogolaszi, Magyarizsép, Kurima
+Sóskút, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1909
 1919</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1919
 1944</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1919</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>McAdoo, PA, États-Unis - curé
-Farrell, OH, États-Unis - curé</t>
+          <t>McAdoo, PA, USA - plébános
+Farrell, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1919
 1935</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság - administrateur, puis, à partir de 1924, fondateur et curé chargé de la construction de l’église</t>
+          <t>Herminamező, Budapest, Magyar Királyság - adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N46">
         <v>1919</v>
       </c>
       <c r="O46">
         <v>1931</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1919</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Konstantinápoly, Oszmán Birodalom - études de recherche et de doctorat en théologie menées pour le compte de l’Institut Sankt Georg en Autriche
+          <t>Konstantinápoly, Oszmán Birodalom - kutató és teológiai doktori tanulmányok az ausztriai Sankt Georg Instituton megbízásából
 Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1915
 1919</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1919</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia - vicaire
-Krisztinaváros, Budapest, Magyar Királyság - vicaire</t>
+          <t>Lipótváros, Budapest, Osztrák-Magyar Monarchia - segédlelkész
+Krisztinaváros, Budapest, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1916
 1919</t>
         </is>
       </c>
       <c r="O48">
         <v>1919</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1919</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Nyírbátor, Hongrie - vicaire, puis aumônier militaire à Sopronnyék
-Nagyenyed, Roumanie - administrateur, professeur de religion</t>
+          <t>Nyírbátor, Magyarország - segédlelkész, közben Sopronnyék tábori lelkész
+Nagyenyed, Románia - adminisztrátor, hittanár</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1917
 1919</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1919
 1923</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1919</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Osztrák-Magyar Monarchia - secrétaire épiscopal</t>
+          <t>Szatmárnémeti, Osztrák-Magyar Monarchia - püspöki titkár</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1919
 1919</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1919</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Németh József</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - aumônier de camp et professeur de religion suppléant dans un lycée public
-Omaha, NE, États-Unis - pasteur dans une église anglicane</t>
+          <t>Szeged, Magyar Királyság - tábori lelkész, valamint állami gimnáziumban helyettes hitoktató
+Omaha, NE, USA - angol templomban lelkész</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1913
 1919</t>
         </is>
       </c>
       <c r="O51">
         <v>1919</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1919</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis - curé</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N52">
         <v>1919</v>
       </c>
       <c r="O52">
         <v>1963</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1919</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - enseignant</t>
+          <t>Kecskemét, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N53">
         <v>1919</v>
       </c>
       <c r="O53">
         <v>1920</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1919</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Kassa, Osztrák-Magyar Monarchia - pasteur, enseignant
-Jászóvár, Csehszlovákia - pasteur</t>
+          <t>Kassa, Osztrák-Magyar Monarchia - lelkész, tanár
+Jászóvár, Csehszlovákia - lelkész</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1912
 1919</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1919
 1922</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1919</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Bártfa, Csehszlovákia - vicaire
-Zemplén-Pelejt, Csehszlovákia - curé</t>
+          <t>Bártfa, Csehszlovákia - segédlelkész
+Zemplén-Pelejt, Csehszlovákia - plébános</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1919</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
+          <t>Suba Arnold András</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>McKees Rock, PA, USA - lelkész
+Aliquippa, PA, USA - alapító lelkész
+Homestead, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>1914
+1919
+1919</t>
+        </is>
+      </c>
+      <c r="O56">
+        <v>1919</v>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1018</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1919</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Suba Ernő Irén</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Saint Mary's Greek Catholic Cemetery, Scranton, PA, USA - lelkész
+St. Nicholas Greek Catholic Church, New Castle, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1919</v>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>1919
+1920</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1019</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1919</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - plébános
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1918
 1919</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1919
 1921</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
-        </is>
-[...98 lines deleted...]
-          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1919</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Pintér Sándor, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Dég, Magyar Népköztársaság</t>
+          <t>Zalapetend, Magyar Királyság</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>3 mars 1919</t>
+          <t>1919. január 4.</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=881</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1919</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Hadikfalva, Roumanie</t>
+          <t>Szigetvár, Magyar Népköztársaság</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>8 mars 1919</t>
+          <t>1919. január 17.</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1919</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Sheppton, PA, États-Unis</t>
+          <t>Dég, Magyar Népköztársaság</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>4 mai 1919</t>
+          <t>1919. március 3.</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1919</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Pontyos Vendel</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Cák, Magyarországi Tanácsköztársaság</t>
+          <t>Hadikfalva, Románia</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>19 mai 1919</t>
+          <t>1919. március 8.</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=890</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1919</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Rába Márk Lukács OSPPE</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Bakonykúti, Magyarországi Tanácsköztársaság</t>
+          <t>Sheppton, PA, USA</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>4 juin 1919</t>
+          <t>1919. május 4.</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=918</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1919</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Jaczkovics Sándor</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Alsódomonya, Csehszlovákia</t>
+          <t>Cák, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>8 juin 1919</t>
+          <t>1919. május 19.</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=471</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1919</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Kővágóörs, Magyarországi Tanácsköztársaság</t>
+          <t>Bakonykúti, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>4 juillet 1919</t>
+          <t>1919. június 4.</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1919</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Jaczkovics Sándor</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Felsőpaty, Magyar Királyság</t>
+          <t>Alsódomonya, Csehszlovákia</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>12 août 1919</t>
+          <t>1919. június 8.</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=471</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1919</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Bácsalmás, Magyar Királyság</t>
+          <t>Kővágóörs, Magyarországi Tanácsköztársaság</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>18 août 1919</t>
+          <t>1919. július 4.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1919</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Duquesne, PA, États-Unis</t>
+          <t>Felsőpaty, Magyar Királyság</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>20 août 1919</t>
+          <t>1919. augusztus 12.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1919</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Vác, Hongrie</t>
+          <t>Bácsalmás, Magyar Királyság</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>27 août 1919</t>
+          <t>1919. augusztus 18.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1919</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Pordán László, Dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Hosszúpereszteg, Magyar Köztársaság</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>26 septembre 1919</t>
+          <t>1919. augusztus 20.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=895</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1919</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Vác, Magyarország</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>4 octobre 1919</t>
+          <t>1919. augusztus 27.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1919</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Koncság Nándor SJ</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Hosszúpereszteg, Magyar Köztársaság</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>22 octobre 1919</t>
+          <t>1919. szeptember 26.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=566</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1919</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
-[...4 lines deleted...]
-          <t>Moson, Magyar Köztársaság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>4 novembre 1919</t>
+          <t>1919. október 4.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1919</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Simor György SJ</t>
+          <t>Koncság Nándor SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>23 novembre 1919</t>
+          <t>1919. október 22.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=996</t>
+          <t>/persons_v2/view.php?id=566</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1919</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Rábai István Kristóf O.Cist</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Kisigmánd-Szentmihálypuszta, Magyar Királyság</t>
+          <t>Moson, Magyar Köztársaság</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1 décembre 1919</t>
+          <t>1919. november 4.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=919</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1919</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Simor György SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Bácsalmás, Magyar Királyság</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>4 décembre 1919</t>
+          <t>1919. november 23.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=996</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1919</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Raffinszky Gergely Romuald OFM</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Kisigmánd-Szentmihálypuszta, Magyar Királyság</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>18 décembre 1919</t>
+          <t>1919. december 1.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=908</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1919</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>21 décembre 1919</t>
+          <t>1919. december 4.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1919</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
-[...4 lines deleted...]
-          <t>Németbóly, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>29 décembre 1919</t>
+          <t>1919. december 18.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1919</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Medence, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1982</v>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>1919. december 21.</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1919</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, États-Unis</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Németbóly, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>1919. december 29.</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1919</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Makarja, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>vicaire, puis pasteur suppléant à titre provisoire à partir de 1899, puis pasteur et directeur d’école</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N82">
-        <v>1898</v>
+        <v>1891</v>
       </c>
       <c r="O82">
-        <v>1924</v>
+        <v>1982</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1919</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szűz Mária szlovák templom</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N83">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="O83">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1919</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1932</t>
-[...5 lines deleted...]
-        </is>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1898</v>
       </c>
       <c r="O84">
-        <v>1937</v>
+        <v>1924</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1919</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N85">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="O85">
-        <v>1938</v>
+        <v>1927</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1919</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
-[...3 lines deleted...]
-        <v>1904</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O86">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1919</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N87">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O87">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1919</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N88">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O88">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1919</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Radóczy Károly János</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N89">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O89">
-        <v>1920</v>
+        <v>1940</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=910</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1919</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N90">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="O90">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1919</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>St Louis, MO, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>pasteur missionnaire, principaux lieux d’activité : St Louis, Mississippi (1907), East St. Louis, Illinois, États-Unis, Newark, New Jersey, États-Unis, Buffalo, New York, États-Unis, Irvington, New Jersey, États-Unis, Lorain, Ohio, États-Unis, Youngstown, Ohio, États-Unis</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N91">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="O91">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1919</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N92">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="O92">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1919</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N93">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="O93">
-        <v>1943</v>
+        <v>1923</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1919</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Szabados Miklós</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, esperes</t>
         </is>
       </c>
       <c r="N94">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>1921</v>
+        <v>1907</v>
+      </c>
+      <c r="O94" t="inlineStr">
+        <is>
+          <t>1938 után</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=1025</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1919</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>Bártfa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N95">
         <v>1908</v>
       </c>
       <c r="O95">
-        <v>1934</v>
+        <v>1920</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1919</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N96">
         <v>1908</v>
       </c>
       <c r="O96">
-        <v>1954</v>
+        <v>1943</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1919</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N97">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O97">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1919</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N98">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O98">
-        <v>1920</v>
+        <v>1934</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1919</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Pivetz Miksa</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Colombus, OH, États-Unis</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Colombus, OH, États-Unis</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N99">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O99">
-        <v>1929</v>
+        <v>1954</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=883</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1919</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Polichek Károly</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Dayton, OH, États-Unis</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N100">
         <v>1909</v>
       </c>
       <c r="O100">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=888</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1919</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Siklós, Magyar Királyság</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N101">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O101">
-        <v>1952</v>
+        <v>1920</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1919</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1919</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N102">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O102">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1919</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O103">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1919</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
         <v>1910</v>
       </c>
       <c r="O104">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1919</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, États-Unis</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>adminisztrátor, majd 1919-től plébános</t>
         </is>
       </c>
       <c r="N105">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O105">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1919</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>curé, dernier prêtre diocésain à New York, après quoi les franciscains ont pris la relève à New York.</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N106">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O106">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1919</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pasteur, puis curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N107">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="O107">
-        <v>1921</v>
+        <v>1941</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1919</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>au service de l’ordinariat militaire</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N108">
         <v>1911</v>
       </c>
       <c r="O108">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1919</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Kászómező, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N109">
         <v>1911</v>
       </c>
       <c r="O109">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1919</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Roskovics Konstantin</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, États-Unis</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Nicholas Byzantine Catholic Church</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N110">
         <v>1911</v>
       </c>
       <c r="O110">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=945</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1919</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...9 lines deleted...]
-          <t>États-Unis</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tábori ordináriátus szolgálatában</t>
         </is>
       </c>
       <c r="N111">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O111">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1919</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Kászómező, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N112">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O112">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1919</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, États-Unis</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom</t>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N113">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="O113">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1919</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Donora, PA, États-Unis</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N114">
         <v>1912</v>
       </c>
       <c r="O114">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1919</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N115">
         <v>1912</v>
       </c>
       <c r="O115">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1919</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N116">
         <v>1912</v>
       </c>
       <c r="O116">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1919</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
         <v>1912</v>
       </c>
       <c r="O117">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1919</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Rickert Ernő</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>St. Paul, MI, États-Unis</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N118">
         <v>1912</v>
       </c>
       <c r="O118">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=935</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1919</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N119">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O119">
-        <v>1944</v>
+        <v>1928</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=985</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1919</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N120">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O120">
-        <v>1955</v>
+        <v>1928</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1919</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>St. Clair, PA, États-Unis</t>
+          <t>St. Paul, MI, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>pasteur</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N121">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O121">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1919</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>administrateur paroissial, puis curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N122">
         <v>1913</v>
       </c>
       <c r="O122">
-        <v>1923</v>
+        <v>1944</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1919</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N123">
         <v>1913</v>
       </c>
       <c r="O123">
-        <v>1923</v>
+        <v>1955</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1919</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Polyánszky István</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, États-Unis</t>
+          <t>St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Mary’s görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N124">
         <v>1913</v>
       </c>
       <c r="O124">
-        <v>1926</v>
+        <v>1921</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=889</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1919</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Rácz Péter Viktor, kusalyi</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébániai kormányzó, majd plébános</t>
         </is>
       </c>
       <c r="N125">
         <v>1913</v>
       </c>
       <c r="O125">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=921</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1919</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N126">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O126">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1919</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N127">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O127">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1919</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Sárosrőcse, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N128">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O128">
-        <v>1948</v>
+        <v>1920</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1919</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Sommer Bernát</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szepes</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O129">
         <v>1921</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=1008</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1919</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N130">
         <v>1914</v>
       </c>
       <c r="O130">
-        <v>1929</v>
+        <v>1921</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1919</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>curé chargé de la construction d’une église, et par ailleurs vicaire à Leiseuring, en Pennsylvanie (États-Unis)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N131">
         <v>1914</v>
       </c>
       <c r="O131">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1919</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>professeur de théologie, catéchiste, vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N132">
         <v>1914</v>
       </c>
       <c r="O132">
-        <v>1924</v>
+        <v>1948</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1919</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N133">
         <v>1914</v>
       </c>
       <c r="O133">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1919</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
         </is>
       </c>
       <c r="N134">
         <v>1914</v>
       </c>
       <c r="O134">
-        <v>1921</v>
+        <v>1929</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1919</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé, chanoine</t>
+          <t>templomépítő parókus, közben kisegítő lelkész Leiseuring, PA, USA</t>
         </is>
       </c>
       <c r="N135">
         <v>1914</v>
       </c>
       <c r="O135">
         <v>1924</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1919</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>curé (il fait construire une nouvelle paroisse, une école et un couvent)</t>
+          <t>teológiai tanár, hitoktató, segédhitszónok</t>
         </is>
       </c>
       <c r="N136">
         <v>1914</v>
       </c>
       <c r="O136">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1919</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, États-Unis</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Slovak,Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N137">
         <v>1914</v>
       </c>
       <c r="O137">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1919</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N138">
         <v>1914</v>
       </c>
       <c r="O138">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1919</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1918</t>
+          <t>parókus, kanonok</t>
         </is>
       </c>
       <c r="N139">
         <v>1914</v>
       </c>
       <c r="O139">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1919</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Clairton, PA, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>curé ; selon d’autres sources : Allegheny, Pennsylvanie, États-Unis</t>
+          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
         </is>
       </c>
       <c r="N140">
         <v>1914</v>
       </c>
       <c r="O140">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1919</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Holy Trinity Slovak,Church</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>pasteur (lieu d’affectation inconnu)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N141">
         <v>1914</v>
       </c>
       <c r="O141">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1919</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Popovics Péter</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Barberton, OH, États-Unis</t>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N142">
         <v>1914</v>
       </c>
       <c r="O142">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=892</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1919</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Popovics Péter</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>plébános, 1918-tól esperes</t>
         </is>
       </c>
       <c r="N143">
         <v>1914</v>
       </c>
       <c r="O143">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=892</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1919</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Popovics Péter</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Kingston, PA, États-Unis</t>
+          <t>Clairton, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>parókus, más forrás szerint: Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="N144">
         <v>1914</v>
       </c>
       <c r="O144">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=892</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1919</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Popovics Péter</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Pottstown, PA, États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>lelkész (szolgálati helyen nem ismert)</t>
         </is>
       </c>
       <c r="N145">
         <v>1914</v>
       </c>
       <c r="O145">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=892</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1919</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Ferences templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>vicaire, puis vicaire en chef à partir de 1918</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N146">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O146">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1919</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N147">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O147">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1919</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Kingston, PA, USA</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N148">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O148">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1919</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Pottstown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N149">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O149">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1919</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Melville, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>plébános, közben ellátja 1916-1921 között Kaposvár, SK, Kanada és Stockholm, SK, Kanada, valamint Otthon, SK, Kanada</t>
         </is>
       </c>
       <c r="N150">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O150">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1919</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N151">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O151">
-        <v>1950</v>
+        <v>1922</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1919</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Ferences templom</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>segédlelkész, 1918-tól házfőnök helyettes</t>
         </is>
       </c>
       <c r="N152">
         <v>1915</v>
       </c>
       <c r="O152">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1919</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N153">
         <v>1915</v>
       </c>
       <c r="O153">
         <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1919</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Csáktornyai István, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
-[...14 lines deleted...]
-          <t>vicaire</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N154">
         <v>1915</v>
       </c>
       <c r="O154">
-        <v>1920</v>
+        <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=142</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1919</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
-[...14 lines deleted...]
-          <t>grand prévôt</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N155">
         <v>1915</v>
       </c>
       <c r="O155">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1919</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Norwalk, CT, États-Unis</t>
-[...4 lines deleted...]
-          <t>États-Unis</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N156">
         <v>1915</v>
       </c>
       <c r="O156">
-        <v>1933</v>
+        <v>1950</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1919</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>aumônier de camp</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N157">
         <v>1915</v>
       </c>
       <c r="O157">
-        <v>1925</v>
+        <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1919</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N158">
         <v>1915</v>
       </c>
       <c r="O158">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1919</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
-        </is>
-[...8 lines deleted...]
-          <t>vicaire</t>
         </is>
       </c>
       <c r="N159">
         <v>1915</v>
       </c>
       <c r="O159">
-        <v>1924</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1919</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Avilai Nagy Szent Teréz Plébániatemplom (Terézváros)</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N160">
         <v>1915</v>
       </c>
       <c r="O160">
-        <v>1932</v>
+        <v>1920</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1919</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Rácz József</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>nagyprépost</t>
         </is>
       </c>
       <c r="N161">
         <v>1915</v>
       </c>
       <c r="O161">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=920</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1919</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Sasváry Ferenc</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
+          <t>Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N162">
         <v>1915</v>
       </c>
       <c r="O162">
-        <v>1947</v>
+        <v>1933</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=966</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1919</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Soltész Béla, Dr.</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Putnok, Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>vicaire, tout en étant précepteur chez la famille du comte Serényi</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N163">
         <v>1915</v>
       </c>
       <c r="O163">
         <v>1925</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1003</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1919</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Soltész István</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N164">
         <v>1915</v>
       </c>
       <c r="O164">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1004</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1919</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Alsópél, Osztrák-Magyar Monarchia</t>
+          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Terézváros</t>
+        </is>
+      </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N165">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O165">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1919</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Érd, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Autres lieux d’affectation : Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz ; les dates exactes sont inconnues. Vicaire, mis à la retraite en 1924 pour raisons de santé.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O166">
-        <v>1924</v>
+        <v>1932</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1919</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>catéchiste et vicaire</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N167">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O167">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1919</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>vicaire et professeur de religion</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N168">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O168">
-        <v>1923</v>
+        <v>1947</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1919</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
+          <t>Putnok, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>vicaire et professeur de religion</t>
+          <t>segédlelkész, közben a Serényi grófi családnál nevelő</t>
         </is>
       </c>
       <c r="N169">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O169">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1919</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szeged, Osztrák-Magyar Monarchia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>vicaire et professeur de religion</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O170">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1919</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Sütő Ákos</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
+          <t>Udvard, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>tiret, tout en enseignant à l’université St. John’s</t>
+          <t>segédlelkész, közben tábori lelkész is.</t>
         </is>
       </c>
       <c r="N171">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O171">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=1023</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1919</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Köblér, Osztrák-Magyar Monarchia</t>
+          <t>Alsópél, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
         <v>1916</v>
       </c>
       <c r="O172">
         <v>1922</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1919</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
+          <t>Érd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>szolgálati helyei ezen felül: , Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz, a pontos időpontok ismeretleneksegédlelkész, 1924-ben egészségügyi okokból nyugdíjazzák</t>
         </is>
       </c>
       <c r="N173">
         <v>1916</v>
       </c>
       <c r="O173">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1919</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
+          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent Margit intézet</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>curé (peut-être à Surányhuta)</t>
+          <t>hitoktató és segédlelkész</t>
         </is>
       </c>
       <c r="N174">
         <v>1916</v>
       </c>
       <c r="O174">
         <v>1922</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1919</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>pasteur ; selon d’autres sources, il se trouvait à Windber, en Pennsylvanie (États-Unis), à cette époque</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N175">
         <v>1916</v>
       </c>
       <c r="O175">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1919</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
+          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N176">
         <v>1916</v>
       </c>
       <c r="O176">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1919</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
+          <t>Szeged, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N177">
         <v>1916</v>
       </c>
       <c r="O177">
-        <v>1926</v>
+        <v>1923</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1919</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>pasteur, puis, à partir de 1918, curé, professeur de catéchisme et aumônier d’hôpital</t>
+          <t>perjel, közben a St. John’s University-n tanár</t>
         </is>
       </c>
       <c r="N178">
         <v>1916</v>
       </c>
       <c r="O178">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1919</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Köblér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>préfet d’internat</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N179">
         <v>1916</v>
       </c>
       <c r="O179">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1919</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Miller Pál CSC</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>curé, en tant que prêtre de Notre-Dame</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N180">
         <v>1916</v>
       </c>
       <c r="O180">
         <v>1922</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=750</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1919</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Péliföldszentkereszt, Osztrák-Magyar Monarchia</t>
+          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>préfet</t>
+          <t>plébános (esetleg Surányhuta)</t>
         </is>
       </c>
       <c r="N181">
         <v>1916</v>
       </c>
       <c r="O181">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1919</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Pulyai Ferdinánd Lambert OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>lelkész, más forrás szerint ez időszakban Windber, PA, USA</t>
         </is>
       </c>
       <c r="N182">
         <v>1916</v>
       </c>
       <c r="O182">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=902</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1919</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Johnstown, OH, États-Unis</t>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>hittanár</t>
         </is>
       </c>
       <c r="N183">
         <v>1916</v>
       </c>
       <c r="O183">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1919</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Rakovszky Nesztor</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Jósza, Osztrák-Magyar Monarchia</t>
+          <t>Nyalka, Magyar Királyság</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N184">
         <v>1916</v>
       </c>
       <c r="O184">
         <v>1926</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=915</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1919</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész, majd 1918-tól plébános, hittanár és kórházlelkész</t>
         </is>
       </c>
       <c r="N185">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O185">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1919</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Fogaras, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>chef de famille, défendeur et conservateur</t>
+          <t>internátusi prefektus</t>
         </is>
       </c>
       <c r="N186">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O186">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1919</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>professeur de religion, en tant que séminariste diplômé</t>
+          <t>plébános, a Notre Dame papjaként</t>
         </is>
       </c>
       <c r="N187">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O187">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1919</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
+          <t>Péliföldszentkereszt, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>prefektus</t>
         </is>
       </c>
       <c r="N188">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O188">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1919</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N189">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O189">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1919</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Iván András, dr</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Jessup, PA, États-Unis</t>
+          <t>Johnstown, OH, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>pasteur</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N190">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O190">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=462</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1919</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N191">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O191">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1919</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Taracújfalu, Csehszlovákia</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Zugliget</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>vicaire local</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N192">
         <v>1917</v>
       </c>
       <c r="O192">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1919</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Fogaras, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="J193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>études de latin et d’histoire, études de doctorat</t>
+          <t>házfőnök, defindor és kusztos</t>
         </is>
       </c>
       <c r="N193">
         <v>1917</v>
       </c>
       <c r="O193">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1919</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>Rédacteur en chef de la revue « Le Soutien de la Sainte Croix », secrétaire provincial, custode de Terre Sainte</t>
+          <t>hitoktató, mint tanulmánya végzett papnövendék</t>
         </is>
       </c>
       <c r="N194">
         <v>1917</v>
       </c>
       <c r="O194">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1919</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Zsámbék, Osztrák-Magyar Monarchia</t>
+          <t>Kassa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>aumônier de monastère</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N195">
         <v>1917</v>
       </c>
       <c r="O195">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1919</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>hittanár</t>
         </is>
       </c>
       <c r="N196">
         <v>1917</v>
       </c>
       <c r="O196">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1919</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Rogovszky Horonát OFM</t>
+          <t>Iván András, dr</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>South River, NJ, États-Unis</t>
+          <t>Jessup, PA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N197">
         <v>1917</v>
       </c>
       <c r="O197">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=939</t>
+          <t>/persons_v2/view.php?id=462</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1919</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Schaffer Sándor</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
+          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N198">
         <v>1917</v>
       </c>
       <c r="O198">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=967</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1919</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Szent Imre Kollégium, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>Szent Imre Kollégium</t>
+          <t>Zugliget</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>préfet</t>
+          <t>helyi segédlelkész</t>
         </is>
       </c>
       <c r="N199">
         <v>1917</v>
       </c>
       <c r="O199">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=963</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1919</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele</t>
+          <t>Pázmány Péter Tudományegyetem</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>latin és történelem tanulmányok, doktori tanulmányok</t>
         </is>
       </c>
       <c r="N200">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O200">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1919</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>Szent Kereszt Támogatója c. folyóirat szerkesztője, provinciális titkára, Szentföldi kusztos</t>
         </is>
       </c>
       <c r="N201">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O201">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1919</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
+          <t>Zsámbék, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>zárdalelkész</t>
         </is>
       </c>
       <c r="N202">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O202">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1919</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Mikszáth téri leánygimnázium</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N203">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O203">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1919</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>II. kerület, Budapest, Magyar Királyság</t>
+          <t>South River, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>professeur de religion</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N204">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O204">
         <v>1921</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1919</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Kénézpatak, Osztrák-Magyar Monarchia</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N205">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O205">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1919</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Innsburck, Autriche</t>
+          <t>Szent Imre Kollégium, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Autriche</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent Imre Kollégium</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>poursuivre ses études</t>
+          <t>prefektus</t>
         </is>
       </c>
       <c r="N206">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O206">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1919</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Csehszlovákia</t>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>Ceholnya</t>
+          <t>Keresztelő János fejvétele</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N207">
         <v>1918</v>
       </c>
       <c r="O207">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1919</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N208">
         <v>1918</v>
       </c>
       <c r="O208">
-        <v>1957</v>
+        <v>1927</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1919</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos OFM</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Sárosd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
-        </is>
-[...3 lines deleted...]
-          <t>chef de famille</t>
         </is>
       </c>
       <c r="N209">
         <v>1918</v>
       </c>
       <c r="O209">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1919</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
+          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I210" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyar Királyság</t>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Mikszáth téri leánygimnázium</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N210">
         <v>1918</v>
       </c>
       <c r="O210">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1919</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>II. kerület, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>II. kerület</t>
+        </is>
+      </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>professeur de philosophie et de dogmatique au grand séminaire, directeur spirituel à partir de 1919, examinateur synodal, membre de la commission chargée d’évaluer les professeurs de religion des lycées archiépiscopaux. Défenseur du lien matrimonial à partir de 1920, juge synodal à partir de 1922</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N211">
         <v>1918</v>
       </c>
       <c r="O211">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1919</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Kénézpatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N212">
         <v>1918</v>
       </c>
       <c r="O212">
-        <v>1936</v>
+        <v>1920</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1919</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+          <t>Innsburck, Ausztria</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N213">
         <v>1918</v>
       </c>
       <c r="O213">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1919</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság</t>
+          <t>Ceholnya, Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Ceholnya</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>aumônier de campagne</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N214">
         <v>1918</v>
       </c>
       <c r="O214">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1919</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N215">
         <v>1918</v>
       </c>
       <c r="O215">
-        <v>1923</v>
+        <v>1957</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1919</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Nagykanizsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N216">
         <v>1918</v>
       </c>
       <c r="O216">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1919</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Nagyrákóc, Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N217">
         <v>1918</v>
       </c>
       <c r="O217">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1919</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>professeur de religion et de français</t>
+          <t>a nagyszeminárium filozófia és dogmatika tanára, 1919-től lelki igazgató, zsinati vizsgáló, az érseki középiskolák hittanárait vizsgáló bizottság tagja. 1920-tól házassági kötelékvédő, 1922-tól zsinati bíró</t>
         </is>
       </c>
       <c r="N218">
         <v>1918</v>
       </c>
       <c r="O218">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1919</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>aumônier de campagne dans l’armée tchécoslovaque</t>
+          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
         </is>
       </c>
       <c r="N219">
         <v>1918</v>
       </c>
       <c r="O219">
-        <v>1920</v>
+        <v>1936</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1919</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Bajaszentiván, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N220">
         <v>1918</v>
       </c>
       <c r="O220">
         <v>1921</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1919</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
+          <t>Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N221">
         <v>1918</v>
       </c>
       <c r="O221">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1919</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Reseterics József Ferenc</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N222">
         <v>1918</v>
       </c>
       <c r="O222">
-        <v>1969</v>
+        <v>1923</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=927</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1919</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Róth Richárd</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, États-Unis</t>
+          <t>Balatonfüred, Magyar Királyság</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N223">
         <v>1918</v>
       </c>
       <c r="O223">
+        <v>1928</v>
+      </c>
+      <c r="Q223" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>1919</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Lárj Bazil</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Nagyrákóc, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N224">
+        <v>1918</v>
+      </c>
+      <c r="O224">
+        <v>1920</v>
+      </c>
+      <c r="Q224" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=640</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>1919</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Martinovich Sándor (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>hittan és francia nyelv tanár</t>
+        </is>
+      </c>
+      <c r="N225">
+        <v>1918</v>
+      </c>
+      <c r="O225">
+        <v>1920</v>
+      </c>
+      <c r="Q225" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=706</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>1919</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Mattasovszky János</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>a csehszlovák hadseregben tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N226">
+        <v>1918</v>
+      </c>
+      <c r="O226">
+        <v>1920</v>
+      </c>
+      <c r="Q226" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=709</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>1919</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Nagy Dezső, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Bajaszentiván, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N227">
+        <v>1918</v>
+      </c>
+      <c r="O227">
         <v>1921</v>
       </c>
-      <c r="Q223" t="inlineStr">
+      <c r="Q227" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=786</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>1919</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N228">
+        <v>1918</v>
+      </c>
+      <c r="O228">
+        <v>1922</v>
+      </c>
+      <c r="Q228" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>1919</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N229">
+        <v>1918</v>
+      </c>
+      <c r="O229">
+        <v>1969</v>
+      </c>
+      <c r="Q229" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>1919</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Róth Richárd</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N230">
+        <v>1918</v>
+      </c>
+      <c r="O230">
+        <v>1921</v>
+      </c>
+      <c r="Q230" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=949</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>