--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,11279 +98,13093 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1920</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>119</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1920</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Heimatland</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nyergesújfalu, Magyar Királyság - Studienberater</t>
+          <t>Nyergesújfalu, Magyar Királyság - tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N18">
         <v>1920</v>
       </c>
       <c r="O18">
         <v>1921</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1920</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Sacred Heart, Indianapolis, IN, USA - Hilfspfarrer</t>
+          <t>Sacred Heart, Indianapolis, IN, USA - plébánoshelyettes</t>
         </is>
       </c>
       <c r="N19">
         <v>1920</v>
       </c>
       <c r="O19">
         <v>1920</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1920</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Jézus Szíve R.K egyházközség, Akron, OH, USA - Pfarrer
+          <t>Jézus Szíve R.K egyházközség, Akron, OH, USA - plébános
 Szent Pál templom, Akron, OH, USA</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1919
 1920</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1920
 1931</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1920</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Inkardination</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés
+Inkardináció</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Milwaukee, WI, USA
-Kolozsvár, Rumänien - Religionslehrer</t>
+Kolozsvár, Románia - hitoktató</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Erdélyi → Veszprém</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1919
 1920
 1920</t>
         </is>
       </c>
       <c r="O21">
         <v>1920</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1920</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Debrecen, Ungarn - Feldgeistlicher</t>
+          <t>Debrecen, Magyarország - tábori lelkész</t>
         </is>
       </c>
       <c r="N22">
         <v>1920</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1920</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA - Pfarrer</t>
+          <t>Bridgeport, CT, USA - parókus</t>
         </is>
       </c>
       <c r="N23">
         <v>1911</v>
       </c>
       <c r="O23">
         <v>1920</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1920</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csáktornyai István, Dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - Pfarrer
-Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - plébános
+Avilai Nagy Szent Teréz Plébániatemplom (Terézváros), Budapest, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1920
 1915</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1922
 1920</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=142</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1920</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - Hilfspfarrer
-[...1 lines deleted...]
-Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - Hilfspfarrer, derzeit als Aushilfe in Flint, MI</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - kisegítő lelkész
+Fairfield, CT, USA - segédlelkész
+Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - segédlelkész, közben kisegít Flint, MI</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1919
 1920
 1920</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1920
 1921</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1920</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA
-Kénézpatak, Osztrák-Magyar Monarchia - Hilfspfarrer</t>
+Kénézpatak, Osztrák-Magyar Monarchia - segédlelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1920
 1918</t>
         </is>
       </c>
       <c r="O26">
         <v>1920</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1920</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="N27">
         <v>1920</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1920</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Páka, Magyar Királyság - Hilfspfarrer</t>
+          <t>Páka, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N28">
         <v>1920</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1920</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Dénes Ferenc</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Jézus Szíve R.K egyházközség, Akron, OH, USA - Pfarrer</t>
+          <t>Jézus Szíve R.K egyházközség, Akron, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N29">
         <v>1920</v>
       </c>
       <c r="O29">
         <v>1922</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=196</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1920</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság
 Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>29. Juni 1920
+          <t>1920. június 29.
 1920</t>
         </is>
       </c>
       <c r="O30">
         <v>1929</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1920</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Inkardination</t>
+          <t>Inkardináció</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács) → Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N31">
         <v>1920</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1920</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Ceholnya, Ungvár, Csehszlovákia - Hilfspfarrer
-Nagymihály, Csehszlovákia - Hilfspfarrer</t>
+          <t>Ceholnya, Ungvár, Csehszlovákia - segédlelkész
+Nagymihály, Csehszlovákia - segédlelkész</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1918
 1920</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>1920
 1921</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1920</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Bártfa, Osztrák-Magyar Monarchia - Hausmeister
+          <t>Bártfa, Osztrák-Magyar Monarchia - házfőnök
 Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1908
 1920</t>
         </is>
       </c>
       <c r="O33">
         <v>1920</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1920</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Nyíregyháza, Magyar Királyság
-Sárospatak, Magyar Királyság - Hilfspfarrer (oder Sátoraljaújhely)</t>
+Sárospatak, Magyar Királyság - segédlelkész (vagy Sátoraljaújhely)</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>19. Dezember 1920
+          <t>1920. december 19.
 1920</t>
         </is>
       </c>
       <c r="O34">
         <v>1921</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1920</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Fulton, NY, USA</t>
         </is>
       </c>
       <c r="N35">
         <v>1920</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1920</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Frastaczky József Honorius OFM</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Throop, PA, USA - Pfarrer, derzeit tätig in Alpha, PA, USA</t>
+          <t>Throop, PA, USA - plébános, közben szolgál Alpha, PA, USA</t>
         </is>
       </c>
       <c r="N36">
         <v>1920</v>
       </c>
       <c r="O36">
         <v>1924</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=288</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1920</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Allentown, PA, USA
-Szent János templom, Cleveland, OH, USA - Pfarrer</t>
+Szent János templom, Cleveland, OH, USA - parókus</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1919
 1920</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1920
 1966</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1920</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA - Hilfspfarrer</t>
+          <t>Toledo, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N38">
         <v>1920</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1920</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA
-Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Pfarrer</t>
+Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1910
 1920</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1920
 1942</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1920</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Innsbruck, Österreich - ein Studium absolvieren</t>
+          <t>Innsbruck, Ausztria - tanulmányok végzése</t>
         </is>
       </c>
       <c r="N40">
         <v>1919</v>
       </c>
       <c r="O40">
         <v>1920</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1920</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Hock János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>USA - Er unternahm mehrmals Missionsreisen, doch handelte es sich dabei in erster Linie um politische Reisen; eine Genehmigung zum Halten von Messen erhielt er nicht</t>
+          <t>USA - több alkalommal tartott missziós utakat, de ezek elsődlegesen politikai utak voltak, misézésre engedélyt nem kapott</t>
         </is>
       </c>
       <c r="N41">
         <v>1920</v>
       </c>
       <c r="O41">
         <v>1933</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1920</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Ausland</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Gyula, Magyar Királyság - szanatóriumi lelkész
+Magyarcséke, Románia - plébániai kormányzó
+Élesd, Románia - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>1919
+1920
+1920</t>
+        </is>
+      </c>
+      <c r="O42">
+        <v>1920</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1920</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
+      <c r="H43" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság
 St. Paul, MN, USA</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
-[...1 lines deleted...]
-          <t>26. Juli 1920
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>1920. július 26.
 1920</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1920</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Inkardination</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Győr</t>
-[...4 lines deleted...]
-          <t>Székesfehérvár</t>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary, Detroit, MI, USA - tanár</t>
         </is>
       </c>
       <c r="N44">
         <v>1920</v>
       </c>
+      <c r="O44">
+        <v>1954</v>
+      </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1920</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Inkardináció</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
-[...4 lines deleted...]
-          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia - Hilfspfarrer vor Ort</t>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="N45">
-        <v>1917</v>
-[...1 lines deleted...]
-      <c r="O45">
         <v>1920</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1920</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
+          <t>Körössy Endre, Dr.</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Zugliget, Budapest, Osztrák-Magyar Monarchia - helyi segédlelkész</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1917</v>
+      </c>
+      <c r="O46">
+        <v>1920</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=600</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1920</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
           <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N46" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Ungvár, Osztrák-Magyar Monarchia - internátusi prefektus
+Máriapócs, Magyar Királyság - segédlelkész, hitoktató</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
         <is>
           <t>1916
 1920</t>
         </is>
       </c>
-      <c r="O46" t="inlineStr">
+      <c r="O47" t="inlineStr">
         <is>
           <t>1920
 1932</t>
         </is>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=642</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1920</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Osztrák-Magyar Monarchia - latin és történelem tanulmányok, doktori tanulmányok</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1917</v>
+      </c>
+      <c r="O48">
+        <v>1920</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1920</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>Lárj Bazil</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Nagyrákóc, Osztrák-Magyar Monarchia - segédlelkész
+Felsőverecke, Csehszlovákia - parókus</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1918
 1920</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1920
 1928</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=640</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1920</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Csehszlovákia - Feldgeistlicher in der tschechoslowakischen Armee</t>
+          <t>Pécs, Magyar Királyság - hittan és francia nyelv tanár</t>
         </is>
       </c>
       <c r="N50">
         <v>1918</v>
       </c>
       <c r="O50">
         <v>1920</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1920</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
+          <t>Mattasovszky János</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Csehszlovákia - a csehszlovák hadseregben tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N51">
+        <v>1918</v>
+      </c>
+      <c r="O51">
+        <v>1920</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=709</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1920</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Zsámbék, Osztrák-Magyar Monarchia - zárdalelkész
+Margitliget, Pomáz, Magyar Királyság - kihelyezett lelkész, az Ottokár Hadi Árvaház lelkésze</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1917
 1920</t>
         </is>
       </c>
-      <c r="O51">
-[...2 lines deleted...]
-      <c r="Q51" t="inlineStr">
+      <c r="O52">
+        <v>1920</v>
+      </c>
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1920</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Nagy András</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Religionslehrer</t>
+          <t>Orosháza, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N53">
         <v>1920</v>
       </c>
       <c r="O53">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=783</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1920</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Nagy András</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Rumänien - Theologielehrer</t>
+          <t>Budapest, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N54">
         <v>1920</v>
       </c>
       <c r="O54">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1920</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Heimatland
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Románia - teológiai tanár</t>
+        </is>
+      </c>
+      <c r="N55">
+        <v>1920</v>
+      </c>
+      <c r="O55">
+        <v>1921</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=829</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1920</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
           <t>Német János</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Magyarkomját, Csehszlovákia - segédlelkész
+Felsőkalocsa, Csehszlovákia - parókus</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1920
 1920</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1920
 1922</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=806</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=815</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1920</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Németh János</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA - Pfarrer</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N57">
         <v>1920</v>
       </c>
-      <c r="O57">
-[...1 lines deleted...]
-      </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=815</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1920</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Rumänien
-[...7 lines deleted...]
-        </is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N58">
+        <v>1920</v>
       </c>
       <c r="O58">
         <v>1922</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1920</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
-[...3 lines deleted...]
-        <v>1920</v>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Románia
+Székelyudvarhely, Románia - tanító</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>1920. február 22.
+1920</t>
+        </is>
+      </c>
+      <c r="O59">
+        <v>1922</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1920</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
+          <t>Petrick István</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1920</v>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=870</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1920</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
           <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Siklós, Magyar Királyság - rendi feladatok
+Gyöngyös, Magyar Királyság - rendi feladatok
+Szeged, Magyar Királyság - rendi feladatok, házfőnök</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1909
 1909
 1920</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O61" t="inlineStr">
         <is>
           <t>1920
 1920
 1922</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=861</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1920</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Orosz Gyula, csicseri</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Kaszómező, Csehszlovákia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kecskemét, Magyar Királyság - tanár</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1919</v>
+      </c>
+      <c r="O62">
+        <v>1920</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=840</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1920</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Nagykanizsa, Osztrák-Magyar Monarchia - házfőnök
+Németújvár, Magyar Királyság - házfőnök, segédlelkész</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>26. Januar 1920</t>
+          <t>1916
+1920</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>1920
+1924</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1920</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Sellye, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - plébános
+Szent László R. K. Egyházközség, New Brunswick, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>31. Januar 1920</t>
+          <t>1905
+1920</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1920
+1924</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1920</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Akasztó, Ungarn</t>
+          <t>St. Paul, MI, USA
+Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>8. Februar 1920</t>
+          <t>1912
+1920</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>1920
+1921</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1920</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1915</v>
+      </c>
+      <c r="O66">
+        <v>1920</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1920</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Gyarmat, Magyar Királyság</t>
+          <t>Struthers, OH, USA - lelkész
+Sárosrőcse, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>27. März 1920</t>
+          <t>1920
+1913</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1924
+1920</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1920</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sasketchewan, Kanada - magyar lelkész, Szent László-telep (St. Ladislas), Prud'homme közelében, SK, Kanada, valamint Plunkett térsége</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1920</v>
+      </c>
+      <c r="O68">
+        <v>1938</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1920</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Orosz Gyula, csicseri</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Pestújhely, Magyar Királyság</t>
+          <t>Kaszómező, Csehszlovákia</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>17. Mai 1920</t>
+          <t>1920. január 15.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=840</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1920</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>22. Mai 1920</t>
+          <t>1920. január 26.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=206</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1920</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Tamaqua, PA, USA</t>
+          <t>Sellye, Magyar Királyság</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>23. Juni 1920</t>
+          <t>1920. január 31.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1920</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Akasztó, Magyarország</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>3. Juli 1920</t>
+          <t>1920. február 8.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1920</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Paks, Magyar Királyság</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>7. Juli 1920</t>
+          <t>1920. február 9.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1920</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Mészáros Lipót OFM</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
-[...4 lines deleted...]
-          <t>New York, NY, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>21. Juli 1920</t>
+          <t>1920. március 20.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=740</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1920</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Gyarmat, Magyar Királyság</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>31. Juli 1920</t>
+          <t>1920. március 27.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1920</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Erie, PA, USA</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>8. August 1920</t>
+          <t>1920. április 7.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1920</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Popovics Péter</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Gyertyános, Rumänien</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>15. August 1920</t>
+          <t>1920. május 9.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=892</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1920</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Ewige Gelübde</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Vajdahunyad, Rumänien</t>
+          <t>Pestújhely, Magyar Királyság</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>26. August 1920</t>
+          <t>1920. május 17.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1920</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ewige Gelübde</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>26. August 1920</t>
+          <t>1920. május 22.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1920</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Fedas Teodor</t>
+          <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Tamaqua, PA, USA</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>29. August 1920</t>
+          <t>1920. június 23.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=255</t>
+          <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1920</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
-[...4 lines deleted...]
-          <t>Németbóly, Magyar Királyság</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>31. August 1920</t>
+          <t>1920. július 3.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1920</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Reformiert</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Old, Magyar Királyság</t>
+          <t>Paks, Magyar Királyság</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>15. September 1920</t>
+          <t>1920. július 7.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1920</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>24. September 1920</t>
+          <t>1920. július 21.</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1920</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Chilla Raymond SJ</t>
+          <t>Lékai Imre Ányos O.Cist</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>29. September 1920</t>
+          <t>1920. július 31.</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=124</t>
+          <t>/persons_v2/view.php?id=651</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1920</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>3. Oktober 1920</t>
+          <t>1920. augusztus 8.</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1920</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Gyertyános, Románia</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>21. Oktober 1920</t>
+          <t>1920. augusztus 15.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1920</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Csatlós Ferenc, Dr.</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Vajdahunyad, Románia</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>29. Oktober 1920</t>
+          <t>1920. augusztus 26.</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=139</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1920</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Geburt</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
-[...4 lines deleted...]
-          <t>Selmecbánya, Csehszlovákia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1. November 1920</t>
+          <t>1920. augusztus 26.</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1920</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Fedas Teodor</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>Munkács, Csehszlovákia</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>19. Dezember 1920</t>
+          <t>1920. augusztus 29.</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=255</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1920</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Balogh Mihály Bálint</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Németbóly, Magyar Királyság</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>27. Dezember 1920</t>
+          <t>1920. augusztus 31.</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=41</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1920</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
-[...4 lines deleted...]
-          <t>Kassa</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1922</v>
+          <t>Old, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1920. szeptember 15.</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1920</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Laurisin Ágoston</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1924</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1920. szeptember 24.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=634</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1920</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Gyula, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1920. szeptember 29.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1920</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...21 lines deleted...]
-        <v>1992</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>1920. október 3.</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1920</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
-[...9 lines deleted...]
-          <t>Pfarrer, seit 1932 im Ruhestand</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1920. október 21.</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1920</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Csatlós Ferenc, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>1920. október 29.</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=139</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1920</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Selmecbánya, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>1920. november 1.</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1920</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>1920. december 19.</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1920</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Balogh Mihály Bálint</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>1920. december 27.</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=41</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1920</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Gründungspfarrer</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N100">
-        <v>1906</v>
+        <v>1891</v>
       </c>
       <c r="O100">
-        <v>1921</v>
+        <v>1982</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1920</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>St Louis, MO, USA</t>
+          <t>Szűz Mária szlovák templom, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>Szűz Mária szlovák templom</t>
+        </is>
+      </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Missionspfarrer, wichtigste Wirkorte: St. Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
+          <t>templomépítő plébános, 1902-ig magyar lelkész is</t>
         </is>
       </c>
       <c r="N101">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="O101">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1920</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Laurisin Ágoston</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Makarja, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 1938 im Ruhestand</t>
+          <t>segédlelkész, 1899-től ideiglenes helyettes lelkész, majd lelkész, iskola igazgató</t>
         </is>
       </c>
       <c r="N102">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="O102">
-        <v>1943</v>
+        <v>1924</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=634</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1920</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O103">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1920</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Lansford, PA, USA</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O104">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1920</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N105">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O105">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1920</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N106">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="O106">
-        <v>1952</v>
+        <v>1932</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1920</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Verwalter, ab 1919 dann Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="O107">
-        <v>1926</v>
+        <v>1940</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1920</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N108">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="O108">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1920</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Pfarrer, der letzte Diözesanpriester in New York; danach übernahmen die Franziskaner die Seelsorge in New York.</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N109">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="O109">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1920</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
+          <t>St Louis, MO, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Seelsorger, später Pfarrer</t>
+          <t>misszionárius lelkész, főbb működési helyei: St Louis, MS (1907), East St. Louis, IL, USA, Newark, NJ, USA, Buffalo, NY, USA, Irvington, NJ, USA, Lorain, OH, USA, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N110">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="O110">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1920</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Hudecz Dezső</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>McKeesport, PA, USA</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>im Dienst des Feldordinariats</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N111">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="O111">
-        <v>1922</v>
+        <v>1943</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=445</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1920</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N112">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="O112">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1920</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N113">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="O113">
-        <v>1925</v>
+        <v>1934</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1920</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N114">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="O114">
-        <v>1921</v>
+        <v>1954</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1920</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Donora, PA, USA</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N115">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="O115">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1920</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Polichek Károly</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N116">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="O116">
-        <v>1955</v>
+        <v>1921</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=888</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1920</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>St. Clair, PA, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N117">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O117">
-        <v>1921</v>
+        <v>1952</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1920</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Gádoros, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Pfarrverwalter, später Pfarrer</t>
+          <t>adminisztrátor, majd 1919-től plébános</t>
         </is>
       </c>
       <c r="N118">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O118">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1920</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N119">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O119">
-        <v>1923</v>
+        <v>1941</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1920</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános, az utolsó egyházmegyés pap New Yorkban, utána New York-ot a ferencesek vették át.</t>
         </is>
       </c>
       <c r="N120">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O120">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1920</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Hodobay Teodor Gyula</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Komlóspatak, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O121">
-        <v>1948</v>
+        <v>1921</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=402</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1920</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>tábori ordináriátus szolgálatában</t>
         </is>
       </c>
       <c r="N122">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O122">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1920</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>St. Nicholas Byzantine Catholic Church, Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Religionslehrer, daneben Studium an der Musikakademie in Budapest sowie Feldgeistlicher während des Weltkriegs</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N123">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="O123">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1920</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Dobra Viktor</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Kirchenbaupfarrer und nebenbei Hilfspfarrer in Leiseuring, PA, USA</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N124">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O124">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=207</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1920</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Ungvár, Osztrák-Magyar Monarchia</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Theologielehrer, Religionslehrer, Hilfs-Prediger</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N125">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O125">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1920</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Rózsafüzér Királynője szlovák templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Rózsafüzér Királynője szlovák templom</t>
+        </is>
+      </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N126">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O126">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1920</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Petrik, Osztrák-Magyar Monarchia</t>
+          <t>Donora, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Stellvertretender Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N127">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O127">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1920</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Pfarrer, Kanoniker</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N128">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O128">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1920</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Pfarrer (er baut eine neue Pfarrei, eine Schule und ein Kloster)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="O129">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1920</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Slovak,Church</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N130">
-        <v>1914</v>
-[...4 lines deleted...]
-        </is>
+        <v>1912</v>
+      </c>
+      <c r="O130">
+        <v>1928</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1920</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Lupis István Szilveszter OSBM</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N131">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O131">
-        <v>1922</v>
+        <v>1944</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=673</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1920</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Pfarrer, ab 1918 Dekan</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N132">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O132">
-        <v>1922</v>
+        <v>1955</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1920</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Matyaczkó Iréneusz</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Clairton, PA, USA</t>
+          <t>St. Clair, PA, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Pfarrer, nach anderen Quellen: Allegheny, PA, USA</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N133">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O133">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=710</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1920</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Gádoros, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Pfarrer (Dienstort unbekannt)</t>
+          <t>plébániai kormányzó, majd plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O134">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1920</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Ferences templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1918 stellvertretender Hausverwalter</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N135">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O135">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1920</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N136">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O136">
-        <v>1950</v>
+        <v>1926</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1920</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>ismeretlen helyen, USA</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N137">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O137">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1920</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O138">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1920</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Ópályi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N139">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O139">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1920</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
         </is>
       </c>
       <c r="N140">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O140">
-        <v>1950</v>
+        <v>1929</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1920</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Dobra Viktor</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Uniontown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>templomépítő parókus, közben kisegítő lelkész Leiseuring, PA, USA</t>
         </is>
       </c>
       <c r="N141">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O141">
-        <v>1950</v>
+        <v>1924</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=207</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1920</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Ungvár, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>teológiai tanár, hitoktató, segédhitszónok</t>
+        </is>
+      </c>
       <c r="N142">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O142">
-        <v>1950</v>
+        <v>1924</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1920</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Probst</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N143">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O143">
         <v>1928</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1920</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Norwalk, CT, USA</t>
+          <t>Petrik, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N144">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O144">
-        <v>1933</v>
+        <v>1921</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1920</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Feldgeistlicher</t>
+          <t>parókus, kanonok</t>
         </is>
       </c>
       <c r="N145">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O145">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1920</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
         </is>
       </c>
       <c r="N146">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O146">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1920</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Holy Trinity Slovak,Church, Simpson, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Terézváros</t>
+          <t>Holy Trinity Slovak,Church</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N147">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O147">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1920</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Kisberezna, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N148">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O148">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1920</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Alsópél, Osztrák-Magyar Monarchia</t>
+          <t>Ipolyvarbó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános, 1918-tól esperes</t>
         </is>
       </c>
       <c r="N149">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O149">
         <v>1922</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1920</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Matyaczkó Iréneusz</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Érd, Magyar Királyság</t>
+          <t>Clairton, PA, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Weitere Dienstorte: Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz; die genauen Zeitpunkte sind unbekannt; Hilfspfarrer; 1924 aus gesundheitlichen Gründen in den Ruhestand versetzt</t>
+          <t>parókus, más forrás szerint: Allegheny, PA, USA</t>
         </is>
       </c>
       <c r="N150">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O150">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=710</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1920</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Margit intézet</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Religionslehrer und Hilfspfarrer</t>
+          <t>lelkész (szolgálati helyen nem ismert)</t>
         </is>
       </c>
       <c r="N151">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O151">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1920</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
+          <t>Ferences templom, Siklós, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Ferences templom</t>
+        </is>
+      </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Hilfspfarrer und Religionslehrer</t>
+          <t>segédlelkész, 1918-tól házfőnök helyettes</t>
         </is>
       </c>
       <c r="N152">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O152">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1920</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>Hilfspfarrer und Religionslehrer</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N153">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O153">
-        <v>1923</v>
+        <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1920</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szeged, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>Hilfspfarrer und Religionslehrer</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N154">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O154">
-        <v>1923</v>
+        <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1920</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
-[...14 lines deleted...]
-          <t>bzw. Dozent an der St. John’s University</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N155">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O155">
-        <v>1921</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1920</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Köblér, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>Pfarrer</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N156">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O156">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1920</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
-[...9 lines deleted...]
-          <t>Pfarrer</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N157">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O157">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1920</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, South Bend, IN, USA</t>
-[...14 lines deleted...]
-          <t>Pfarrer; anderen Quellen zufolge lebte er zu dieser Zeit in Windber, PA, USA</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N158">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O158">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1920</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
-      <c r="K159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N159">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O159">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1920</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Seelsorger</t>
+          <t>nagyprépost</t>
         </is>
       </c>
       <c r="N160">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O160">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1920</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia</t>
+          <t>Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Pfarrer, ab 1918 dann Pfarrer, Religionslehrer und Krankenhausseelsorger</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N161">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O161">
-        <v>1925</v>
+        <v>1933</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1920</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Johnstown, OH, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N162">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O162">
         <v>1925</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1920</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>Pfarrer (möglicherweise in Surányhuta)</t>
-[...5 lines deleted...]
-        </is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>1915</v>
       </c>
       <c r="O163">
-        <v>1922</v>
+        <v>1932</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1920</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
+          <t>Terézváros, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Terézváros</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N164">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O164">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1920</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Fogaras, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>Hausmeister, Defindor und Kustos</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N165">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O165">
-        <v>1924</v>
+        <v>1932</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1920</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Religionslehrer, der sein Studium als Priesteramtskandidat abgeschlossen hat</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O166">
-        <v>1921</v>
+        <v>1947</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1920</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
+          <t>Putnok, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>segédlelkész, közben a Serényi grófi családnál nevelő</t>
         </is>
       </c>
       <c r="N167">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O167">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1920</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N168">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O168">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1920</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Iván András, dr</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Jessup, PA, USA</t>
+          <t>Alsópél, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N169">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O169">
         <v>1922</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=462</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1920</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
+          <t>Érd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>szolgálati helyei ezen felül: , Zsámbék, Sóskút, Adony, Káloz, Polgárdi, Pomáz, a pontos időpontok ismeretleneksegédlelkész, 1924-ben egészségügyi okokból nyugdíjazzák</t>
         </is>
       </c>
       <c r="N170">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O170">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1920</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Budapest, Osztrák-Magyar Monarchia</t>
+          <t>Szent Margit intézet, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Szent Margit intézet</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>Herausgeber der Zeitschrift „Szent Kereszt Támogatója“, Sekretär des Provinzials, Kustos im Heiligen Land</t>
+          <t>hitoktató és segédlelkész</t>
         </is>
       </c>
       <c r="N171">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O171">
         <v>1922</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1920</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
+          <t>Karánsebes, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N172">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O172">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=854</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1920</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Ungarn</t>
+          <t>Nagybecskerek, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Keresztelő János fejvétele</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N173">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O173">
-        <v>1926</v>
+        <v>1923</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1920</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Szeged, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész és hittanár</t>
         </is>
       </c>
       <c r="N174">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O174">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1920</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>perjel, közben a St. John’s University-n tanár</t>
         </is>
       </c>
       <c r="N175">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O175">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1920</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
+          <t>Köblér, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Mikszáth téri leánygimnázium</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N176">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O176">
         <v>1922</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1920</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>II. kerület, Budapest, Magyar Királyság</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>II. kerület</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N177">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O177">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1920</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Innsburck, Österreich</t>
+          <t>Murányhuta, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>ein Studium absolvieren</t>
+          <t>plébános (esetleg Surányhuta)</t>
         </is>
       </c>
       <c r="N178">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O178">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1920</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, más forrás szerint ez időszakban Windber, PA, USA</t>
         </is>
       </c>
       <c r="N179">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O179">
-        <v>1957</v>
+        <v>1922</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1920</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Gyöngyös, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>hittanár</t>
         </is>
       </c>
       <c r="N180">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O180">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1920</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
+          <t>Nyalka, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I181" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyar Királyság</t>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N181">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O181">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1920</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Pécs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>Lehrer für Philosophie und Dogmatik am Priesterseminar, ab 1919 Seelsorger, Synodalprüfer, Mitglied der Prüfungskommission für Religionslehrer an den erzbischöflichen Gymnasien. Ab 1920 Eheschutzbeauftragter, ab 1922 Synodalrichter</t>
+          <t>lelkész, majd 1918-tól plébános, hittanár és kórházlelkész</t>
         </is>
       </c>
       <c r="N182">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O182">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1920</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Religionslehrer, Direktor bei den englischen Nonnen in Eger ab 1924</t>
+          <t>plébános, a Notre Dame papjaként</t>
         </is>
       </c>
       <c r="N183">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O183">
-        <v>1936</v>
+        <v>1922</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1920</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Péliföldszentkereszt, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>prefektus</t>
         </is>
       </c>
       <c r="N184">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O184">
         <v>1921</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1920</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság</t>
+          <t>Johnstown, OH, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Feldseelsorger</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N185">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O185">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1920</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N186">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="O186">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1920</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Taracújfalu, Csehszlovákia</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>Pfarrer, der eine Kirche erbaut hat</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N187">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O187">
         <v>1928</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1920</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Bajaszentiván, Magyar Királyság</t>
+          <t>Fogaras, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>házfőnök, defindor és kusztos</t>
         </is>
       </c>
       <c r="N188">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O188">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1920</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Paulovics Róbert</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>hitoktató, mint tanulmánya végzett papnövendék</t>
         </is>
       </c>
       <c r="N189">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O189">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=858</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1920</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Kassa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>außer Dienst „vitam privatam agens“</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N190">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O190">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1920</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Bartkó Péter OFM</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ferences (Sacred Heart Province)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Joliet, IL, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János templom</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>hittanár</t>
         </is>
       </c>
       <c r="N191">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O191">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=51</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1920</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Iván András, dr</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Rumänien</t>
+          <t>Jessup, PA, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>Lehrer, ab 1924 Hausmeister</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N192">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O192">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=462</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1920</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Szőlősegres, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N193">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O193">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1920</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Óbuda, Budapest, Magyar Királyság</t>
+          <t>Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Óbuda</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>Szent Kereszt Támogatója c. folyóirat szerkesztője, provinciális titkára, Szentföldi kusztos</t>
         </is>
       </c>
       <c r="N194">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O194">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1920</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Aknarahó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>Chorleiter</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N195">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O195">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1920</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Rogovszky Horonát OFM</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>South River, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N196">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O196">
         <v>1921</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=939</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1920</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N197">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O197">
         <v>1927</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1920</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>VIII. kerület, Budapest, Magyar Királyság</t>
+          <t>Szent Imre Kollégium, Budapest, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>VIII. kerület</t>
+          <t>Szent Imre Kollégium</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>prefektus</t>
         </is>
       </c>
       <c r="N198">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O198">
         <v>1923</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1920</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Keresztelő János fejvétele</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>„im Dienste der Gemeinschaft“</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N199">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O199">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1920</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Gernyés, Csehszlovákia</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N200">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O200">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1920</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Rumänien</t>
+          <t>Sárosd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Rumänien</t>
-[...4 lines deleted...]
-          <t>Hausmeister, Gesangslehrer, zwischen 1922 und 1923 Hausverwalter: Brassó und Esztelnek</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N201">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O201">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1920</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Mikszáth téri leánygimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Mikszáth téri leánygimnázium</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>Stellvertretender Pfarrer, später Pfarrer</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N202">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O202">
-        <v>1950</v>
+        <v>1922</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1920</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>II. kerület, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>II. kerület</t>
+        </is>
+      </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N203">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O203">
-        <v>1944</v>
+        <v>1921</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1920</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Innsburck, Ausztria</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N204">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O204">
-        <v>1935</v>
+        <v>1924</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1920</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Herminamező</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>Verwalter, ab 1924 dann Gründer und kirchenbauender Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N205">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O205">
-        <v>1931</v>
+        <v>1957</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1920</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nagykanizsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
+        </is>
+      </c>
       <c r="N206">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O206">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1920</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Nagyenyed, Rumänien</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Rumänien</t>
-[...4 lines deleted...]
-          <t>Verwaltungsmitarbeiter, Religionslehrer</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N207">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O207">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1920</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a nagyszeminárium filozófia és dogmatika tanára, 1919-től lelki igazgató, zsinati vizsgáló, az érseki középiskolák hittanárait vizsgáló bizottság tagja. 1920-tól házassági kötelékvédő, 1922-tól zsinati bíró</t>
         </is>
       </c>
       <c r="N208">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O208">
-        <v>1963</v>
+        <v>1928</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1920</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
+          <t>Kiszely Imre</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1918</v>
+      </c>
+      <c r="O209">
+        <v>1936</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=728</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1920</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Kovács Lajos</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N210">
+        <v>1918</v>
+      </c>
+      <c r="O210">
+        <v>1921</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=585</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1920</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Baja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N211">
+        <v>1918</v>
+      </c>
+      <c r="O211">
+        <v>1923</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1920</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N212">
+        <v>1918</v>
+      </c>
+      <c r="O212">
+        <v>1923</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>1920</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Balatonfüred, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>templomépítő plébános</t>
+        </is>
+      </c>
+      <c r="N213">
+        <v>1918</v>
+      </c>
+      <c r="O213">
+        <v>1928</v>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>1920</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Nagy Dezső, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Bajaszentiván, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N214">
+        <v>1918</v>
+      </c>
+      <c r="O214">
+        <v>1921</v>
+      </c>
+      <c r="Q214" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=786</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1920</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Paulovics Róbert</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N215">
+        <v>1918</v>
+      </c>
+      <c r="O215">
+        <v>1922</v>
+      </c>
+      <c r="Q215" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=858</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>1920</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Reseterics József Ferenc</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N216">
+        <v>1918</v>
+      </c>
+      <c r="O216">
+        <v>1969</v>
+      </c>
+      <c r="Q216" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=927</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>1920</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Róth Richárd</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N217">
+        <v>1918</v>
+      </c>
+      <c r="O217">
+        <v>1921</v>
+      </c>
+      <c r="Q217" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=949</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1920</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Aubermann Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>szolgálaton kívül „vitam privatam agens”</t>
+        </is>
+      </c>
+      <c r="N218">
+        <v>1919</v>
+      </c>
+      <c r="O218">
+        <v>1921</v>
+      </c>
+      <c r="Q218" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=19</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>1920</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Bartkó Péter OFM</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>ferences (Sacred Heart Province)</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom, Joliet, IL, USA</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom</t>
+        </is>
+      </c>
+      <c r="N219">
+        <v>1919</v>
+      </c>
+      <c r="O219">
+        <v>1921</v>
+      </c>
+      <c r="Q219" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=51</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>1920</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Bíró József Benedek OFM</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>ferences (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Csíksomlyó, Románia</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>tanár, 1924-től házfőnök</t>
+        </is>
+      </c>
+      <c r="N220">
+        <v>1919</v>
+      </c>
+      <c r="O220">
+        <v>1928</v>
+      </c>
+      <c r="Q220" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=81</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>1920</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Dancsecs Imre</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Szombathely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N221">
+        <v>1919</v>
+      </c>
+      <c r="O221">
+        <v>1925</v>
+      </c>
+      <c r="Q221" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=178</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>1920</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Óbuda, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Óbuda</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N222">
+        <v>1919</v>
+      </c>
+      <c r="O222">
+        <v>1921</v>
+      </c>
+      <c r="Q222" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>1920</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Grega Sámuel OFM</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>énekkarvezető</t>
+        </is>
+      </c>
+      <c r="N223">
+        <v>1919</v>
+      </c>
+      <c r="O223">
+        <v>1931</v>
+      </c>
+      <c r="Q223" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=334</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>1920</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Habetler János Ipoly OFM</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="N224">
+        <v>1919</v>
+      </c>
+      <c r="O224">
+        <v>1921</v>
+      </c>
+      <c r="Q224" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=356</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>1920</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Hajnády Miklós, dr</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N225">
+        <v>1919</v>
+      </c>
+      <c r="O225">
+        <v>1927</v>
+      </c>
+      <c r="Q225" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=362</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>1920</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>VIII. kerület, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>VIII. kerület</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N226">
+        <v>1919</v>
+      </c>
+      <c r="O226">
+        <v>1923</v>
+      </c>
+      <c r="Q226" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>1920</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Kafka Ferenc Sergius OFM</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>„a közösség szolgálatára”</t>
+        </is>
+      </c>
+      <c r="N227">
+        <v>1919</v>
+      </c>
+      <c r="O227">
+        <v>1922</v>
+      </c>
+      <c r="Q227" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=497</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>1920</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Kossey Gábor</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Gernyés, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N228">
+        <v>1919</v>
+      </c>
+      <c r="O228">
+        <v>1922</v>
+      </c>
+      <c r="Q228" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=572</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>1920</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Kovács Dénes Athanáz OFM</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Csíksomlyó, Románia</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>házfőnök, énektanár, közben 1922-1923 között házfelelős: Brassó és Esztelnek</t>
+        </is>
+      </c>
+      <c r="N229">
+        <v>1919</v>
+      </c>
+      <c r="O229">
+        <v>1923</v>
+      </c>
+      <c r="Q229" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=581</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>1920</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Lengyel Gyula, Msgr</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Mikóháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>helyettes lelkész, majd parókus</t>
+        </is>
+      </c>
+      <c r="N230">
+        <v>1919</v>
+      </c>
+      <c r="O230">
+        <v>1950</v>
+      </c>
+      <c r="Q230" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=645</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>1920</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Madár János</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Sóskút, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N231">
+        <v>1919</v>
+      </c>
+      <c r="O231">
+        <v>1944</v>
+      </c>
+      <c r="Q231" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=679</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>1920</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Major Dezső</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Farrell, OH, USA</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N232">
+        <v>1919</v>
+      </c>
+      <c r="O232">
+        <v>1935</v>
+      </c>
+      <c r="Q232" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=687</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>1920</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Mihalovics Zsigmond, Msgr.</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Herminamező, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Herminamező</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
+        </is>
+      </c>
+      <c r="N233">
+        <v>1919</v>
+      </c>
+      <c r="O233">
+        <v>1931</v>
+      </c>
+      <c r="Q233" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=744</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>1920</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N234">
+        <v>1919</v>
+      </c>
+      <c r="O234">
+        <v>1922</v>
+      </c>
+      <c r="Q234" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>1920</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Nagy László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Nagyenyed, Románia</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>adminisztrátor, hittanár</t>
+        </is>
+      </c>
+      <c r="N235">
+        <v>1919</v>
+      </c>
+      <c r="O235">
+        <v>1923</v>
+      </c>
+      <c r="Q235" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=795</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>1920</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Petrovits József, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Harrisburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N236">
+        <v>1919</v>
+      </c>
+      <c r="O236">
+        <v>1963</v>
+      </c>
+      <c r="Q236" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=872</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>1920</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>Jászóvár, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N237">
+        <v>1919</v>
+      </c>
+      <c r="O237">
+        <v>1922</v>
+      </c>
+      <c r="Q237" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>1920</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Repcsik Pál</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Zemplén-Pelejt, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N238">
+        <v>1919</v>
+      </c>
+      <c r="O238">
+        <v>1921</v>
+      </c>
+      <c r="Q238" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=926</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>1920</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G209" t="inlineStr">
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H209" t="inlineStr">
+      <c r="H239" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
-      <c r="I209" t="inlineStr">
+      <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J209" t="inlineStr">
+      <c r="J239" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
-      <c r="K209" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N209">
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N239">
         <v>1919</v>
       </c>
-      <c r="O209">
+      <c r="O239">
         <v>1921</v>
       </c>
-      <c r="Q209" t="inlineStr">
+      <c r="Q239" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>