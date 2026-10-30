--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,15653 +98,16026 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1925</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>39</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
           <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Roumanie - pasteur
-Máriaradna, Roumanie - pasteur, organiste</t>
+          <t>Székelyudvarhely, Romania - pastor
+Máriaradna, Romania - pastor, organist</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1925</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Professeur de religion dans les lycées du 6e arrondissement
-Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - administrateur, puis curé</t>
+          <t>Budapest, Magyar Királyság - Religious education teacher at high schools in District VI
+Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - administrator, then parish priest</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1925
 1944</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1925</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szécsényi Ferences templom és kolostor, Szécsény, Magyar Királyság - professeur de philosophie et de chant sacré
-Budapest, Magyar Királyság - maître de conférences en philosophie, vicaire, secrétaire, à partir de 1926 vice-directeur, à partir de 1927 directeur et curé, confesseur de l’hôpital de l’Ordre de la Miséricorde, directeur de l’école des sœurs de Sainte-Oursule, aumônier de la chapelle du Rocher</t>
+          <t>Szécsényi Ferences templom és kolostor, Szécsény, Magyar Királyság - philosophy and church music teacher
+Budapest, Magyar Királyság - lecturer in philosophy, assistant pastor, office manager, deputy house superior from 1926, house superior and parish priest from 1927, confessor at the Hospital of the Order of Mercy, principal of the Ursuline nuns’ school, pastor of the Rock Chapel</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1921
 1925</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1925
 1931</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1925</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Professeur à l’école supérieure de l’ordre
-Veszprém, Magyar Királyság - chef de famille</t>
+          <t>Budapest, Magyar Királyság - A professor at the Order’s college
+Veszprém, Magyar Királyság - house manager</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1922
 1925</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1925
 1926</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1925</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie
-Vœux perpétuels</t>
+          <t>Beginning of domestic service
+Perpetual vows</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság - sacristain</t>
+          <t>Szécsény, Magyar Királyság - sexton</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1925
-25 mars 1925</t>
+March 25, 1925</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1925</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, États-Unis - lelkész
-Trenton, NJ, États-Unis - parókus</t>
+          <t>Conemaugh, PA, USA - lelkész
+Trenton, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1925
 1928</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1925</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N24">
         <v>1925</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1925</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis - vicaire
-Szombathely, Magyar Királyság - professeur de religion</t>
+          <t>Toledo, OH, USA - assistant pastor
+Szombathely, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1925
 1919</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1928
 1925</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1925</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis - vicaire
-Szent Antal templom, Fairport, NY, États-Unis - curé</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - assistant pastor
+Szent Antal templom, Fairport, NY, USA - parish priest</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1925
 1947</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Mezőkövesd, Magyar Királyság - curé
-Nagykapornak, Magyar Királyság - curé</t>
+          <t>Mezőkövesd, Magyar Királyság - parish priest
+Nagykapornak, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1925</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Fairport, NY, États-Unis - curé
-Portage, PA, États-Unis - curé</t>
+          <t>Fairport, NY, USA - parish priest
+Portage, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1912
 1912</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1925</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság - professeur et conseiller d’orientation, ainsi que professeur de chant au lycée
-Eger, Magyar Királyság - professeur de religion et prédicateur</t>
+          <t>Bernardium, Budapest, Magyar Királyság - teacher and academic advisor, as well as high school music teacher
+Eger, Magyar Királyság - religious education teacher and preacher</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1925
 1931</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1925</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Lasztomér, Csehszlovákia - pasteur
-Nagymihály, Csehszlovákia - vicaire, puis curé</t>
+          <t>Lasztomér, Csehszlovákia - pastor
+Nagymihály, Csehszlovákia - assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1921
 1925</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1925
 1950</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1925</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie
-Mutation (nouveau lieu de ministère)</t>
+          <t>Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Mohács, Magyar Királyság
-Dunaföldvár, Magyar Királyság - curé</t>
+Dunaföldvár, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="O31">
         <v>1931</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1925</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Stockertown, PA, États-Unis - responsable de la mission créée à partir de la paroisse de Nazareth</t>
+          <t>Stockertown, PA, USA - the director of the mission established by the Nazareth Parish</t>
         </is>
       </c>
       <c r="N32">
         <v>1925</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1925</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Geist Alajos</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - vicaire
-Budapest, Magyar Királyság - professeur de religion</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - assistant pastor
+Budapest, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1925
 1921</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1929
 1925</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=317</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1925</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Gireczki Dénes</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>St. Joseph, MI, États-Unis - pasteur
-Barton, OH, États-Unis - pasteur</t>
+          <t>St. Joseph, MI, USA - pastor
+Barton, OH, USA - pastor</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O34">
         <v>1925</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=327</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1925</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>South Fork, PA, États-Unis - pasteur
-Beaverdale, PA, États-Unis - pasteur</t>
+          <t>South Fork, PA, USA - pastor
+Beaverdale, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1922
 1925</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1925</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Magyar Királyság - aumônier de camp</t>
+          <t>Magyar Királyság - camp chaplain</t>
         </is>
       </c>
       <c r="N36">
         <v>1915</v>
       </c>
       <c r="O36">
         <v>1925</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1925</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Nagykanizsa, Magyar Királyság
-Veszprém, Magyar Királyság - vicaire et préfet du petit séminaire</t>
+Veszprém, Magyar Királyság - vicar and prefect of the minor seminary</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>29 juin 1925
+          <t>June 29, 1925
 1925</t>
         </is>
       </c>
       <c r="O37">
         <v>1928</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1925</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - vicaire
-McAdoo, PA, États-Unis - curé</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - assistant pastor
+McAdoo, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1925</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Hoszpodár Balázs</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Towanda, NY, États-Unis - pasteur réformé</t>
+          <t>Towanda, NY, USA - Reformed pastor</t>
         </is>
       </c>
       <c r="N39">
         <v>1925</v>
       </c>
       <c r="O39">
         <v>1927</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=959</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1925</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Hudecz Dezső</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis - pasteur
-Woodbridge, NJ, États-Unis - pasteur</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - pastor
+Woodbridge, NJ, USA - pastor</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1922
 1922</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=445</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1925</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Roebling, NJ, États-Unis - administrateur</t>
+          <t>Roebling, NJ, USA - administrator</t>
         </is>
       </c>
       <c r="N41">
         <v>1922</v>
       </c>
       <c r="O41">
         <v>1925</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1925</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Mutation (nouveau lieu de ministère)</t>
+          <t>Priestly ordination
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Johnstown, NY, États-Unis
-Jenners, PA, États-Unis - vicaire</t>
+          <t>Johnstown, NY, USA
+Jenners, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>13 décembre 1925
+          <t>December 13, 1925
 1925</t>
         </is>
       </c>
       <c r="O42">
         <v>1932</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1925</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - prédicateur d’Ágasegyháza</t>
+          <t>Kecskemét, Magyar Királyság - Preacher from Ágasegyháza</t>
         </is>
       </c>
       <c r="N43">
         <v>1925</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1925</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Ceglédbércel, Magyar Királyság - administrateur</t>
+          <t>Ceglédbércel, Magyar Királyság - administrator</t>
         </is>
       </c>
       <c r="N44">
         <v>1925</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1925</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="N45">
         <v>1923</v>
       </c>
       <c r="O45">
         <v>1925</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1925</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>St. Joseph of Nazareth Church, Cincinnati, OH, États-Unis - vicaire, pasteur hongrois</t>
+          <t>St. Joseph of Nazareth Church, Cincinnati, OH, USA - assistant pastor, Hungarian pastor</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="O46">
         <v>1928</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1925</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Pécs, Osztrák-Magyar Monarchia - pasteur, puis, à partir de 1918, curé, professeur de catéchisme et aumônier d’hôpital
-Szécsény, Magyar Királyság - maître d’apprentissage, puis chef de maison à partir de 1926</t>
+          <t>Pécs, Osztrák-Magyar Monarchia - pastor, then, from 1918, parish priest, religion teacher, and hospital chaplain
+Szécsény, Magyar Királyság - junior master, then, from 1926, head of the household</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1916
 1925</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1925</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Belgium - pasteur chargé des opérations de sauvetage d’enfants (dont la zone d’intervention s’étend également aux Pays-Bas)</t>
+          <t>Belgium - Chaplain for a child rescue operation (whose area of service extends to the Netherlands)</t>
         </is>
       </c>
       <c r="N48">
         <v>1925</v>
       </c>
       <c r="O48">
         <v>1927</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1925</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
+          <t>Transfer (new place of service)
 Incardination</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - professeur de religion et oblat bénédictin</t>
+          <t>Budapest, Magyar Királyság - religious educator and Benedictine oblate</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="O49">
         <v>1930</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1925</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kovács János Jazon OSBM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Meriden, CT, États-Unis</t>
+          <t>Meriden, CT, USA</t>
         </is>
       </c>
       <c r="N50">
         <v>1925</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=592</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1925</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Szepetnek, Magyar Királyság - vicaire</t>
+          <t>Szepetnek, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>21 juin 1925
+          <t>June 21, 1925
 1925</t>
         </is>
       </c>
       <c r="O51">
         <v>1926</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1925</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Saint Michael Church, Allentown, PA, États-Unis - curé
-Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, États-Unis - curé, en charge de : Phillipsburg, NJ, États-Unis – Église catholique grecque/byzantine des Saints Pierre et Paul</t>
+          <t>Saint Michael Church, Allentown, PA, USA - parish priest
+Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, USA - Parish priest, currently serving in: Phillipsburg, NJ, USA – Saints Peter and Paul Greek/Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1925
 1931</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1925</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Jászberény, Magyar Királyság - chef de maison, confesseur des sœurs de la Vinci, chroniqueur de l’histoire de la maison</t>
+          <t>Jászberény, Magyar Királyság - house superior, confessor to the Vincentian sisters, chronicler of the house’s history</t>
         </is>
       </c>
       <c r="N53">
         <v>1923</v>
       </c>
       <c r="O53">
         <v>1925</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1925</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Versec, Szerb–Horvát–Szlovén Királyság - curé</t>
+          <t>Versec, Szerb–Horvát–Szlovén Királyság - parish priest</t>
         </is>
       </c>
       <c r="N54">
         <v>1924</v>
       </c>
       <c r="O54">
         <v>1925</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1925</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Budakeszi, Magyar Királyság - le pasteur du sanatorium Erzsébet
-Vérteskozma, Magyar Királyság - administrateur</t>
+          <t>Budakeszi, Magyar Királyság - the chaplain at the Erzsébet Sanatorium
+Vérteskozma, Magyar Királyság - administrator</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="O55">
         <v>1927</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1925</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, États-Unis - pasteur et curé hongrois et allemand
-Endrőd, Magyar Királyság - vicaire</t>
+          <t>Sacred Heart, Philadelphia, PA, USA - Hungarian and German pastor, parish priest
+Endrőd, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1925
 1924</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1960
 1925</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1925</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Munkács, Csehszlovákia
-Gánya, Csehszlovákia - vicaire</t>
+Gánya, Csehszlovákia - assistant pastor</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>3 mai 1925
+          <t>May 3, 1925
 1925</t>
         </is>
       </c>
       <c r="O57">
         <v>1926</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1925</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Miskovitz Pál</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis - pasteur adjoint</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N58">
         <v>1923</v>
       </c>
       <c r="O58">
         <v>1925</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=753</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1925</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Nanty Glo, PA, États-Unis - curé (également à Vintondale, Pennsylvanie, États-Unis)
-New Britain, CT, États-Unis - curé</t>
+          <t>Nanty Glo, PA, USA - parish priest (including Vintondale, PA, USA)
+New Britain, CT, USA - parish priest</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1925</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Trauger, PA, États-Unis - curé</t>
+          <t>Trauger, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N60">
         <v>1925</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1925</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság
-Demecser, Magyar Királyság - vicaire</t>
+Demecser, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>21 juin 1925
+          <t>June 21, 1925
 1925</t>
         </is>
       </c>
       <c r="O61">
         <v>1926</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1925</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis - pasteur
-Szent István R. K. Egyházközség, Allentown, PA, États-Unis - curé</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - pastor
+Szent István R. K. Egyházközség, Allentown, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1925
 1956</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1925</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Décès</t>
+          <t>Transfer (new place of service)
+Death</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Neurihrer Ödön, Msgr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Johnstown, PA, États-Unis - curé
-Johnstown, PA, États-Unis</t>
+          <t>Szent Imre templom, Johnstown, PA, USA - parish priest
+Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1925
-1 décembre 1925</t>
+December 1, 1925</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=821</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1925</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Nyíregyháza, Magyar Királyság
-Vajdácska, Magyar Királyság - vicaire adjoint, puis vicaire suppléant</t>
+Vajdácska, Magyar Királyság - assistant pastor, then associate pastor</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>6 décembre 1925
+          <t>December 6, 1925
 1925</t>
         </is>
       </c>
       <c r="O64">
         <v>1936</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1925</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Német János</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Ötvösfalva, Csehszlovákia - curé
-Nagypasztély, Csehszlovákia - curé</t>
+          <t>Ötvösfalva, Csehszlovákia - parish priest
+Nagypasztély, Csehszlovákia - parish priest</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>1922
 1925</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>1925
 1932</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1925</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire
-Eger, Magyar Királyság - professeur de lycée, archéologue, et également bibliothécaire entre 1934 et 1938</t>
+          <t>Budapest, Magyar Királyság - student teacher
+Eger, Magyar Királyság - high school teacher, archaeologist, and librarian from 1934 to 1938</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1925
 1938</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1925</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="N67">
         <v>1925</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1925</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Aknarahó, Osztrák-Magyar Monarchia - curé
-Cselej, Csehszlovákia - curé</t>
+          <t>Aknarahó, Osztrák-Magyar Monarchia - parish priest
+Cselej, Csehszlovákia - parish priest</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>1917
 1925</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>1925
 1929</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1925</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Péter József</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Johnstown, OH, États-Unis
-Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire (il assure actuellement des remplacements à l’église Sainte-Marguerite)</t>
+          <t>Johnstown, OH, USA
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - assistant pastor (currently helping out at St. Margaret’s Church)</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>1916
 1925</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>1925
 1926</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1925</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Innsbruck, Autriche</t>
+          <t>Innsbruck, Austria</t>
         </is>
       </c>
       <c r="N70">
         <v>1925</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1925</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, États-Unis</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Columbus, OH
-Holy Rosary Parish, Dayton, OH, États-Unis - vicaire</t>
+Holy Rosary Parish, Dayton, OH, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>21 mai 1925
+          <t>May 21, 1925
 1925</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1925</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Putnok, Osztrák-Magyar Monarchia - vicaire, tout en étant précepteur chez la famille du comte Serényi</t>
+          <t>Putnok, Osztrák-Magyar Monarchia - assistant pastor, while serving as a governess for the Serényi family</t>
         </is>
       </c>
       <c r="N72">
         <v>1915</v>
       </c>
       <c r="O72">
         <v>1925</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1925</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Onok, Roumanie</t>
+          <t>Onok, Romania</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>28 janvier 1925</t>
+          <t>January 28, 1925</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1925</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Uzsok, Csehszlovákia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>5 mars 1925</t>
+          <t>March 5, 1925</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1925</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Frönlich János</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>25 mars 1925</t>
+          <t>March 25, 1925</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1925</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Lászlói László</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>6 mai 1925</t>
+          <t>May 6, 1925</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1925</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>24 mai 1925</t>
+          <t>May 24, 1925</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1925</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Homoródi Ottó SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>8 juin 1925</t>
+          <t>June 8, 1925</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=415</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1925</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Meister Károly</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Buffalo, NY, États-Unis</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Buffalo, NY, États-Unis</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>24 juin 1925</t>
+          <t>June 24, 1925</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=726</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1925</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>15 juillet 1925</t>
+          <t>July 15, 1925</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1925</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>18 juillet 1925</t>
+          <t>July 18, 1925</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1925</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>28 juillet 1925</t>
+          <t>July 28, 1925</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1925</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>6 août 1925</t>
+          <t>August 6, 1925</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1925</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Premiers vœux (temporaires)</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>14 août 1925</t>
+          <t>August 14, 1925</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1925</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Hódmezővásárhely, Magyar Királyság</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>23 août 1925</t>
+          <t>August 23, 1925</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1925</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Allentown, PA, États-Unis</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>10 septembre 1925</t>
+          <t>September 10, 1925</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1925</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>11 septembre 1925</t>
+          <t>September 11, 1925</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1925</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>11 septembre 1925</t>
+          <t>September 11, 1925</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1925</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>11 septembre 1925</t>
+          <t>September 11, 1925</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1925</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Sokorópátka, Magyar Királyság</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>18 septembre 1925</t>
+          <t>September 18, 1925</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1925</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Devecser, Magyar Királyság</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>23 septembre 1925</t>
+          <t>September 23, 1925</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1925</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>18 octobre 1925</t>
+          <t>October 18, 1925</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1925</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Csongrád, Magyar Királyság</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>24 octobre 1925</t>
+          <t>October 24, 1925</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1925</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1 novembre 1925</t>
+          <t>November 1, 1925</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1925</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Skrapits János</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Szentpéterfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>3 novembre 1925</t>
+          <t>November 3, 1925</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1925</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Kerekegyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>18 novembre 1925</t>
+          <t>November 18, 1925</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1925</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Kemenespálfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>12 décembre 1925</t>
+          <t>December 12, 1925</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1925</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Kerényi Péter</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Passaic, NJ, États-Unis</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>24 décembre 1925</t>
+          <t>December 24, 1925</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=526</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1925</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>pasteur intérimaire</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N99">
         <v>1891</v>
       </c>
       <c r="O99">
         <v>1982</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1925</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N100">
         <v>1899</v>
       </c>
       <c r="O100">
         <v>1927</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1925</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1932</t>
+          <t>parish priest, retired since 1932</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>1900. március 25</t>
         </is>
       </c>
       <c r="O101">
         <v>1937</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1925</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, États-Unis</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N102">
         <v>1903</v>
       </c>
       <c r="O102">
         <v>1938</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1925</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
+          <t>founding parish priest, dean, canon (according to other sources, from 1913)</t>
         </is>
       </c>
       <c r="N103">
         <v>1904</v>
       </c>
       <c r="O103">
         <v>1932</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1925</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N104">
         <v>1904</v>
       </c>
       <c r="O104">
         <v>1940</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1925</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N105">
         <v>1905</v>
       </c>
       <c r="O105">
         <v>1937</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1925</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Szabados Miklós</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>parish priest, dean</t>
         </is>
       </c>
       <c r="N106">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>1943</v>
+        <v>1907</v>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>1938 után</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=1025</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1925</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>parish priest, retired since 1938</t>
         </is>
       </c>
       <c r="N107">
         <v>1908</v>
       </c>
       <c r="O107">
-        <v>1934</v>
+        <v>1943</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1925</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest; also apostolic administrator from 1916 to 1924</t>
         </is>
       </c>
       <c r="N108">
         <v>1908</v>
       </c>
       <c r="O108">
-        <v>1954</v>
+        <v>1934</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1925</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Pivetz Miksa</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Colombus, OH, États-Unis</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Colombus, OH, États-Unis</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N109">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="O109">
-        <v>1929</v>
+        <v>1954</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=883</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1925</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N110">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="O110">
-        <v>1952</v>
+        <v>1929</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1925</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1919</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N111">
         <v>1910</v>
       </c>
       <c r="O111">
-        <v>1926</v>
+        <v>1952</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1925</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>administrator, and then parish priest from 1919</t>
         </is>
       </c>
       <c r="N112">
         <v>1910</v>
       </c>
       <c r="O112">
-        <v>1941</v>
+        <v>1926</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1925</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N113">
-        <v>1912</v>
+        <v>1910</v>
       </c>
       <c r="O113">
-        <v>1928</v>
+        <v>1941</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1925</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N114">
         <v>1912</v>
       </c>
       <c r="O114">
         <v>1928</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1925</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N115">
         <v>1912</v>
       </c>
       <c r="O115">
         <v>1928</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1925</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="O116">
-        <v>1944</v>
+        <v>1928</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=985</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1925</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N117">
         <v>1913</v>
       </c>
       <c r="O117">
-        <v>1955</v>
+        <v>1944</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1925</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Polyánszky István</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Mary’s görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N118">
         <v>1913</v>
       </c>
       <c r="O118">
-        <v>1926</v>
+        <v>1955</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=889</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1925</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N119">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O119">
-        <v>1948</v>
+        <v>1926</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1925</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N120">
         <v>1914</v>
       </c>
       <c r="O120">
-        <v>1929</v>
+        <v>1948</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1925</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>religious education teacher; meanwhile, he studied at the Academy of Music in Budapest and served as a chaplain during the war</t>
         </is>
       </c>
       <c r="N121">
         <v>1914</v>
       </c>
       <c r="O121">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1925</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>curé (il fait construire une nouvelle paroisse, une école et un couvent)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N122">
         <v>1914</v>
       </c>
       <c r="O122">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1925</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>parish priest (building a new parish, school, and convent)</t>
         </is>
       </c>
       <c r="N123">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O123">
-        <v>1950</v>
+        <v>1927</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1925</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N124">
         <v>1915</v>
       </c>
       <c r="O124">
         <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1925</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N125">
         <v>1915</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1925</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N126">
         <v>1915</v>
       </c>
       <c r="O126">
         <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1925</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N127">
         <v>1915</v>
       </c>
       <c r="O127">
         <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1925</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N128">
         <v>1915</v>
       </c>
       <c r="O128">
         <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1925</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N129">
         <v>1915</v>
       </c>
       <c r="O129">
         <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1925</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>grand prévôt</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N130">
         <v>1915</v>
       </c>
       <c r="O130">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1925</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Norwalk, CT, États-Unis</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>dean</t>
         </is>
       </c>
       <c r="N131">
         <v>1915</v>
       </c>
       <c r="O131">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1925</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N132">
         <v>1915</v>
       </c>
       <c r="O132">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1925</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N133">
         <v>1915</v>
       </c>
       <c r="O133">
         <v>1932</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1925</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Sasváry Ferenc</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N134">
         <v>1915</v>
       </c>
       <c r="O134">
-        <v>1947</v>
+        <v>1932</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=966</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1925</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Soltész István</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N135">
         <v>1915</v>
       </c>
       <c r="O135">
-        <v>1929</v>
+        <v>1947</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1004</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1925</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N136">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="O136">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1925</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Rakovszky Nesztor</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Jósza, Osztrák-Magyar Monarchia</t>
+          <t>Nyalka, Magyar Királyság</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N137">
         <v>1916</v>
       </c>
       <c r="O137">
         <v>1926</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=915</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1925</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N138">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="O138">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1925</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
+          <t>Taracújfalu, Csehszlovákia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N139">
         <v>1917</v>
       </c>
       <c r="O139">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1925</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Schaffer Sándor</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
+          <t>Kassa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N140">
         <v>1917</v>
       </c>
       <c r="O140">
         <v>1927</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=967</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1925</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N141">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="O141">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1925</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Keresztelő János fejvétele</t>
+        </is>
+      </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N142">
         <v>1918</v>
       </c>
       <c r="O142">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1925</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N143">
         <v>1918</v>
       </c>
       <c r="O143">
         <v>1927</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1925</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Sárosd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N144">
         <v>1918</v>
       </c>
       <c r="O144">
-        <v>1957</v>
+        <v>1927</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1925</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos OFM</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N145">
         <v>1918</v>
       </c>
       <c r="O145">
-        <v>1926</v>
+        <v>1957</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1925</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
+          <t>Nagykanizsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I146" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyar Királyság</t>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>head of household</t>
         </is>
       </c>
       <c r="N146">
         <v>1918</v>
       </c>
       <c r="O146">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1925</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
-        </is>
-[...3 lines deleted...]
-          <t>professeur de philosophie et de dogmatique au grand séminaire, directeur spirituel à partir de 1919, examinateur synodal, membre de la commission chargée d’évaluer les professeurs de religion des lycées archiépiscopaux. Défenseur du lien matrimonial à partir de 1920, juge synodal à partir de 1922</t>
         </is>
       </c>
       <c r="N147">
         <v>1918</v>
       </c>
       <c r="O147">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1925</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
+          <t>Professor of philosophy and dogmatic theology at the major seminary; from 1919, spiritual director, synodal examiner, and member of the committee examining religion teachers at the archdiocesan secondary schools. From 1920, defender of the bond of marriage; from 1922, synodal judge</t>
         </is>
       </c>
       <c r="N148">
         <v>1918</v>
       </c>
       <c r="O148">
-        <v>1936</v>
+        <v>1928</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1925</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>Religious education teacher and principal at the English Girls’ School in Eger from 1924</t>
         </is>
       </c>
       <c r="N149">
         <v>1918</v>
       </c>
       <c r="O149">
-        <v>1928</v>
+        <v>1936</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1925</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Reseterics József Ferenc</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
+          <t>Balatonfüred, Magyar Királyság</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N150">
         <v>1918</v>
       </c>
       <c r="O150">
-        <v>1969</v>
+        <v>1928</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=927</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1925</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Roumanie</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>enseignant, chef de famille depuis 1924</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N151">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O151">
-        <v>1928</v>
+        <v>1969</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1925</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csíksomlyó, Romania</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>chef de chœur</t>
+          <t>teacher, head of household from 1924</t>
         </is>
       </c>
       <c r="N152">
         <v>1919</v>
       </c>
       <c r="O152">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1925</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>choir director</t>
         </is>
       </c>
       <c r="N153">
         <v>1919</v>
       </c>
       <c r="O153">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1925</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N154">
         <v>1919</v>
       </c>
       <c r="O154">
-        <v>1950</v>
+        <v>1927</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1925</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>assistant pastor, then parish pastor</t>
         </is>
       </c>
       <c r="N155">
         <v>1919</v>
       </c>
       <c r="O155">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1925</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N156">
         <v>1919</v>
       </c>
       <c r="O156">
-        <v>1935</v>
+        <v>1944</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1925</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Herminamező</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>administrateur, puis, à partir de 1924, fondateur et curé chargé de la construction de l’église</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N157">
         <v>1919</v>
       </c>
       <c r="O157">
-        <v>1931</v>
+        <v>1935</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1925</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
+          <t>Herminamező, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Herminamező</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>administrator, and then, from 1924, founding parish priest and church builder</t>
         </is>
       </c>
       <c r="N158">
         <v>1919</v>
       </c>
       <c r="O158">
-        <v>1963</v>
+        <v>1931</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1925</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szent Pál templom, Akron, OH, États-Unis</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Szent Pál templom</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N159">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="O159">
-        <v>1931</v>
+        <v>1963</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1925</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent Pál templom, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Szent Pál templom</t>
         </is>
       </c>
       <c r="N160">
         <v>1920</v>
       </c>
       <c r="O160">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1925</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N161">
         <v>1920</v>
       </c>
       <c r="O161">
-        <v>1966</v>
+        <v>1929</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1925</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N162">
         <v>1920</v>
       </c>
       <c r="O162">
-        <v>1942</v>
+        <v>1966</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1925</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>Il a effectué plusieurs voyages missionnaires, mais il s’agissait avant tout de voyages politiques ; il n’a pas obtenu l’autorisation de célébrer la messe</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N163">
         <v>1920</v>
       </c>
       <c r="O163">
-        <v>1933</v>
+        <v>1942</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1925</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Seminary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>He undertook several missionary trips, but these were primarily political in nature; he was not granted permission to celebrate Mass</t>
         </is>
       </c>
       <c r="N164">
         <v>1920</v>
       </c>
       <c r="O164">
-        <v>1954</v>
+        <v>1933</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1925</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N165">
         <v>1920</v>
       </c>
       <c r="O165">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1925</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Felsőverecke, Csehszlovákia</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>assistant pastor, religious education teacher</t>
         </is>
       </c>
       <c r="N166">
         <v>1920</v>
       </c>
       <c r="O166">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1925</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Solymos Oszkár</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Sasketchewan, Canada</t>
+          <t>Felsőverecke, Csehszlovákia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>pasteur hongrois, quartier Saint-László (St. Ladislas), près de Prud’homme, SK, Canada, ainsi que dans la région de Plunkett</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N167">
         <v>1920</v>
       </c>
       <c r="O167">
-        <v>1938</v>
+        <v>1928</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1006</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1925</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Kaposvar, SK, Canada</t>
+          <t>Sasketchewan, Canada</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>Hungarian pastor, St. Ladislas, near Prud’homme, SK, Canada, and the Plunkett area</t>
         </is>
       </c>
       <c r="N168">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O168">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1925</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canada</t>
+          <t>Kaposvar, SK, Canada</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N169">
         <v>1921</v>
       </c>
       <c r="O169">
         <v>1932</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1925</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
+          <t>Otthon, SK, Canada</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>pasteur et professeur de lycée, membre du conseil municipal de Kaposvár, membre de la commission législative, de l’assemblée locale, de la commission de sélection pour l’éducation physique et de la commission de surveillance des services publics du comté de Somogy.</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N170">
         <v>1921</v>
       </c>
       <c r="O170">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1925</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>St. John’s Abbey</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>abbé</t>
+          <t>pastor and high school teacher; member of the Kaposvár City Council; member of the Somogy County Legislative Committee, the County Assembly, the Physical Education Nominating Committee, and the Public Utilities Supervisory Board.</t>
         </is>
       </c>
       <c r="N171">
         <v>1921</v>
       </c>
       <c r="O171">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1925</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Brackenridge, PA, États-Unis</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>abbot</t>
         </is>
       </c>
       <c r="N172">
         <v>1921</v>
       </c>
       <c r="O172">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1925</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Tiha, Csehszlovákia</t>
+          <t>Brackenridge, PA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N173">
         <v>1921</v>
       </c>
       <c r="O173">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1925</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
+          <t>Tiha, Csehszlovákia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Cirill és Metód templom</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>curé, puis à la retraite</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N174">
         <v>1921</v>
       </c>
       <c r="O174">
-        <v>1954</v>
+        <v>1928</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1925</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>curé (celui qui a fait construire la première église)</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N175">
         <v>1921</v>
       </c>
       <c r="O175">
-        <v>1935</v>
+        <v>1954</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1925</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>parish priest (the builder of the first church)</t>
         </is>
       </c>
       <c r="N176">
         <v>1921</v>
       </c>
       <c r="O176">
-        <v>1927</v>
+        <v>1935</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1925</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Passaic, NJ, États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="N177">
         <v>1921</v>
       </c>
       <c r="O177">
-        <v>1938</v>
+        <v>1927</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1925</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, États-Unis</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N178">
         <v>1921</v>
       </c>
       <c r="O178">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1925</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Sacred Heart Church, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>fondateur, curé bâtisseur d’églises</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N179">
         <v>1921</v>
       </c>
       <c r="O179">
-        <v>1927</v>
+        <v>1937</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1925</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Connelsville, PA, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>founder, parish priest who built the church</t>
         </is>
       </c>
       <c r="N180">
         <v>1921</v>
       </c>
       <c r="O180">
         <v>1927</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1925</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Flint, MI, États-Unis</t>
+          <t>Connelsville, PA, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N181">
         <v>1921</v>
       </c>
       <c r="O181">
         <v>1927</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1925</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N182">
         <v>1921</v>
       </c>
       <c r="O182">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1925</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Raffinszky Gergely Romuald OFM</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>responsable du bureau et vicaire, ainsi que président de l’Association catholique des jeunes hommes</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N183">
         <v>1921</v>
       </c>
       <c r="O183">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=908</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1925</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Reiner József SJ</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Loyola University, Chicago, IL, États-Unis</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Loyola University</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>le premier doyen de la faculté des sciences naturelles</t>
+          <t>office manager and assistant pastor, as well as president of the Catholic Young Men’s Association</t>
         </is>
       </c>
       <c r="N184">
         <v>1921</v>
       </c>
       <c r="O184">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=923</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1925</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Rickert Ernő</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, États-Unis</t>
+          <t>Loyola University, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+          <t>Loyola University</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>the first dean of the Faculty of Natural Sciences</t>
         </is>
       </c>
       <c r="N185">
         <v>1921</v>
       </c>
       <c r="O185">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=935</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1925</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Róth Richárd</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>St. Boniface Church, Cleveland, OH, États-Unis</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>St. Boniface Church</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N186">
         <v>1921</v>
       </c>
       <c r="O186">
         <v>1927</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=949</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1925</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Andrássy Béla Oresztes</t>
+          <t>Róth Richárd</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Eire, PA, États-Unis</t>
+          <t>St. Boniface Church, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>St. Boniface Church</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N187">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O187">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=7</t>
+          <t>/persons_v2/view.php?id=949</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1925</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Suba Ernő Irén</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium, Pécs, Magyar Királyság</t>
+          <t>Szent György görögkatolikus egyházközség, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium</t>
+          <t>Szent György görögkatolikus egyházközség</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N188">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O188">
         <v>1927</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=1019</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1925</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Andrássy Béla Oresztes</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Eire, PA, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N189">
         <v>1922</v>
       </c>
       <c r="O189">
-        <v>1942</v>
+        <v>1926</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=7</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1925</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Nagy Lajos Gimnázium, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Nagy Lajos Gimnázium</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N190">
         <v>1922</v>
       </c>
       <c r="O190">
-        <v>1946</v>
+        <v>1927</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1925</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Yonkers, NY, États-Unis</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N191">
         <v>1922</v>
       </c>
       <c r="O191">
-        <v>1927</v>
+        <v>1942</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1925</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
         </is>
       </c>
       <c r="N192">
         <v>1922</v>
       </c>
       <c r="O192">
-        <v>1928</v>
+        <v>1946</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1925</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N193">
         <v>1922</v>
       </c>
       <c r="O193">
-        <v>1946</v>
+        <v>1927</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1925</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N194">
         <v>1922</v>
       </c>
       <c r="O194">
-        <v>1956</v>
+        <v>1928</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1925</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>assistant pastor, religious educator</t>
         </is>
       </c>
       <c r="N195">
         <v>1922</v>
       </c>
       <c r="O195">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1925</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Linden, NJ, États-Unis</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N196">
         <v>1922</v>
       </c>
       <c r="O196">
-        <v>1932</v>
+        <v>1956</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1925</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Rahway, NJ, États-Unis</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N197">
         <v>1922</v>
       </c>
       <c r="O197">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1925</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Linden, NJ, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N198">
         <v>1922</v>
       </c>
       <c r="O198">
         <v>1932</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1925</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Rahway, NJ, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N199">
         <v>1922</v>
       </c>
       <c r="O199">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1925</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Őrmező, Csehszlovákia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>pasteur</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N200">
         <v>1922</v>
       </c>
       <c r="O200">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1925</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Rahway, NJ, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N201">
         <v>1922</v>
       </c>
       <c r="O201">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1925</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>Őrmező, Csehszlovákia</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N202">
         <v>1922</v>
       </c>
       <c r="O202">
-        <v>1935</v>
+        <v>1926</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1925</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Pittston, PA, États-Unis</t>
+          <t>Rahway, NJ, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N203">
         <v>1922</v>
       </c>
       <c r="O203">
-        <v>1933</v>
+        <v>1926</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1925</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>chef de famille, curé, conseiller de l’ordre</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N204">
         <v>1922</v>
       </c>
       <c r="O204">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1925</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N205">
         <v>1922</v>
       </c>
       <c r="O205">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1925</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Dayton, OH, États-Unis</t>
+          <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>head of the household, parish priest, member of the order’s council</t>
         </is>
       </c>
       <c r="N206">
         <v>1922</v>
       </c>
       <c r="O206">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1925</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Leisenring, PA, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N207">
         <v>1922</v>
       </c>
       <c r="O207">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1925</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>curé (le premier curé franciscain)</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N208">
         <v>1922</v>
       </c>
       <c r="O208">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1925</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Santa Tecla, El Salvador</t>
+          <t>Leisenring, PA, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur de l’oratoire des jours de fête</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N209">
         <v>1922</v>
       </c>
       <c r="O209">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1925</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Pupinszky Lipót Nándor O.Praem</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>parish priest (the first Franciscan parish priest)</t>
         </is>
       </c>
       <c r="N210">
         <v>1922</v>
       </c>
       <c r="O210">
-        <v>1959</v>
+        <v>1932</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=904</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1925</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Roskovics Konstantin</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>St. Nicholas of Myra Greek Catholic Church, Yonkers, NY, États-Unis</t>
+          <t>Santa Tecla, El Salvador</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Nicholas of Myra Greek Catholic Church</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>professor of theology, director of the holiday oratorio</t>
         </is>
       </c>
       <c r="N211">
         <v>1922</v>
       </c>
       <c r="O211">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=945</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1925</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Beretz László</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Lorain, OH, États-Unis</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N212">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O212">
-        <v>1927</v>
+        <v>1959</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1925</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Beretz László</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>St. Nicholas of Myra Greek Catholic Church, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>St. Nicholas of Myra Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N213">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O213">
         <v>1927</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1925</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Rankin, PA, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N214">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O214">
-        <v>1938</v>
+        <v>1932</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1925</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Petrik, Csehszlovákia</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N215">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O215">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1925</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Szent Miklós templom, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="N216">
         <v>1923</v>
       </c>
       <c r="O216">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1925</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Jenners, PA, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>pasteur</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N217">
         <v>1923</v>
       </c>
       <c r="O217">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1925</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Endrédy Kálmán</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Kéthely, Osztrák-Magyar Monarchia</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>vicaire (détaché auprès du diocèse de Veszprém)</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N218">
         <v>1923</v>
       </c>
       <c r="O218">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=234</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1925</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Frenzkowski Pál M.S.C.</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Nazareth, PA, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N219">
         <v>1923</v>
       </c>
       <c r="O219">
-        <v>1939</v>
+        <v>1927</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=291</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1925</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Zalaegerszeg, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>catéchiste, vicaire</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N220">
         <v>1923</v>
       </c>
       <c r="O220">
-        <v>1929</v>
+        <v>1926</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1925</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Nagyröce, Csehszlovákia</t>
+          <t>Jenners, PA, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>doyen - curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N221">
         <v>1923</v>
       </c>
       <c r="O221">
-        <v>1932</v>
+        <v>1926</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1925</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Kéthely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Manréza</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>maître des novices de l’ordre et directeur de la maison de retraite spirituelle</t>
+          <t>assistant pastor (on loan to the Diocese of Veszprém)</t>
         </is>
       </c>
       <c r="N222">
         <v>1923</v>
       </c>
       <c r="O222">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1925</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
+          <t>Holy Family Parish, Nazareth, PA, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>pasteur hongrois, qui a également effectué des voyages missionnaires au Canada.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N223">
         <v>1923</v>
       </c>
       <c r="O223">
-        <v>1927</v>
+        <v>1939</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1925</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Zalaegerszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
+          <t>religious educator, assistant pastor</t>
         </is>
       </c>
       <c r="N224">
         <v>1923</v>
       </c>
       <c r="O224">
-        <v>1970</v>
+        <v>1929</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1925</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
+          <t>Nagyröce, Csehszlovákia</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>dean - parish priest</t>
         </is>
       </c>
       <c r="N225">
         <v>1923</v>
       </c>
       <c r="O225">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1925</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Erie, PA, États-Unis</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Manréza</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>Master of novices and director of the retreat house</t>
         </is>
       </c>
       <c r="N226">
         <v>1923</v>
       </c>
       <c r="O226">
-        <v>1929</v>
+        <v>1942</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1925</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Kiss Aladár</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>a Hungarian pastor who also undertook missionary trips to Canada.</t>
         </is>
       </c>
       <c r="N227">
         <v>1923</v>
       </c>
       <c r="O227">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=540</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1925</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Buzsák, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>vicaire, puis administrateur provisoire en 1926</t>
+          <t>parish priest; served at St. Stephen’s Church in 1937</t>
         </is>
       </c>
       <c r="N228">
         <v>1923</v>
       </c>
       <c r="O228">
-        <v>1926</v>
+        <v>1970</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1925</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N229">
         <v>1923</v>
       </c>
       <c r="O229">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1925</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Roumanie</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>De 1923 à 1924, maître des laïcs ; de 1923 à 1929, professeur de philosophie ; de 1924 à 1929, pasteur ; de 1928 à 1929, maître des clercs</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N230">
         <v>1923</v>
       </c>
       <c r="O230">
         <v>1929</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1925</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Kiss Aladár</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Adony, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N231">
         <v>1923</v>
       </c>
       <c r="O231">
         <v>1928</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=540</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1925</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Polgárdi, Magyar Királyság</t>
+          <t>Buzsák, Magyar Királyság</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>assistant pastor, then interim administrator in 1926</t>
         </is>
       </c>
       <c r="N232">
         <v>1923</v>
       </c>
       <c r="O232">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1925</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Pomáz, Magyar Királyság</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N233">
         <v>1923</v>
       </c>
       <c r="O233">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1925</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Struthers, OH, États-Unis</t>
+          <t>Csíksomlyó, Romania</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>Master of the Laity from 1923 to 1924; professor of philosophy from 1923 to 1929; pastor from 1924 to 1929; and Master of the Clergy from 1928 to 1929</t>
         </is>
       </c>
       <c r="N234">
         <v>1923</v>
       </c>
       <c r="O234">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1925</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, États-Unis</t>
+          <t>Adony, Magyar Királyság</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N235">
         <v>1923</v>
       </c>
       <c r="O235">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1925</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Radóczy Károly János</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Szada, Magyar Királyság</t>
+          <t>Polgárdi, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>curé (vicaire détaché, selon Diós)</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N236">
         <v>1923</v>
       </c>
       <c r="O236">
-        <v>1949</v>
+        <v>1928</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=910</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1925</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Raile Jakab SJ</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Innsbruck, Autriche</t>
+          <t>Pomáz, Magyar Királyság</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Autriche</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>études de théologie</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N237">
         <v>1923</v>
       </c>
       <c r="O237">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=911</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1925</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Repcsik Pál</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
+          <t>Struthers, OH, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N238">
         <v>1923</v>
       </c>
       <c r="O238">
-        <v>1950</v>
+        <v>1930</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=926</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1925</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Rácz József</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>Le quartier Saint-Joseph et Magyarnev – aumônier missionnaire hongrois</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N239">
         <v>1923</v>
       </c>
       <c r="O239">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=920</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1925</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Sárváry József</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Mecsekszabolcsi Plébánia, Pécs, Magyar Királyság</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
         </is>
       </c>
       <c r="N240">
         <v>1923</v>
       </c>
       <c r="O240">
-        <v>1927</v>
+        <v>1949</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=965</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1925</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság</t>
+          <t>Innsbruck, Austria</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Rákospalota – Clarisserium</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>directeur de la maison, fondateur de l’imprimerie Don Bosco</t>
+          <t>theological studies</t>
         </is>
       </c>
       <c r="N241">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O241">
         <v>1926</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1925</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, États-Unis</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N242">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O242">
-        <v>1929</v>
+        <v>1950</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1925</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Mailáthgárdony, Hongrie</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>chez la famille du chapelain Géza Mailáth, comte</t>
+          <t>Szent József-telep and Magyarnev – Hungarian Missionary Pastor</t>
         </is>
       </c>
       <c r="N243">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O243">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1925</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Sárváry József</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Mecsekszabolcsi Plébánia, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Mecsekszabolcsi Plébánia</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N244">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O244">
         <v>1927</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1925</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Sütő Ákos</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N245">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O245">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=1023</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1925</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis</t>
+          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Rákospalota – Clarisserium</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>Director of the House, founder of the Don Bosco Printing Press</t>
         </is>
       </c>
       <c r="N246">
         <v>1924</v>
       </c>
       <c r="O246">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1925</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N247">
         <v>1924</v>
       </c>
       <c r="O247">
-        <v>1949</v>
+        <v>1929</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1925</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Mailáthgárdony, Hungary</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>vicaire (entre-temps à Alpha, dans le New Jersey, en 1927), puis à Woodbridge, dans le New Jersey, à cette époque</t>
+          <t>at the home of Count Géza Mailáth, the family chaplain</t>
         </is>
       </c>
       <c r="N248">
         <v>1924</v>
       </c>
       <c r="O248">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1925</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N249">
         <v>1924</v>
       </c>
       <c r="O249">
-        <v>1934</v>
+        <v>1927</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1925</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Körmend, Magyar Királyság</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N250">
         <v>1924</v>
       </c>
       <c r="O250">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1925</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gojdics Éliás Methód</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Farrell, PA, États-Unis</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>responsable de la paroisse, archiprêtre d’arrondissement</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N251">
         <v>1924</v>
       </c>
       <c r="O251">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=329</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1925</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>SS. Peter and Paul Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
+          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
         </is>
       </c>
       <c r="N252">
         <v>1924</v>
       </c>
       <c r="O252">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1925</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Holócsi István SDB</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Séminariste</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>séminariste</t>
+          <t>assistant pastor (in Alpha, NJ, in 1927) and, during this period, in Woodbridge, NJ</t>
         </is>
       </c>
       <c r="N253">
         <v>1924</v>
       </c>
       <c r="O253">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=405</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1925</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Felsősegesd, Magyar Királyság</t>
+          <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N254">
         <v>1924</v>
       </c>
       <c r="O254">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1925</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Körmend, Magyar Királyság</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N255">
         <v>1924</v>
       </c>
       <c r="O255">
         <v>1926</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1925</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Gojdics Éliás Methód</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Farrell, PA, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>études de théologie, puis études de doctorat</t>
+          <t>organizer of the parish, district dean</t>
         </is>
       </c>
       <c r="N256">
         <v>1924</v>
       </c>
       <c r="O256">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=329</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1925</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Nagyszeben, Roumanie</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>au service de la communauté allemande, chef de maison à partir de 1928, directeur de la IIIe classe</t>
+          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
         </is>
       </c>
       <c r="N257">
         <v>1924</v>
       </c>
       <c r="O257">
-        <v>1929</v>
+        <v>1945</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1925</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Holócsi István SDB</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>seminarian</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>seminarian</t>
         </is>
       </c>
       <c r="N258">
         <v>1924</v>
       </c>
       <c r="O258">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=405</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1925</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
+          <t>Felsősegesd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N259">
         <v>1924</v>
       </c>
       <c r="O259">
-        <v>1933</v>
+        <v>1927</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1925</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Marblehead, OH, États-Unis</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>religion teacher</t>
         </is>
       </c>
       <c r="N260">
         <v>1924</v>
       </c>
       <c r="O260">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1925</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, États-Unis</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>theological studies, followed by doctoral studies</t>
         </is>
       </c>
       <c r="N261">
         <v>1924</v>
       </c>
       <c r="O261">
-        <v>1938</v>
+        <v>1929</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1925</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál templom, Chicago, IL, États-Unis</t>
+          <t>Nagyszeben, Romania</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál templom</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>pasteur fondateur</t>
+          <t>in the service of the German community; from 1928, head of the household and director of the Third Order</t>
         </is>
       </c>
       <c r="N262">
         <v>1924</v>
       </c>
       <c r="O262">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1925</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N263">
         <v>1924</v>
       </c>
       <c r="O263">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1925</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Monongahela, PA, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N264">
         <v>1924</v>
       </c>
       <c r="O264">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1925</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis</t>
+          <t>Marblehead, OH, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>missionnaire, pasteur hongrois</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N265">
         <v>1924</v>
       </c>
       <c r="O265">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1925</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Mont Clare, PA, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N266">
         <v>1924</v>
       </c>
       <c r="O266">
-        <v>1928</v>
+        <v>1938</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1925</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Szent Péter és Pál templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál templom</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N267">
         <v>1924</v>
       </c>
       <c r="O267">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1925</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>registre diocésain</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N268">
         <v>1924</v>
       </c>
       <c r="O268">
         <v>1927</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1925</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis</t>
+          <t>Monongahela, PA, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N269">
         <v>1924</v>
       </c>
       <c r="O269">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1925</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>curé (en marge : Beaver Falls, Pennsylvanie, États-Unis)</t>
+          <t>missionary, Hungarian pastor</t>
         </is>
       </c>
       <c r="N270">
         <v>1924</v>
       </c>
       <c r="O270">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1925</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>Au service du diocèse de Vác</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N271">
         <v>1924</v>
       </c>
       <c r="O271">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1925</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Kolozsvár, Roumanie</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N272">
         <v>1924</v>
       </c>
       <c r="O272">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1925</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Pulyai Ferdinánd Lambert OFM</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Kismarton, Autriche</t>
+          <t>Munkács, Csehszlovákia</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Autriche</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>diocesan registry office</t>
         </is>
       </c>
       <c r="N273">
         <v>1924</v>
       </c>
       <c r="O273">
         <v>1927</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=902</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1925</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Romzsa János</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Alsókalocsa, Csehszlovákia</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N274">
         <v>1924</v>
       </c>
       <c r="O274">
-        <v>1927</v>
+        <v>1935</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=943</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1925</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Rácz Péter Viktor, kusalyi</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Canonsburg, PA, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parish priest (also: Beaver Falls, PA, USA)</t>
         </is>
       </c>
       <c r="N275">
         <v>1924</v>
       </c>
       <c r="O275">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=921</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1925</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Réthy János</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Leechburg, PA, États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>In the Service of the Diocese of Vác</t>
         </is>
       </c>
       <c r="N276">
         <v>1924</v>
       </c>
       <c r="O276">
         <v>1927</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=933</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1925</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Kolozsvár, Romania</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>pasteur et missionnaire</t>
+          <t>vicar</t>
         </is>
       </c>
       <c r="N277">
         <v>1924</v>
       </c>
       <c r="O277">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=963</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1925</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Kismarton, Austria</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1932</t>
+          <t>vicar</t>
         </is>
       </c>
       <c r="N278">
         <v>1924</v>
       </c>
       <c r="O278">
+        <v>1927</v>
+      </c>
+      <c r="Q278" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>1925</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Alsókalocsa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N279">
+        <v>1924</v>
+      </c>
+      <c r="O279">
+        <v>1927</v>
+      </c>
+      <c r="Q279" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>1925</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Rácz Péter Viktor, kusalyi</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Canonsburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N280">
+        <v>1924</v>
+      </c>
+      <c r="O280">
+        <v>1926</v>
+      </c>
+      <c r="Q280" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=921</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>1925</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Réthy János</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N281">
+        <v>1924</v>
+      </c>
+      <c r="O281">
+        <v>1927</v>
+      </c>
+      <c r="Q281" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=933</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>1925</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Soós István OCD</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Manitoba, MB, Canada</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>hospital chaplain</t>
+        </is>
+      </c>
+      <c r="N282">
+        <v>1924</v>
+      </c>
+      <c r="O282">
+        <v>1926</v>
+      </c>
+      <c r="Q282" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1011</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>1925</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Regina, SK, Canada</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>pastor and missionary</t>
+        </is>
+      </c>
+      <c r="N283">
+        <v>1924</v>
+      </c>
+      <c r="O283">
+        <v>1932</v>
+      </c>
+      <c r="Q283" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>1925</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Stockholm, SK, Canada</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>parish priest, dean from 1932</t>
+        </is>
+      </c>
+      <c r="N284">
+        <v>1924</v>
+      </c>
+      <c r="O284">
         <v>1962</v>
       </c>
-      <c r="Q278" t="inlineStr">
+      <c r="Q284" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>