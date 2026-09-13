--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,13330 +98,15653 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>1925</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
-        <v>148</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Románia - lelkész
-Máriaradna, Románia - lelkész, orgonista</t>
+          <t>Székelyudvarhely, Roumanie - pasteur
+Máriaradna, Roumanie - pasteur, organiste</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1925</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - A VI. kerületi gimnáziumok hittanára
-Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - adminisztrátor, majd plébános</t>
+          <t>Budapest, Magyar Királyság - Professeur de religion dans les lycées du 6e arrondissement
+Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - administrateur, puis curé</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1925
 1944</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1925</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szécsényi Ferences templom és kolostor, Szécsény, Magyar Királyság - filozófia és egyházi ének tanár
-Budapest, Magyar Királyság - filozófiai lektor, segédlelkész, irodavezető, 1926-tól házfőnök helyettes, 1927-től házfőnök és plébános, az irgalmasrendi kórház gyóntatója, az orsolyita apácák iskolájának igazgatója, a Sziklakápolna lelkésze</t>
+          <t>Szécsényi Ferences templom és kolostor, Szécsény, Magyar Királyság - professeur de philosophie et de chant sacré
+Budapest, Magyar Királyság - maître de conférences en philosophie, vicaire, secrétaire, à partir de 1926 vice-directeur, à partir de 1927 directeur et curé, confesseur de l’hôpital de l’Ordre de la Miséricorde, directeur de l’école des sœurs de Sainte-Oursule, aumônier de la chapelle du Rocher</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1921
 1925</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1925
 1931</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1925</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - A rend főiskolájának tanára
-Veszprém, Magyar Királyság - házfőnök</t>
+          <t>Budapest, Magyar Királyság - Professeur à l’école supérieure de l’ordre
+Veszprém, Magyar Királyság - chef de famille</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1922
 1925</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1925
 1926</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1925</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Örökfogadalom</t>
+          <t>Début du ministère dans la patrie
+Vœux perpétuels</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság - sekrestyés</t>
+          <t>Szécsény, Magyar Királyság - sacristain</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1925
-1925. március 25.</t>
+25 mars 1925</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1925</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Conemaugh, PA, USA - lelkész
-Trenton, NJ, USA - parókus</t>
+          <t>Conemaugh, PA, États-Unis - lelkész
+Trenton, NJ, États-Unis - parókus</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1925
 1928</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1925</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N24">
         <v>1925</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1925</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA - segédlelkész
-Szombathely, Magyar Királyság - hitoktató</t>
+          <t>Toledo, OH, États-Unis - vicaire
+Szombathely, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1925
 1919</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1928
 1925</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1925</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - segédlelkész
-Szent Antal templom, Fairport, NY, USA - plébános</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis - vicaire
+Szent Antal templom, Fairport, NY, États-Unis - curé</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1925
 1947</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Mezőkövesd, Magyar Királyság - plébános
-Nagykapornak, Magyar Királyság - plébános</t>
+          <t>Mezőkövesd, Magyar Királyság - curé
+Nagykapornak, Magyar Királyság - curé</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1925</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA - plébános
-Portage, PA, USA - plébános</t>
+          <t>Fairport, NY, États-Unis - curé
+Portage, PA, États-Unis - curé</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1912
 1912</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1925</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság - tanár és tanulmányi felügyelő, valamint gimnáziumi énektanár
-Eger, Magyar Királyság - hittanár és hitszónok</t>
+          <t>Bernardium, Budapest, Magyar Királyság - professeur et conseiller d’orientation, ainsi que professeur de chant au lycée
+Eger, Magyar Királyság - professeur de religion et prédicateur</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1925
 1931</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1925</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Lasztomér, Csehszlovákia - lelkész
-Nagymihály, Csehszlovákia - segédlelkész, majd parókus</t>
+          <t>Lasztomér, Csehszlovákia - pasteur
+Nagymihály, Csehszlovákia - vicaire, puis curé</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1921
 1925</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1925
 1950</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1925</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Début du ministère dans la patrie
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Mohács, Magyar Királyság
-Dunaföldvár, Magyar Királyság - plébános</t>
+Dunaföldvár, Magyar Királyság - curé</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
       <c r="O31">
         <v>1931</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1925</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
+          <t>Frenzkowski Pál M.S.C.</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Stockertown, PA, États-Unis - responsable de la mission créée à partir de la paroisse de Nazareth</t>
+        </is>
+      </c>
+      <c r="N32">
+        <v>1925</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=291</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1925</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
           <t>Geist Alajos</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N32" t="inlineStr">
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - vicaire
+Budapest, Magyar Királyság - professeur de religion</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
         <is>
           <t>1925
 1921</t>
         </is>
       </c>
-      <c r="O32" t="inlineStr">
+      <c r="O33" t="inlineStr">
         <is>
           <t>1929
 1925</t>
         </is>
       </c>
-      <c r="Q32" t="inlineStr">
+      <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=317</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...14 lines deleted...]
-      <c r="D33" t="inlineStr">
+    <row r="34">
+      <c r="A34">
+        <v>1925</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
         <is>
           <t>Gireczki Dénes</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N33" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>St. Joseph, MI, États-Unis - pasteur
+Barton, OH, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
-      <c r="O33">
-[...2 lines deleted...]
-      <c r="Q33" t="inlineStr">
+      <c r="O34">
+        <v>1925</v>
+      </c>
+      <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=327</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...14 lines deleted...]
-      <c r="D34" t="inlineStr">
+    <row r="35">
+      <c r="A35">
+        <v>1925</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>Gribóvszky Kornél</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>South Fork, PA, États-Unis - pasteur
+Beaverdale, PA, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1922
 1925</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=335</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1925</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság
-[...7 lines deleted...]
-        </is>
+          <t>Magyar Királyság - aumônier de camp</t>
+        </is>
+      </c>
+      <c r="N36">
+        <v>1915</v>
       </c>
       <c r="O36">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1925</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Magyar Királyság
+Veszprém, Magyar Királyság - vicaire et préfet du petit séminaire</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>29 juin 1925
+1925</t>
+        </is>
+      </c>
+      <c r="O37">
+        <v>1928</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=360</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1925</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - vicaire
+McAdoo, PA, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1923
 1925</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...14 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="39">
+      <c r="A39">
+        <v>1925</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Towanda, NY, États-Unis - pasteur réformé</t>
+        </is>
+      </c>
+      <c r="N39">
+        <v>1925</v>
+      </c>
+      <c r="O39">
+        <v>1927</v>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1925</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Hudecz Dezső</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis - pasteur
+Woodbridge, NJ, États-Unis - pasteur</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
         <is>
           <t>1922
 1922</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O40" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
-      <c r="Q38" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=445</t>
-        </is>
-[...105 lines deleted...]
-          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1925</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - ágasegyházi hithirdető</t>
+          <t>Roebling, NJ, États-Unis - administrateur</t>
         </is>
       </c>
       <c r="N41">
+        <v>1922</v>
+      </c>
+      <c r="O41">
         <v>1925</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1925</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Ceglédbércel, Magyar Királyság - adminisztrátor</t>
-[...3 lines deleted...]
-        <v>1925</v>
+          <t>Johnstown, NY, États-Unis
+Jenners, PA, États-Unis - vicaire</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>13 décembre 1925
+1925</t>
+        </is>
+      </c>
+      <c r="O42">
+        <v>1932</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1925</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Kecskemét, Magyar Királyság - prédicateur d’Ágasegyháza</t>
         </is>
       </c>
       <c r="N43">
-        <v>1923</v>
-[...1 lines deleted...]
-      <c r="O43">
         <v>1925</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1925</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Kasztovszky Imre</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Ceglédbércel, Magyar Királyság - administrateur</t>
+        </is>
+      </c>
+      <c r="N44">
+        <v>1925</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=505</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1925</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="N45">
+        <v>1923</v>
+      </c>
+      <c r="O45">
+        <v>1925</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1925</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>St. Joseph of Nazareth Church, Cincinnati, OH, États-Unis - vicaire, pasteur hongrois</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
-      <c r="O44">
+      <c r="O46">
         <v>1928</v>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...14 lines deleted...]
-      <c r="D45" t="inlineStr">
+    <row r="47">
+      <c r="A47">
+        <v>1925</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Pécs, Osztrák-Magyar Monarchia - pasteur, puis, à partir de 1918, curé, professeur de catéchisme et aumônier d’hôpital
+Szécsény, Magyar Királyság - maître d’apprentissage, puis chef de maison à partir de 1926</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
         <is>
           <t>1916
 1925</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O47" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...13 lines deleted...]
-      <c r="D46" t="inlineStr">
+    <row r="48">
+      <c r="A48">
+        <v>1925</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O46">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Belgium - pasteur chargé des opérations de sauvetage d’enfants (dont la zone d’intervention s’étend également aux Pays-Bas)</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1925</v>
+      </c>
+      <c r="O48">
         <v>1927</v>
       </c>
-      <c r="Q46" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...14 lines deleted...]
-      <c r="D47" t="inlineStr">
+    <row r="49">
+      <c r="A49">
+        <v>1925</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)
+Incardination</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - professeur de religion et oblat bénédictin</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
-      <c r="O47">
+      <c r="O49">
         <v>1930</v>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
-        </is>
-[...101 lines deleted...]
-          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1925</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
+          <t>Kovács János Jazon OSBM</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Meriden, CT, États-Unis</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1925</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=592</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1925</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Kóczán Boldizsár</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Szepetnek, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>21 juin 1925
+1925</t>
+        </is>
+      </c>
+      <c r="O51">
+        <v>1926</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=596</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1925</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Saint Michael Church, Allentown, PA, États-Unis - curé
+Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, États-Unis - curé, en charge de : Phillipsburg, NJ, États-Unis – Église catholique grecque/byzantine des Saints Pierre et Paul</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1925
 1931</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
-        </is>
-[...100 lines deleted...]
-          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1925</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Jászberény, Magyar Királyság - chef de maison, confesseur des sœurs de la Vinci, chroniqueur de l’histoire de la maison</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1923</v>
+      </c>
+      <c r="O53">
+        <v>1925</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1925</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Láni Mátyás</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Versec, Szerb–Horvát–Szlovén Királyság - curé</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1924</v>
+      </c>
+      <c r="O54">
+        <v>1925</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=638</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1925</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Budakeszi, Magyar Királyság - le pasteur du sanatorium Erzsébet
+Vérteskozma, Magyar Királyság - administrateur</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1925
 1925</t>
         </is>
       </c>
-      <c r="O53">
+      <c r="O55">
         <v>1927</v>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1925</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Mihalik István, Dr.</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Sacred Heart, Philadelphia, PA, États-Unis - pasteur et curé hongrois et allemand
+Endrőd, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1925
 1924</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1960
 1925</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=743</t>
-        </is>
-[...105 lines deleted...]
-          <t>/persons_v2/view.php?id=753</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1925</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Munkács, Csehszlovákia
+Gánya, Csehszlovákia - vicaire</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>3 mai 1925
+1925</t>
+        </is>
+      </c>
+      <c r="O57">
+        <v>1926</v>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=749</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1925</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Miskovitz Pál</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis - pasteur adjoint</t>
+        </is>
+      </c>
+      <c r="N58">
+        <v>1923</v>
+      </c>
+      <c r="O58">
+        <v>1925</v>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=753</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1925</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
           <t>Mitró Mihály</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N57" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Nanty Glo, PA, États-Unis - curé (également à Vintondale, Pennsylvanie, États-Unis)
+New Britain, CT, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
+      <c r="O59" t="inlineStr">
         <is>
           <t>1925
 1927</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=754</t>
-        </is>
-[...102 lines deleted...]
-          <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1925</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
+          <t>Nagy András</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Trauger, PA, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1925</v>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=783</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1925</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Nagy János</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Eger, Magyar Királyság
+Demecser, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>21 juin 1925
+1925</t>
+        </is>
+      </c>
+      <c r="O61">
+        <v>1926</v>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=791</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1925</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis - pasteur
+Szent István R. K. Egyházközség, Allentown, PA, États-Unis - curé</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O62" t="inlineStr">
         <is>
           <t>1925
 1956</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
-        </is>
-[...107 lines deleted...]
-          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1925</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)
+Décès</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
+          <t>Neurihrer Ödön, Msgr.</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Szent Imre templom, Johnstown, PA, États-Unis - curé
+Johnstown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>1925
+1 décembre 1925</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=821</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1925</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Nyika Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Magyar Királyság
+Vajdácska, Magyar Királyság - vicaire adjoint, puis vicaire suppléant</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>6 décembre 1925
+1925</t>
+        </is>
+      </c>
+      <c r="O64">
+        <v>1936</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=827</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1925</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
           <t>Német János</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N63" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Ötvösfalva, Csehszlovákia - curé
+Nagypasztély, Csehszlovákia - curé</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1922
 1925</t>
         </is>
       </c>
-      <c r="O63" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1925
 1932</t>
         </is>
       </c>
-      <c r="Q63" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...14 lines deleted...]
-      <c r="D64" t="inlineStr">
+    <row r="66">
+      <c r="A66">
+        <v>1925</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G64" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N64" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - enseignant stagiaire
+Eger, Magyar Királyság - professeur de lycée, archéologue, et également bibliothécaire entre 1934 et 1938</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
         <is>
           <t>1924
 1925</t>
         </is>
       </c>
-      <c r="O64" t="inlineStr">
+      <c r="O66" t="inlineStr">
         <is>
           <t>1925
 1938</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...13 lines deleted...]
-      <c r="D65" t="inlineStr">
+    <row r="67">
+      <c r="A67">
+        <v>1925</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Vœux perpétuels</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
-      <c r="N65">
-[...2 lines deleted...]
-      <c r="Q65" t="inlineStr">
+      <c r="N67">
+        <v>1925</v>
+      </c>
+      <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...14 lines deleted...]
-      <c r="D66" t="inlineStr">
+    <row r="68">
+      <c r="A68">
+        <v>1925</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N66" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Aknarahó, Osztrák-Magyar Monarchia - curé
+Cselej, Csehszlovákia - curé</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
         <is>
           <t>1917
 1925</t>
         </is>
       </c>
-      <c r="O66" t="inlineStr">
+      <c r="O68" t="inlineStr">
         <is>
           <t>1925
 1929</t>
         </is>
       </c>
-      <c r="Q66" t="inlineStr">
+      <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...14 lines deleted...]
-      <c r="D67" t="inlineStr">
+    <row r="69">
+      <c r="A69">
+        <v>1925</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>Péter József</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G67" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N67" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Johnstown, OH, États-Unis
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire (il assure actuellement des remplacements à l’église Sainte-Marguerite)</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
         <is>
           <t>1916
 1925</t>
         </is>
       </c>
-      <c r="O67" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>1925
 1926</t>
         </is>
       </c>
-      <c r="Q67" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=873</t>
-        </is>
-[...98 lines deleted...]
-          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1925</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Frönlich János</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Budapest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Innsbruck, Autriche</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1925</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=292</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1925</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Columbus, OH
+Holy Rosary Parish, Dayton, OH, États-Unis - vicaire</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>1925. május 6.</t>
+          <t>21 mai 1925
+1925</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1925</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Horváth Zoltán Achilles OSB</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Putnok, Osztrák-Magyar Monarchia - vicaire, tout en étant précepteur chez la famille du comte Serényi</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1915</v>
+      </c>
+      <c r="O72">
+        <v>1925</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=441</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1925</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Homoródi Ottó SJ</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Onok, Roumanie</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1925. június 8.</t>
+          <t>28 janvier 1925</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=415</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1925</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Meister Károly</t>
+          <t>Lupis István Szilveszter OSBM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Uzsok, Csehszlovákia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>1925. június 24.</t>
+          <t>5 mars 1925</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=726</t>
+          <t>/persons_v2/view.php?id=673</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1925</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Frönlich János</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1925. július 15.</t>
+          <t>25 mars 1925</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=292</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1925</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Laurisin Kornél</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>1925. július 18.</t>
+          <t>6 mai 1925</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=635</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1925</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>1925. július 28.</t>
+          <t>24 mai 1925</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1925</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Homoródi Ottó SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>1925. augusztus 6.</t>
+          <t>8 juin 1925</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=415</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1925</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Meister Károly</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Buffalo, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Buffalo, NY, États-Unis</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>1925. augusztus 14.</t>
+          <t>24 juin 1925</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=726</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1925</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Hódmezővásárhely, Magyar Királyság</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>1925. augusztus 23.</t>
+          <t>15 juillet 1925</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1925</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Érdujhelyi Menyhért</t>
+          <t>Laurisin Kornél</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>1925. szeptember 10.</t>
+          <t>18 juillet 1925</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=248</t>
+          <t>/persons_v2/view.php?id=635</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1925</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Szécsény, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>1925. szeptember 11.</t>
+          <t>28 juillet 1925</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1925</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>1925. szeptember 11.</t>
+          <t>6 août 1925</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1925</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Premiers vœux (temporaires)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>1925. szeptember 11.</t>
+          <t>14 août 1925</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1925</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Sokorópátka, Magyar Királyság</t>
+          <t>Hódmezővásárhely, Magyar Királyság</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>1925. szeptember 18.</t>
+          <t>23 août 1925</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1925</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Érdujhelyi Menyhért</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Devecser, Magyar Királyság</t>
+          <t>Allentown, PA, États-Unis</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>1925. szeptember 23.</t>
+          <t>10 septembre 1925</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=248</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1925</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>1925. október 18.</t>
+          <t>11 septembre 1925</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1925</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
-[...4 lines deleted...]
-          <t>Csongrád, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1925. október 24.</t>
+          <t>11 septembre 1925</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1925</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Budapest, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>1925. november 1.</t>
+          <t>11 septembre 1925</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1925</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Kerekegyháza, Magyar Királyság</t>
+          <t>Sokorópátka, Magyar Királyság</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1925. november 18.</t>
+          <t>18 septembre 1925</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1925</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Kemenespálfa, Magyar Királyság</t>
+          <t>Devecser, Magyar Királyság</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>1925. december 12.</t>
+          <t>23 septembre 1925</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1925</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Kerényi Péter</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1925. december 24.</t>
+          <t>18 octobre 1925</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=526</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1925</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Csongrád, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>24 octobre 1925</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1925</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>1 novembre 1925</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1925</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
-[...9 lines deleted...]
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>Szentpéterfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>3 novembre 1925</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1925</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Kerekegyháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>18 novembre 1925</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1925</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Kemenespálfa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>12 décembre 1925</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1925</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kerényi Péter</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>24 décembre 1925</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=526</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1925</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur intérimaire</t>
         </is>
       </c>
       <c r="N99">
-        <v>1905</v>
+        <v>1891</v>
       </c>
       <c r="O99">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1925</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>parókus, 1938-tól nyugállományban</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N100">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O100">
-        <v>1943</v>
+        <v>1927</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1925</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Lansford, PA, USA</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
-[...3 lines deleted...]
-        <v>1908</v>
+          <t>curé, à la retraite depuis 1932</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O101">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1925</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Wilkes-Barre, PA, États-Unis</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N102">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="O102">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1925</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>szlovák templom</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
         </is>
       </c>
       <c r="N103">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="O103">
-        <v>1952</v>
+        <v>1932</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1925</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd 1919-től plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N104">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="O104">
-        <v>1926</v>
+        <v>1940</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1925</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N105">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="O105">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1925</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé, à la retraite depuis 1938</t>
         </is>
       </c>
       <c r="N106">
-        <v>1913</v>
+        <v>1908</v>
       </c>
       <c r="O106">
-        <v>1955</v>
+        <v>1943</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1925</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Lansford, PA, États-Unis</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
         </is>
       </c>
       <c r="N107">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="O107">
-        <v>1948</v>
+        <v>1934</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1925</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N108">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="O108">
-        <v>1929</v>
+        <v>1954</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1925</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Colombus, OH, États-Unis</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Colombus, OH, États-Unis</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N109">
-        <v>1914</v>
+        <v>1909</v>
       </c>
       <c r="O109">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1925</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N110">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="O110">
-        <v>1927</v>
+        <v>1952</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1925</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Berkenye, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>administrateur, puis curé à partir de 1919</t>
         </is>
       </c>
       <c r="N111">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O111">
-        <v>1950</v>
+        <v>1926</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1925</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N112">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O112">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1925</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N113">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="O113">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1925</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N114">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="O114">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1925</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N115">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="O115">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1925</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N116">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O116">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1925</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N117">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O117">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1925</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, États-Unis</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>nagyprépost</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N118">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O118">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1925</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Norwalk, CT, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N119">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O119">
-        <v>1933</v>
+        <v>1948</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1925</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professeur de religion, tout en poursuivant des études à l’Académie de musique de Budapest, puis aumônier de campagne pendant la guerre mondiale</t>
         </is>
       </c>
       <c r="N120">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O120">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1925</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N121">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O121">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1925</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Nyalka, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>curé (il fait construire une nouvelle paroisse, une école et un couvent)</t>
         </is>
       </c>
       <c r="N122">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="O122">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1925</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>parókus</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N123">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O123">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1925</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>tanár</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N124">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="O124">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1925</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Magyarország</t>
-[...14 lines deleted...]
-          <t>lelkész</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N125">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O125">
-        <v>1926</v>
+        <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1925</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>lelkész</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N126">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O126">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1925</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N127">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O127">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1925</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...9 lines deleted...]
-          <t>parókus</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N128">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O128">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1925</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>házfőnök</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N129">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O129">
-        <v>1926</v>
+        <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1925</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I130" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyar Királyság</t>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>grand prévôt</t>
         </is>
       </c>
       <c r="N130">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O130">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1925</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Norwalk, CT, États-Unis</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>a nagyszeminárium filozófia és dogmatika tanára, 1919-től lelki igazgató, zsinati vizsgáló, az érseki középiskolák hittanárait vizsgáló bizottság tagja. 1920-tól házassági kötelékvédő, 1922-tól zsinati bíró</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N131">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O131">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1925</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N132">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O132">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1925</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>templomépítő plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N133">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O133">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1925</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>tanár, 1924-től házfőnök</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N134">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O134">
-        <v>1928</v>
+        <v>1947</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1925</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>énekkarvezető</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N135">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O135">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1925</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nyalka, Magyar Királyság</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N136">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="O136">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1925</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Jósza, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N137">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="O137">
-        <v>1950</v>
+        <v>1926</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1925</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Taracújfalu, Csehszlovákia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N138">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O138">
-        <v>1944</v>
+        <v>1928</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1925</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Kassa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N139">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O139">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1925</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Herminamező</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
+          <t>curé bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N140">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O140">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1925</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Keresztelő János fejvétele</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N141">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O141">
-        <v>1963</v>
+        <v>1926</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1925</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent Pál templom, Akron, OH, USA</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Pál templom</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N142">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O142">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1925</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Sárosd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N143">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O143">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1925</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N144">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O144">
-        <v>1966</v>
+        <v>1957</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1925</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Nagykanizsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>chef de famille</t>
         </is>
       </c>
       <c r="N145">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O145">
-        <v>1942</v>
+        <v>1926</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1925</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>több alkalommal tartott missziós utakat, de ezek elsődlegesen politikai utak voltak, misézésre engedélyt nem kapott</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N146">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O146">
-        <v>1933</v>
+        <v>1927</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1925</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Seminary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>professeur de philosophie et de dogmatique au grand séminaire, directeur spirituel à partir de 1919, examinateur synodal, membre de la commission chargée d’évaluer les professeurs de religion des lycées archiépiscopaux. Défenseur du lien matrimonial à partir de 1920, juge synodal à partir de 1922</t>
         </is>
       </c>
       <c r="N147">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O147">
-        <v>1954</v>
+        <v>1928</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1925</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
         </is>
       </c>
       <c r="N148">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O148">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1925</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Felsőverecke, Csehszlovákia</t>
+          <t>Balatonfüred, Magyar Királyság</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N149">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O149">
         <v>1928</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1925</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Kaposvar, SK, Kanada</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N150">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="O150">
-        <v>1932</v>
+        <v>1969</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1925</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Otthon, SK, Kanada</t>
+          <t>Csíksomlyó, Roumanie</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>enseignant, chef de famille depuis 1924</t>
         </is>
       </c>
       <c r="N151">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O151">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1925</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
+          <t>chef de chœur</t>
         </is>
       </c>
       <c r="N152">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O152">
-        <v>1941</v>
+        <v>1931</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1925</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N153">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O153">
-        <v>1950</v>
+        <v>1927</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1925</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Brackenridge, PA, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N154">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O154">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1925</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Tiha, Csehszlovákia</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N155">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O155">
-        <v>1928</v>
+        <v>1944</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1925</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Farrell, OH, États-Unis</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Cirill és Metód templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N156">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O156">
-        <v>1954</v>
+        <v>1935</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1925</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Herminamező, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Herminamező</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>plébános (az első templom építtetője)</t>
+          <t>administrateur, puis, à partir de 1924, fondateur et curé chargé de la construction de l’église</t>
         </is>
       </c>
       <c r="N157">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O157">
-        <v>1935</v>
+        <v>1931</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1925</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N158">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O158">
-        <v>1927</v>
+        <v>1963</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1925</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szent Pál templom, Akron, OH, États-Unis</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parókus</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent Pál templom</t>
         </is>
       </c>
       <c r="N159">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O159">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1925</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N160">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O160">
-        <v>1937</v>
+        <v>1929</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1925</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N161">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O161">
-        <v>1927</v>
+        <v>1966</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1925</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Connelsville, PA, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N162">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O162">
-        <v>1927</v>
+        <v>1942</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1925</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Il a effectué plusieurs voyages missionnaires, mais il s’agissait avant tout de voyages politiques ; il n’a pas obtenu l’autorisation de célébrer la messe</t>
         </is>
       </c>
       <c r="N163">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O163">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1925</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N164">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O164">
-        <v>1931</v>
+        <v>1954</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1925</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Andrássy Béla Oresztes</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Eire, PA, USA</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>vicaire, catéchiste</t>
         </is>
       </c>
       <c r="N165">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O165">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=7</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1925</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium, Pécs, Magyar Királyság</t>
+          <t>Felsőverecke, Csehszlovákia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Nagy Lajos Gimnázium</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N166">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O166">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1925</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Sasketchewan, Canada</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur hongrois, quartier Saint-László (St. Ladislas), près de Prud’homme, SK, Canada, ainsi que dans la région de Plunkett</t>
         </is>
       </c>
       <c r="N167">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O167">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1925</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Kaposvar, SK, Canada</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N168">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O168">
-        <v>1946</v>
+        <v>1932</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1925</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Otthon, SK, Canada</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N169">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O169">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1925</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur et professeur de lycée, membre du conseil municipal de Kaposvár, membre de la commission législative, de l’assemblée locale, de la commission de sélection pour l’éducation physique et de la commission de surveillance des services publics du comté de Somogy.</t>
         </is>
       </c>
       <c r="N170">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O170">
-        <v>1928</v>
+        <v>1941</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1925</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>abbé</t>
         </is>
       </c>
       <c r="N171">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O171">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1925</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Brackenridge, PA, États-Unis</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N172">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O172">
-        <v>1956</v>
+        <v>1927</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1925</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Tiha, Csehszlovákia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N173">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O173">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1925</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Linden, NJ, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>curé, puis à la retraite</t>
         </is>
       </c>
       <c r="N174">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O174">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1925</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Rahway, NJ, USA</t>
+          <t>South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>curé (celui qui a fait construire la première église)</t>
         </is>
       </c>
       <c r="N175">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O175">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1925</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="N176">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O176">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1925</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N177">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O177">
-        <v>1928</v>
+        <v>1938</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1925</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Őrmező, Csehszlovákia</t>
+          <t>Sacred Heart Church, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N178">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O178">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1925</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Rahway, NJ, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>fondateur, curé bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N179">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O179">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1925</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>Connelsville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N180">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O180">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1925</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Pittston, PA, USA</t>
+          <t>Flint, MI, États-Unis</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N181">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O181">
-        <v>1933</v>
+        <v>1927</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1925</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>házfőnök, plébános, rendi tanácsos</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N182">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O182">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1925</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>responsable du bureau et vicaire, ainsi que président de l’Association catholique des jeunes hommes</t>
         </is>
       </c>
       <c r="N183">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O183">
         <v>1927</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1925</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Dayton, OH, USA</t>
+          <t>Loyola University, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
+          <t>Loyola University</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>le premier doyen de la faculté des sciences naturelles</t>
         </is>
       </c>
       <c r="N184">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O184">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1925</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Leisenring, PA, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, États-Unis</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N185">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O185">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1925</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Róth Richárd</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>St. Boniface Church, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Boniface Church</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>plébános (az első ferences plébános)</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N186">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O186">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=949</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1925</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Andrássy Béla Oresztes</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Lorain, OH, USA</t>
+          <t>Eire, PA, États-Unis</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N187">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O187">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=7</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1925</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Nagy Lajos Gimnázium, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Nagy Lajos Gimnázium</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N188">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O188">
         <v>1927</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1925</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N189">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O189">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1925</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
         </is>
       </c>
       <c r="N190">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O190">
-        <v>1927</v>
+        <v>1946</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1925</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Csáktornyai László</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N191">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O191">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=143</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1925</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Jenners, PA, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N192">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O192">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1925</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Endrédy Kálmán</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Kéthely, Osztrák-Magyar Monarchia</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>segédlelkész (kölcsönadva a veszprémi egyházmegyének)</t>
+          <t>vicaire, catéchiste</t>
         </is>
       </c>
       <c r="N193">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O193">
-        <v>1933</v>
+        <v>1946</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=234</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1925</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Zalaegerszeg, Magyar Királyság</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>hitoktató, segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N194">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O194">
-        <v>1929</v>
+        <v>1956</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1925</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Nagyröce, Csehszlovákia</t>
+          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>esperes - plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N195">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O195">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1925</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Linden, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N196">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O196">
-        <v>1942</v>
+        <v>1932</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1925</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Rahway, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>magyar lelkipásztor, közben missziós utakat végzett Kanadában is.</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N197">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O197">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1925</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N198">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O198">
-        <v>1970</v>
+        <v>1932</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1925</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N199">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O199">
         <v>1928</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1925</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Őrmező, Csehszlovákia</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N200">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O200">
-        <v>1929</v>
+        <v>1926</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1925</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kiss Aladár</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Rahway, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N201">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O201">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=540</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1925</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Buzsák, Magyar Királyság</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1926-ben ideiglenes adminisztrátor</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N202">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O202">
-        <v>1926</v>
+        <v>1935</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1925</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Pittston, PA, États-Unis</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N203">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O203">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1925</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>1923-1924 között a laikusok magisztere, 1923-1929 között bölcsészettan tanár, 1924-1929 között lelkész, 1928-1929 között a klerikusok magisztere</t>
+          <t>chef de famille, curé, conseiller de l’ordre</t>
         </is>
       </c>
       <c r="N204">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O204">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1925</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Adony, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N205">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O205">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1925</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Polgárdi, Magyar Királyság</t>
+          <t>Szent Imre templom, Dayton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N206">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O206">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1925</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Pomáz, Magyar Királyság</t>
+          <t>Leisenring, PA, États-Unis</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N207">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O207">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1925</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Struthers, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé (le premier curé franciscain)</t>
         </is>
       </c>
       <c r="N208">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O208">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1925</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Santa Tecla, El Salvador</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professeur de théologie, directeur de l’oratoire des jours de fête</t>
         </is>
       </c>
       <c r="N209">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O209">
         <v>1931</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1925</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, États-Unis</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>Rákospalota – Clarisserium</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>rendházigazgató, a Don Bosco nyomda alapítója</t>
+          <t>curé bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N210">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O210">
-        <v>1926</v>
+        <v>1959</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1925</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, USA</t>
+          <t>St. Nicholas of Myra Greek Catholic Church, Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>St. Nicholas of Myra Greek Catholic Church</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N211">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O211">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1925</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Mailáthgárdony, Magyarország</t>
+          <t>Szent Miklós templom, Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>házikáplán gr. Mailáth Géza családjánál</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="N212">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O212">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1925</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>alapító plébános</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N213">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O213">
         <v>1927</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1925</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N214">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O214">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1925</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N215">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O215">
         <v>1927</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1925</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Csáktornyai László</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N216">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O216">
-        <v>1949</v>
+        <v>1926</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=143</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1925</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Jenners, PA, États-Unis</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>segédlelkész (közben 1927-ben Alpha, NJ), illetve ebben az időszakban Woodbridge, NJ</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N217">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O217">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1925</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Kéthely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>vicaire (détaché auprès du diocèse de Veszprém)</t>
         </is>
       </c>
       <c r="N218">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O218">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1925</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Körmend, Magyar Királyság</t>
+          <t>Holy Family Parish, Nazareth, PA, États-Unis</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N219">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O219">
-        <v>1926</v>
+        <v>1939</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1925</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Zalaegerszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>SS. Peter and Paul Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>catéchiste, vicaire</t>
         </is>
       </c>
       <c r="N220">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O220">
-        <v>1945</v>
+        <v>1929</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1925</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Holócsi István SDB</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>növendék</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Nagyröce, Csehszlovákia</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>papnövendék</t>
+          <t>doyen - curé</t>
         </is>
       </c>
       <c r="N221">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O221">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=405</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1925</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Felsősegesd, Magyar Királyság</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>maître des novices de l’ordre et directeur de la maison de retraite spirituelle</t>
         </is>
       </c>
       <c r="N222">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O222">
-        <v>1927</v>
+        <v>1942</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1925</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>hittanár</t>
+          <t>pasteur hongrois, qui a également effectué des voyages missionnaires au Canada.</t>
         </is>
       </c>
       <c r="N223">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O223">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1925</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>teológiai, majd doktori tanulmányok</t>
+          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
         </is>
       </c>
       <c r="N224">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O224">
-        <v>1929</v>
+        <v>1970</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1925</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Nagyszeben, Románia</t>
+          <t>Windber, PA, États-Unis</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>a német közösség szolgálatára, 1928-tól házfőnök, a III. rend igazgatója</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N225">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O225">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1925</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Erie, PA, États-Unis</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N226">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O226">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1925</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Kiss Aladár</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N227">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O227">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=540</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1925</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Marblehead, OH, USA</t>
+          <t>Buzsák, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vicaire, puis administrateur provisoire en 1926</t>
         </is>
       </c>
       <c r="N228">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O228">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1925</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, USA</t>
+          <t>New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N229">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O229">
-        <v>1938</v>
+        <v>1930</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1925</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál templom, Chicago, IL, USA</t>
+          <t>Csíksomlyó, Roumanie</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál templom</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>alapító lelkész</t>
+          <t>De 1923 à 1924, maître des laïcs ; de 1923 à 1929, professeur de philosophie ; de 1924 à 1929, pasteur ; de 1928 à 1929, maître des clercs</t>
         </is>
       </c>
       <c r="N230">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O230">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1925</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Adony, Magyar Királyság</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N231">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O231">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1925</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Monongahela, PA, USA</t>
+          <t>Polgárdi, Magyar Királyság</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N232">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O232">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1925</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Pomáz, Magyar Királyság</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N233">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O233">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1925</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Struthers, OH, États-Unis</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N234">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O234">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1925</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N235">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O235">
-        <v>1936</v>
+        <v>1931</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1925</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>egyházmegyei iktató</t>
+          <t>curé (vicaire détaché, selon Diós)</t>
         </is>
       </c>
       <c r="N236">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O236">
-        <v>1927</v>
+        <v>1949</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1925</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Innsbruck, Autriche</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Autriche</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>études de théologie</t>
         </is>
       </c>
       <c r="N237">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O237">
-        <v>1935</v>
+        <v>1926</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1925</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>plébános (oldallagosan: Beaver Falls, PA, USA)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N238">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O238">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1925</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>A váci egyházmegye szolgálatában</t>
+          <t>Le quartier Saint-Joseph et Magyarnev – aumônier missionnaire hongrois</t>
         </is>
       </c>
       <c r="N239">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O239">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1925</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
+          <t>Sárváry József</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Mecsekszabolcsi Plébánia, Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Mecsekszabolcsi Plébánia</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N240">
+        <v>1923</v>
+      </c>
+      <c r="O240">
+        <v>1927</v>
+      </c>
+      <c r="Q240" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=965</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>1925</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Antal János SDB</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Rákospalota – Clarisserium</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>directeur de la maison, fondateur de l’imprimerie Don Bosco</t>
+        </is>
+      </c>
+      <c r="N241">
+        <v>1924</v>
+      </c>
+      <c r="O241">
+        <v>1926</v>
+      </c>
+      <c r="Q241" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=13</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242">
+        <v>1925</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Balogh Bálint</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>ismeretlen helyen, États-Unis</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N242">
+        <v>1924</v>
+      </c>
+      <c r="O242">
+        <v>1929</v>
+      </c>
+      <c r="Q242" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=37</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243">
+        <v>1925</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Bognár Pál</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Erdélyi</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Mailáthgárdony, Hongrie</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>chez la famille du chapelain Géza Mailáth, comte</t>
+        </is>
+      </c>
+      <c r="N243">
+        <v>1924</v>
+      </c>
+      <c r="O243">
+        <v>1926</v>
+      </c>
+      <c r="Q243" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=98</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244">
+        <v>1925</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Bíró Gergely Lőrinc OFM</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>curé fondateur</t>
+        </is>
+      </c>
+      <c r="N244">
+        <v>1924</v>
+      </c>
+      <c r="O244">
+        <v>1927</v>
+      </c>
+      <c r="Q244" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=82</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
+        <v>1925</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Csáky Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Scranton, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="N245">
+        <v>1924</v>
+      </c>
+      <c r="O245">
+        <v>1927</v>
+      </c>
+      <c r="Q245" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=144</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>1925</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Csáky Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Throop, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="N246">
+        <v>1924</v>
+      </c>
+      <c r="O246">
+        <v>1927</v>
+      </c>
+      <c r="Q246" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=144</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>1925</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Domitrovics József SDB, püspök</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>Évêque</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
+        </is>
+      </c>
+      <c r="N247">
+        <v>1924</v>
+      </c>
+      <c r="O247">
+        <v>1949</v>
+      </c>
+      <c r="Q247" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=213</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>1925</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Feisz Lajos Hugolin OFM</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>vicaire (entre-temps à Alpha, dans le New Jersey, en 1927), puis à Woodbridge, dans le New Jersey, à cette époque</t>
+        </is>
+      </c>
+      <c r="N248">
+        <v>1924</v>
+      </c>
+      <c r="O248">
+        <v>1927</v>
+      </c>
+      <c r="Q248" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=264</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>1925</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Filkorn Antal</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Grinád, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>administrateur</t>
+        </is>
+      </c>
+      <c r="N249">
+        <v>1924</v>
+      </c>
+      <c r="O249">
+        <v>1934</v>
+      </c>
+      <c r="Q249" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=274</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>1925</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Galambos József</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Körmend, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N250">
+        <v>1924</v>
+      </c>
+      <c r="O250">
+        <v>1926</v>
+      </c>
+      <c r="Q250" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=305</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>1925</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Gojdics Éliás Methód</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>Farrell, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>responsable de la paroisse, archiprêtre d’arrondissement</t>
+        </is>
+      </c>
+      <c r="N251">
+        <v>1924</v>
+      </c>
+      <c r="O251">
+        <v>1931</v>
+      </c>
+      <c r="Q251" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=329</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>1925</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Grigássy N. Gyula, dr.</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
+        </is>
+      </c>
+      <c r="N252">
+        <v>1924</v>
+      </c>
+      <c r="O252">
+        <v>1945</v>
+      </c>
+      <c r="Q252" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=336</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>1925</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Holócsi István SDB</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>Séminariste</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>Lima, Peru</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>séminariste</t>
+        </is>
+      </c>
+      <c r="N253">
+        <v>1924</v>
+      </c>
+      <c r="O253">
+        <v>1929</v>
+      </c>
+      <c r="Q253" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=405</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>1925</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Horváth Olivér Jenő (OFM)</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>Felsősegesd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N254">
+        <v>1924</v>
+      </c>
+      <c r="O254">
+        <v>1927</v>
+      </c>
+      <c r="Q254" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=436</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>1925</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>professeur de religion</t>
+        </is>
+      </c>
+      <c r="N255">
+        <v>1924</v>
+      </c>
+      <c r="O255">
+        <v>1926</v>
+      </c>
+      <c r="Q255" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=447</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>1925</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Jánosi József (SJ), dr</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>Róma, Italie</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>Italie</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>études de théologie, puis études de doctorat</t>
+        </is>
+      </c>
+      <c r="N256">
+        <v>1924</v>
+      </c>
+      <c r="O256">
+        <v>1929</v>
+      </c>
+      <c r="Q256" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=482</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>1925</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Kafka Ferenc Sergius OFM</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Nagyszeben, Roumanie</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>Roumanie</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>au service de la communauté allemande, chef de maison à partir de 1928, directeur de la IIIe classe</t>
+        </is>
+      </c>
+      <c r="N257">
+        <v>1924</v>
+      </c>
+      <c r="O257">
+        <v>1929</v>
+      </c>
+      <c r="Q257" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=497</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>1925</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Koller Károly Pius OSB, dr</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>professeur de lycée</t>
+        </is>
+      </c>
+      <c r="N258">
+        <v>1924</v>
+      </c>
+      <c r="O258">
+        <v>1928</v>
+      </c>
+      <c r="Q258" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=560</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>1925</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>curé fondateur</t>
+        </is>
+      </c>
+      <c r="N259">
+        <v>1924</v>
+      </c>
+      <c r="O259">
+        <v>1933</v>
+      </c>
+      <c r="Q259" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>1925</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Komporday Ágoston, Msgr.</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Marblehead, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N260">
+        <v>1924</v>
+      </c>
+      <c r="O260">
+        <v>1928</v>
+      </c>
+      <c r="Q260" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=565</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>1925</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Kossey Sándor</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Mont Clare, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N261">
+        <v>1924</v>
+      </c>
+      <c r="O261">
+        <v>1938</v>
+      </c>
+      <c r="Q261" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=573</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>1925</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál templom, Chicago, IL, États-Unis</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál templom</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>pasteur fondateur</t>
+        </is>
+      </c>
+      <c r="N262">
+        <v>1924</v>
+      </c>
+      <c r="O262">
+        <v>1933</v>
+      </c>
+      <c r="Q262" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>1925</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Kovács Dénes Athanáz OFM</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N263">
+        <v>1924</v>
+      </c>
+      <c r="O263">
+        <v>1927</v>
+      </c>
+      <c r="Q263" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=581</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>1925</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Krivonyák Mihály</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Monongahela, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="N264">
+        <v>1924</v>
+      </c>
+      <c r="O264">
+        <v>1932</v>
+      </c>
+      <c r="Q264" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=610</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>1925</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>New York, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>missionnaire, pasteur hongrois</t>
+        </is>
+      </c>
+      <c r="N265">
+        <v>1924</v>
+      </c>
+      <c r="O265">
+        <v>1926</v>
+      </c>
+      <c r="Q265" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>1925</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Lukács János</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Detroit, MI, États-Unis</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N266">
+        <v>1924</v>
+      </c>
+      <c r="O266">
+        <v>1928</v>
+      </c>
+      <c r="Q266" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=671</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>1925</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Maczkó József</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N267">
+        <v>1924</v>
+      </c>
+      <c r="O267">
+        <v>1936</v>
+      </c>
+      <c r="Q267" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=677</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>1925</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Madarász Gyula, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>registre diocésain</t>
+        </is>
+      </c>
+      <c r="N268">
+        <v>1924</v>
+      </c>
+      <c r="O268">
+        <v>1927</v>
+      </c>
+      <c r="Q268" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=678</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>1925</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N269">
+        <v>1924</v>
+      </c>
+      <c r="O269">
+        <v>1935</v>
+      </c>
+      <c r="Q269" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>1925</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Homestead, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>curé (en marge : Beaver Falls, Pennsylvanie, États-Unis)</t>
+        </is>
+      </c>
+      <c r="N270">
+        <v>1924</v>
+      </c>
+      <c r="O270">
+        <v>1927</v>
+      </c>
+      <c r="Q270" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>1925</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>Au service du diocèse de Vác</t>
+        </is>
+      </c>
+      <c r="N271">
+        <v>1924</v>
+      </c>
+      <c r="O271">
+        <v>1927</v>
+      </c>
+      <c r="Q271" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>1925</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
           <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
-      <c r="E240" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G240" t="inlineStr">
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
-      <c r="H240" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N240">
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Roumanie</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>Roumanie</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N272">
         <v>1924</v>
       </c>
-      <c r="O240">
+      <c r="O272">
         <v>1931</v>
       </c>
-      <c r="Q240" t="inlineStr">
+      <c r="Q272" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=817</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>1925</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Kismarton, Autriche</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>Autriche</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N273">
+        <v>1924</v>
+      </c>
+      <c r="O273">
+        <v>1927</v>
+      </c>
+      <c r="Q273" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>1925</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Alsókalocsa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N274">
+        <v>1924</v>
+      </c>
+      <c r="O274">
+        <v>1927</v>
+      </c>
+      <c r="Q274" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>1925</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Rácz Péter Viktor, kusalyi</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Canonsburg, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N275">
+        <v>1924</v>
+      </c>
+      <c r="O275">
+        <v>1926</v>
+      </c>
+      <c r="Q275" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=921</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>1925</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Réthy János</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="N276">
+        <v>1924</v>
+      </c>
+      <c r="O276">
+        <v>1927</v>
+      </c>
+      <c r="Q276" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=933</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>1925</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Regina, SK, Canada</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>pasteur et missionnaire</t>
+        </is>
+      </c>
+      <c r="N277">
+        <v>1924</v>
+      </c>
+      <c r="O277">
+        <v>1932</v>
+      </c>
+      <c r="Q277" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>1925</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Stockholm, SK, Canada</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>curé, puis vicaire général à partir de 1932</t>
+        </is>
+      </c>
+      <c r="N278">
+        <v>1924</v>
+      </c>
+      <c r="O278">
+        <v>1962</v>
+      </c>
+      <c r="Q278" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>