--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>161</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -447,51 +447,51 @@
           <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Keresztelő János fejvétele, Abaújszolnok, Magyarország - lelkész</t>
+          <t>Keresztelő János fejvétele, Abaújszolnok, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N20">
         <v>1918</v>
       </c>
       <c r="O20">
         <v>1926</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1926</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -772,51 +772,51 @@
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Hazatérés</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dénes Ferenc</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Érkeserű, Románia - lelkész, majd plébános</t>
         </is>
       </c>
       <c r="N26">
         <v>1926</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=196</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1926</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
@@ -1225,51 +1225,51 @@
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1926</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Külföldi szolgálat megkezdése
 Áthelyezés (korábbi szolgálati hely)
 Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA - lelkész
 Nagykanizsa, Magyar Királyság - házfőnök
 Pápa, Magyar Királyság - házfőnök</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
@@ -1782,83 +1782,91 @@
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1926
 1930</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1926</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Szepetnek, Magyar Királyság - segédlelkész</t>
-[...6 lines deleted...]
-        <v>1926</v>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - kisegítő lelkész
+Szepetnek, Magyar Királyság - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>1926
+1925</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>1927
+1926</t>
+        </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1926</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Körössy Endre, Dr.</t>
         </is>
@@ -2325,11062 +2333,13327 @@
         <is>
           <t>1926
 1926</t>
         </is>
       </c>
       <c r="O54">
         <v>1932</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1926</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Polyánszky István</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész (közben Szent Margit templomban kisegít)</t>
-[...6 lines deleted...]
-        <v>1926</v>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA - parókus
+Whiting, PA, USA - parókus</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>1913
+1926</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>1926
+1929</t>
+        </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=889</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1926</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész (közben Szent Margit templomban kisegít)</t>
+        </is>
+      </c>
+      <c r="N56">
+        <v>1925</v>
+      </c>
+      <c r="O56">
+        <v>1926</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1926</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Kapuvár, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Innsbruck, Ausztria - teológiai tanulmányok</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1923</v>
+      </c>
+      <c r="O57">
+        <v>1926</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1926</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Almásy Alkuin OSB</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Jósza, Osztrák-Magyar Monarchia - parókus</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Munkács → Pittburgh, PA, USA</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1926. március 29.</t>
-        </is>
+          <t>1916
+1926</t>
+        </is>
+      </c>
+      <c r="O58">
+        <v>1926</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=3</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1926</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Királyhegyes, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>St. Henry Parish, Cincinnati, OH, USA - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1926</v>
+      </c>
+      <c r="O59">
+        <v>1927</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1926</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Canonsburg, PA, USA - parókus
+Youngstown, OH, USA - parókus</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1926. május 12.</t>
+          <t>1924
+1926</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>1926
+1933</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1926</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - lelkész, közben ellátja Brownsville, PA, Daisytown, PA és Masontown, PA magyar telepeit</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1926</v>
+      </c>
+      <c r="O61">
+        <v>1934</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1926</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Hámosi Zoltán</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1926. június 13.</t>
+          <t>1926. január 23.</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=373</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1926</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Kapuvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1926. július 16.</t>
+          <t>1926. március 19.</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1926</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Almásy Alkuin OSB</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Felsőpaty, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>1926. július 27.</t>
+          <t>1926. március 29.</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=3</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1926</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>New Rochelle, NY, USA</t>
+          <t>Királyhegyes, Magyar Királyság</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>1926. augusztus 5.</t>
+          <t>1926. április 2.</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1926</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>1926. augusztus 12.</t>
+          <t>1926. május 12.</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1926</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>1926. augusztus 13.</t>
+          <t>1926. május 27.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1926</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Pecöl, Magyar Királyság</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>1926. augusztus 19.</t>
+          <t>1926. június 10.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1926</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Hámosi Zoltán</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>1926. szeptember 10.</t>
+          <t>1926. június 13.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=373</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1926</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Fertőendréd, Magyar Királyság</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>1926. szeptember 29.</t>
+          <t>1926. július 16.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1926</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Mödling, Ausztria</t>
+          <t>Felsőpaty, Magyar Királyság</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>1926. október 10.</t>
+          <t>1926. július 27.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1926</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>New Rochelle, NY, USA</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1926. október 21.</t>
+          <t>1926. augusztus 5.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1926</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1926. november 9.</t>
+          <t>1926. augusztus 12.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1926</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
-[...4 lines deleted...]
-          <t>Egeg, Csehszlovákia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>1926. december 6.</t>
+          <t>1926. augusztus 13.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1926</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Moson, Magyar Királyság</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1926. december 7.</t>
+          <t>1926. augusztus 19.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1926</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>Munkács, Csehszlovákia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>1926. december 19.</t>
+          <t>1926. szeptember 10.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1926</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Hejőbába, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>1926. december 26.</t>
+          <t>1926. szeptember 12.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1926</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kováts Kálmán (OFM)</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
-[...21 lines deleted...]
-        <v>1927</v>
+          <t>Fertőendréd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>1926. szeptember 29.</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=590</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1926</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Mödling, Ausztria</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>1926. október 10.</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1926</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1926. október 21.</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1926</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>1926. november 9.</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1926</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Egeg, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>1926. december 6.</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1926</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Moson, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>1926. december 7.</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1926</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Munkács, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>1926. december 19.</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1926</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
-[...16 lines deleted...]
-        <v>1943</v>
+          <t>Hejőbába, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>1926. december 26.</t>
+        </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1926</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Lansford, PA, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N86">
-        <v>1908</v>
+        <v>1891</v>
       </c>
       <c r="O86">
-        <v>1934</v>
+        <v>1982</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1926</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Kováts Kálmán (OFM)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N87">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="O87">
-        <v>1954</v>
+        <v>1927</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=590</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1926</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>plébános</t>
-[...3 lines deleted...]
-        <v>1910</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O88">
-        <v>1952</v>
+        <v>1937</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1926</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N89">
-        <v>1910</v>
+        <v>1903</v>
       </c>
       <c r="O89">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1926</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N90">
-        <v>1913</v>
+        <v>1904</v>
       </c>
       <c r="O90">
-        <v>1955</v>
+        <v>1932</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1926</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N91">
-        <v>1914</v>
+        <v>1904</v>
       </c>
       <c r="O91">
-        <v>1948</v>
+        <v>1940</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1926</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szabadka, Osztrák-Magyar Monarchia</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N92">
-        <v>1914</v>
+        <v>1905</v>
       </c>
       <c r="O92">
-        <v>1929</v>
+        <v>1937</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1926</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N93">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="O93">
-        <v>1928</v>
+        <v>1943</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1926</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N94">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="O94">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1926</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N95">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O95">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1926</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Pivetz Miksa</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Colombus, OH, USA</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Colombus, OH, USA</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N96">
-        <v>1915</v>
+        <v>1909</v>
       </c>
       <c r="O96">
-        <v>1950</v>
+        <v>1929</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=883</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1926</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N97">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O97">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1926</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N98">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O98">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1926</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Fábiánháza, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N99">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="O99">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1926</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Máriapócs, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N100">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="O100">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1926</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Újfehértó, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
       <c r="N101">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="O101">
-        <v>1950</v>
+        <v>1928</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1926</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Damjanovits Tivadar</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>nagyprépost</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O102">
-        <v>1928</v>
+        <v>1944</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=177</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1926</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Norwalk, CT, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N103">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O103">
-        <v>1933</v>
+        <v>1955</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1926</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O104">
-        <v>1932</v>
+        <v>1948</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1926</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szabadka, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>hittanár, közben Budapesten zeneakadémiai tanulmányok, valamint a világháború alatt tábori lelkész</t>
         </is>
       </c>
       <c r="N105">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O105">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1926</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Bendász Mihály</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Taracújfalu, Csehszlovákia</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N106">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="O106">
         <v>1928</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=64</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1926</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Kassa, Csehszlovákia</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>plébános (új plébániát, iskolát és zárdát épít)</t>
         </is>
       </c>
       <c r="N107">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="O107">
         <v>1927</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1926</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>lelkész</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N108">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O108">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1926</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Sárosd, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N109">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O109">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1926</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...9 lines deleted...]
-          <t>parókus</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N110">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O110">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1926</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N111">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O111">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1926</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>a nagyszeminárium filozófia és dogmatika tanára, 1919-től lelki igazgató, zsinati vizsgáló, az érseki középiskolák hittanárait vizsgáló bizottság tagja. 1920-tól házassági kötelékvédő, 1922-tól zsinati bíró</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N112">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O112">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1926</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N113">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O113">
-        <v>1936</v>
+        <v>1950</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1926</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Balatonfüred, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>templomépítő plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N114">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O114">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1926</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Damjanovits Tivadar</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Istenszülő bevezetése a templomba főszékesegyház, Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Istenszülő bevezetése a templomba főszékesegyház</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>tanár, 1924-től házfőnök</t>
+          <t>nagyprépost</t>
         </is>
       </c>
       <c r="N115">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O115">
         <v>1928</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=177</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1926</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
+          <t>Norwalk, CT, USA</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I116" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N116">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O116">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1926</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O117">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1926</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N118">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O118">
-        <v>1950</v>
+        <v>1932</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1926</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N119">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O119">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1926</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N120">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O120">
-        <v>1935</v>
+        <v>1929</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1926</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Bendász Mihály</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság</t>
+          <t>Taracújfalu, Csehszlovákia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Herminamező</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O121">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=64</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1926</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Kassa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N122">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="O122">
-        <v>1963</v>
+        <v>1927</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1926</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Schaffer Sándor</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Pál templom, Akron, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Szent Pál templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N123">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="O123">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=967</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1926</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
       <c r="N124">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O124">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1926</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Sárosd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parókus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N125">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O125">
-        <v>1966</v>
+        <v>1927</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1926</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N126">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O126">
-        <v>1942</v>
+        <v>1957</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1926</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>több alkalommal tartott missziós utakat, de ezek elsődlegesen politikai utak voltak, misézésre engedélyt nem kapott</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N127">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O127">
-        <v>1933</v>
+        <v>1927</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1926</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Seminary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>a nagyszeminárium filozófia és dogmatika tanára, 1919-től lelki igazgató, zsinati vizsgáló, az érseki középiskolák hittanárait vizsgáló bizottság tagja. 1920-tól házassági kötelékvédő, 1922-tól zsinati bíró</t>
         </is>
       </c>
       <c r="N128">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O128">
-        <v>1954</v>
+        <v>1928</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1926</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
         </is>
       </c>
       <c r="N129">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O129">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1926</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Felsőverecke, Csehszlovákia</t>
+          <t>Balatonfüred, Magyar Királyság</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N130">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O130">
         <v>1928</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1926</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Kaposvar, SK, Kanada</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="O131">
-        <v>1932</v>
+        <v>1969</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1926</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Otthon, SK, Kanada</t>
+          <t>Csíksomlyó, Románia</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>tanár, 1924-től házfőnök</t>
         </is>
       </c>
       <c r="N132">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O132">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1926</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
+          <t>énekkarvezető</t>
         </is>
       </c>
       <c r="N133">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O133">
-        <v>1941</v>
+        <v>1931</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1926</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N134">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O134">
-        <v>1950</v>
+        <v>1927</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1926</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Brackenridge, PA, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N135">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O135">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1926</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Tiha, Csehszlovákia</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O136">
-        <v>1928</v>
+        <v>1944</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1926</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N137">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O137">
-        <v>1954</v>
+        <v>1935</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1926</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Herminamező, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Herminamező</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános (az első templom építtetője)</t>
+          <t>adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O138">
-        <v>1935</v>
+        <v>1931</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1926</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N139">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O139">
-        <v>1927</v>
+        <v>1963</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1926</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szent Pál templom, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K140" t="inlineStr">
-[...1 lines deleted...]
-          <t>parókus</t>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent Pál templom</t>
         </is>
       </c>
       <c r="N140">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O140">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1926</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N141">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O141">
-        <v>1937</v>
+        <v>1929</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1926</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Kovács Lajos</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N142">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O142">
-        <v>1927</v>
+        <v>1966</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=585</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1926</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Connelsville, PA, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O143">
-        <v>1927</v>
+        <v>1942</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1926</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>több alkalommal tartott missziós utakat, de ezek elsődlegesen politikai utak voltak, misézésre engedélyt nem kapott</t>
         </is>
       </c>
       <c r="N144">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O144">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1926</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>tanár</t>
         </is>
       </c>
       <c r="N145">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O145">
-        <v>1931</v>
+        <v>1954</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1926</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium, Pécs, Magyar Királyság</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N146">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O146">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1926</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Felsőverecke, Csehszlovákia</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N147">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O147">
-        <v>1942</v>
+        <v>1928</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1926</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Sasketchewan, Kanada</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>magyar lelkész, Szent László-telep (St. Ladislas), Prud'homme közelében, SK, Kanada, valamint Plunkett térsége</t>
         </is>
       </c>
       <c r="N148">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O148">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1926</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Kaposvar, SK, Kanada</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N149">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O149">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1926</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Otthon, SK, Kanada</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N150">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O150">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1926</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
         </is>
       </c>
       <c r="N151">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O151">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1926</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N152">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O152">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1926</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Brackenridge, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N153">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O153">
-        <v>1950</v>
+        <v>1927</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1926</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Linden, NJ, USA</t>
+          <t>Tiha, Csehszlovákia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N154">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O154">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1926</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Rahway, NJ, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>plébános, utána nyugállományban</t>
+        </is>
+      </c>
       <c r="N155">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O155">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1926</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>plébános (az első templom építtetője)</t>
+        </is>
+      </c>
       <c r="N156">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O156">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1926</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
-[...14 lines deleted...]
-          <t>plébános</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="N157">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O157">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1926</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N158">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O158">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1926</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Pittston, PA, USA</t>
+          <t>Sacred Heart Church, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Sacred Heart Church</t>
+        </is>
+      </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O159">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1926</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Kovács Lajos</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>házfőnök, plébános, rendi tanácsos</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N160">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O160">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=585</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1926</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Connelsville, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O161">
         <v>1927</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1926</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Dayton, OH, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N162">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O162">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1926</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Leisenring, PA, USA</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N163">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O163">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1926</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>plébános (az első ferences plébános)</t>
+          <t>irodavezető és segédlelkész, valamint a Katolikus Legényegylet elnöke</t>
         </is>
       </c>
       <c r="N164">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O164">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1926</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Lorain, OH, USA</t>
+          <t>Loyola University, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Loyola University</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>a természettudományi kar első dékánja</t>
         </is>
       </c>
       <c r="N165">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="O165">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1926</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N166">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="O166">
         <v>1927</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1926</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Róth Richárd</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>St. Boniface Church, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>St. Boniface Church</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N167">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="O167">
-        <v>1938</v>
+        <v>1927</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=949</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1926</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Nagy Lajos Gimnázium, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Nagy Lajos Gimnázium</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N168">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O168">
         <v>1927</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1926</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Endrédy Kálmán</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Kéthely, Osztrák-Magyar Monarchia</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>segédlelkész (kölcsönadva a veszprémi egyházmegyének)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N169">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O169">
-        <v>1933</v>
+        <v>1942</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=234</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1926</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Zalaegerszeg, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>hitoktató, segédlelkész</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N170">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O170">
-        <v>1929</v>
+        <v>1946</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1926</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Nagyröce, Csehszlovákia</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>esperes - plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N171">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O171">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1926</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O172">
-        <v>1942</v>
+        <v>1928</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1926</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>magyar lelkipásztor, közben missziós utakat végzett Kanadában is.</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N173">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O173">
-        <v>1927</v>
+        <v>1946</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1926</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N174">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O174">
-        <v>1970</v>
+        <v>1956</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1926</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
+        </is>
+      </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N175">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O175">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1926</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Linden, NJ, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N176">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O176">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1926</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kiss Aladár</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Rahway, NJ, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N177">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O177">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=540</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1926</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N178">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O178">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1926</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>1923-1924 között a laikusok magisztere, 1923-1929 között bölcsészettan tanár, 1924-1929 között lelkész, 1928-1929 között a klerikusok magisztere</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N179">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O179">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1926</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Adony, Magyar Királyság</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N180">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O180">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1926</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Polgárdi, Magyar Királyság</t>
+          <t>Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N181">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O181">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1926</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Pomáz, Magyar Királyság</t>
+          <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>házfőnök, plébános, rendi tanácsos</t>
         </is>
       </c>
       <c r="N182">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O182">
         <v>1928</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1926</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Mankovich Kornél</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Struthers, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N183">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O183">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=693</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1926</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Szent Imre templom, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N184">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O184">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1926</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>ismeretlen helyen, USA</t>
+          <t>Leisenring, PA, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N185">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O185">
         <v>1929</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1926</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>plébános (az első ferences plébános)</t>
         </is>
       </c>
       <c r="N186">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O186">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1926</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Santa Tecla, El Salvador</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>El Salvador</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>teológiai professzor, az ünnepnapi oratórium igazgatója</t>
         </is>
       </c>
       <c r="N187">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O187">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1926</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>templomépítő plébános</t>
+        </is>
+      </c>
       <c r="N188">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O188">
-        <v>1927</v>
+        <v>1959</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1926</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>St. Nicholas of Myra Greek Catholic Church, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>St. Nicholas of Myra Greek Catholic Church</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N189">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O189">
-        <v>1949</v>
+        <v>1927</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1926</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent Miklós templom, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>segédlelkész (közben 1927-ben Alpha, NJ), illetve ebben az időszakban Woodbridge, NJ</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="N190">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O190">
         <v>1927</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1926</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>adminisztrátor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N191">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O191">
-        <v>1934</v>
+        <v>1927</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1926</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N192">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O192">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1926</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Holócsi István SDB</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>növendék</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>papnövendék</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N193">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O193">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=405</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1926</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Felsősegesd, Magyar Királyság</t>
+          <t>Kéthely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>segédlelkész (kölcsönadva a veszprémi egyházmegyének)</t>
         </is>
       </c>
       <c r="N194">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O194">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1926</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Holy Family Parish, Nazareth, PA, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>teológiai, majd doktori tanulmányok</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N195">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O195">
-        <v>1929</v>
+        <v>1939</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1926</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Nagyszeben, Románia</t>
+          <t>Zalaegerszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>a német közösség szolgálatára, 1928-tól házfőnök, a III. rend igazgatója</t>
+          <t>hitoktató, segédlelkész</t>
         </is>
       </c>
       <c r="N196">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O196">
         <v>1929</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1926</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nagyröce, Csehszlovákia</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>esperes - plébános</t>
         </is>
       </c>
       <c r="N197">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O197">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1926</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Manréza</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
         </is>
       </c>
       <c r="N198">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O198">
-        <v>1933</v>
+        <v>1942</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1926</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Marblehead, OH, USA</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>magyar lelkipásztor, közben missziós utakat végzett Kanadában is.</t>
         </is>
       </c>
       <c r="N199">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O199">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1926</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N200">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O200">
-        <v>1938</v>
+        <v>1970</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1926</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál templom, Chicago, IL, USA</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>alapító lelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N201">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O201">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1926</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N202">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O202">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1926</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Kiss Aladár</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Monongahela, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N203">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O203">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=540</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1926</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N204">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O204">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1926</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Csíksomlyó, Románia</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>1923-1924 között a laikusok magisztere, 1923-1929 között bölcsészettan tanár, 1924-1929 között lelkész, 1928-1929 között a klerikusok magisztere</t>
         </is>
       </c>
       <c r="N205">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O205">
-        <v>1936</v>
+        <v>1929</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1926</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Adony, Magyar Királyság</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>egyházmegyei iktató</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N206">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O206">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1926</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Polgárdi, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N207">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O207">
-        <v>1935</v>
+        <v>1928</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1926</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Pomáz, Magyar Királyság</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>plébános (oldallagosan: Beaver Falls, PA, USA)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N208">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O208">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1926</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Struthers, OH, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>A váci egyházmegye szolgálatában</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N209">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O209">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1926</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Kolozsvár, Románia</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>vikárius</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N210">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O210">
         <v>1931</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1926</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Máriaradna, Románia</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>lelkész, orgonista</t>
+          <t>plébános (Diós szerint kihelyezett káplán)</t>
         </is>
       </c>
       <c r="N211">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O211">
-        <v>1927</v>
+        <v>1949</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1926</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N212">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O212">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1926</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>filozófiai lektor, segédlelkész, irodavezető, 1926-tól házfőnök helyettes, 1927-től házfőnök és plébános, az irgalmasrendi kórház gyóntatója, az orsolyita apácák iskolájának igazgatója, a Sziklakápolna lelkésze</t>
+          <t>Szent József-telep és Magyarnev – magyar missziós lelkipásztor</t>
         </is>
       </c>
       <c r="N213">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O213">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1926</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Sárváry József</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Mecsekszabolcsi Plébánia, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Mecsekszabolcsi Plébánia</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N214">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O214">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1926</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>ismeretlen helyen, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N215">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O215">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1926</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N216">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O216">
-        <v>1947</v>
+        <v>1927</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1926</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Nagykapornak, Magyar Királyság</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N217">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O217">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1926</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>hittanár és hitszónok</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N218">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O218">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1926</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N219">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O219">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1926</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Dunaföldvár, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész (közben 1927-ben Alpha, NJ), illetve ebben az időszakban Woodbridge, NJ</t>
         </is>
       </c>
       <c r="N220">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O220">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1926</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Geist Alajos</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N221">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O221">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=317</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1926</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Gojdics Éliás Methód</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Beaverdale, PA, USA</t>
+          <t>Farrell, PA, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>az egyházközség megszervezője, kerületi esperes</t>
         </is>
       </c>
       <c r="N222">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O222">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=329</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1926</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Veszprém, Magyar Királyság</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>vikárius és a kisszeminárium prefektusa</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N223">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O223">
-        <v>1928</v>
+        <v>1945</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1926</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Holócsi István SDB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>növendék</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>papnövendék</t>
         </is>
       </c>
       <c r="N224">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O224">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=405</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1926</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Jenners, PA, USA</t>
+          <t>Felsősegesd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N225">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O225">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1926</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>St. Joseph of Nazareth Church, Cincinnati, OH, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Joseph of Nazareth Church</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész</t>
+          <t>teológiai, majd doktori tanulmányok</t>
         </is>
       </c>
       <c r="N226">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O226">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1926</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság</t>
+          <t>Nagyszeben, Románia</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>újoncmester, majd 1926-tól házfőnök</t>
+          <t>a német közösség szolgálatára, 1928-tól házfőnök, a III. rend igazgatója</t>
         </is>
       </c>
       <c r="N227">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O227">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1926</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>gyermekmentő akció lelkésze (szolgálati területe Hollandiára is kiterjed)</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N228">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O228">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1926</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>hitoktató és bencés oblátus</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N229">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O229">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1926</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, USA</t>
+          <t>Marblehead, OH, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>parókus, közben ellátja: Phillipsburg, NJ, USA – Saints Peter and Paul Greek/Byzantine Catholic Church</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N230">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O230">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1926</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Vérteskozma, Magyar Királyság</t>
+          <t>Mont Clare, PA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N231">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O231">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1926</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Szent Péter és Pál templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent Péter és Pál templom</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>alapító lelkész</t>
         </is>
       </c>
       <c r="N232">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O232">
-        <v>1960</v>
+        <v>1933</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1926</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>New Britain, CT, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N233">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O233">
         <v>1927</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1926</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Monongahela, PA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J234" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N234">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O234">
-        <v>1956</v>
+        <v>1932</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1926</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Vajdácska, Magyar Királyság</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>segédlelkész, majd helyettes lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N235">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O235">
-        <v>1936</v>
+        <v>1928</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1926</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Nagypasztély, Csehszlovákia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
       <c r="N236">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O236">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1926</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Munkács, Csehszlovákia</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, régész, 1934-1938 között könyvtáros is</t>
+          <t>egyházmegyei iktató</t>
         </is>
       </c>
       <c r="N237">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O237">
-        <v>1938</v>
+        <v>1927</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1926</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Mosony Lipót, Dr.</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N238">
+        <v>1924</v>
+      </c>
+      <c r="O238">
+        <v>1935</v>
+      </c>
+      <c r="Q238" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=775</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>1926</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>Homestead, PA, USA</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>plébános (oldallagosan: Beaver Falls, PA, USA)</t>
+        </is>
+      </c>
+      <c r="N239">
+        <v>1924</v>
+      </c>
+      <c r="O239">
+        <v>1927</v>
+      </c>
+      <c r="Q239" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>1926</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
-      <c r="D238" t="inlineStr">
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>A váci egyházmegye szolgálatában</t>
+        </is>
+      </c>
+      <c r="N240">
+        <v>1924</v>
+      </c>
+      <c r="O240">
+        <v>1927</v>
+      </c>
+      <c r="Q240" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>1926</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Románia</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>vikárius</t>
+        </is>
+      </c>
+      <c r="N241">
+        <v>1924</v>
+      </c>
+      <c r="O241">
+        <v>1931</v>
+      </c>
+      <c r="Q241" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=817</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242">
+        <v>1926</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>Kismarton, Ausztria</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>vikárius</t>
+        </is>
+      </c>
+      <c r="N242">
+        <v>1924</v>
+      </c>
+      <c r="O242">
+        <v>1927</v>
+      </c>
+      <c r="Q242" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243">
+        <v>1926</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Alsókalocsa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N243">
+        <v>1924</v>
+      </c>
+      <c r="O243">
+        <v>1927</v>
+      </c>
+      <c r="Q243" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244">
+        <v>1926</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Réthy János</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N244">
+        <v>1924</v>
+      </c>
+      <c r="O244">
+        <v>1927</v>
+      </c>
+      <c r="Q244" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=933</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
+        <v>1926</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Regina, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>lelkész és misszionárius</t>
+        </is>
+      </c>
+      <c r="N245">
+        <v>1924</v>
+      </c>
+      <c r="O245">
+        <v>1932</v>
+      </c>
+      <c r="Q245" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>1926</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Sántha Pál, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Stockholm, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>plébános, 1932-től esperes</t>
+        </is>
+      </c>
+      <c r="N246">
+        <v>1924</v>
+      </c>
+      <c r="O246">
+        <v>1962</v>
+      </c>
+      <c r="Q246" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=963</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>1926</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>András Antal Jeromos OFM</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Máriaradna, Románia</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>lelkész, orgonista</t>
+        </is>
+      </c>
+      <c r="N247">
+        <v>1925</v>
+      </c>
+      <c r="O247">
+        <v>1927</v>
+      </c>
+      <c r="Q247" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=6</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>1926</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Aubermann Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd plébános</t>
+        </is>
+      </c>
+      <c r="N248">
+        <v>1925</v>
+      </c>
+      <c r="O248">
+        <v>1944</v>
+      </c>
+      <c r="Q248" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=19</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>1926</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Bende György Szaniszló OFM, dr</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>filozófiai lektor, segédlelkész, irodavezető, 1926-tól házfőnök helyettes, 1927-től házfőnök és plébános, az irgalmasrendi kórház gyóntatója, az orsolyita apácák iskolájának igazgatója, a Sziklakápolna lelkésze</t>
+        </is>
+      </c>
+      <c r="N249">
+        <v>1925</v>
+      </c>
+      <c r="O249">
+        <v>1931</v>
+      </c>
+      <c r="Q249" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=65</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>1926</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Csopey Gábor</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N250">
+        <v>1925</v>
+      </c>
+      <c r="O250">
+        <v>1928</v>
+      </c>
+      <c r="Q250" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=164</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>1926</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Dancsecs Imre</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N251">
+        <v>1925</v>
+      </c>
+      <c r="O251">
+        <v>1928</v>
+      </c>
+      <c r="Q251" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=178</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>1926</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Demkó Zoltán, dr.</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N252">
+        <v>1925</v>
+      </c>
+      <c r="O252">
+        <v>1947</v>
+      </c>
+      <c r="Q252" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=189</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>1926</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>Nagykapornak, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N253">
+        <v>1925</v>
+      </c>
+      <c r="O253">
+        <v>1930</v>
+      </c>
+      <c r="Q253" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>1926</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>Eger, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>hittanár és hitszónok</t>
+        </is>
+      </c>
+      <c r="N254">
+        <v>1925</v>
+      </c>
+      <c r="O254">
+        <v>1931</v>
+      </c>
+      <c r="Q254" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=245</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>1926</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Fedorkó János</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>Nagymihály, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd parókus</t>
+        </is>
+      </c>
+      <c r="N255">
+        <v>1925</v>
+      </c>
+      <c r="O255">
+        <v>1950</v>
+      </c>
+      <c r="Q255" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=257</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>1926</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Fehér Albert Péter OFM</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>Dunaföldvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N256">
+        <v>1925</v>
+      </c>
+      <c r="O256">
+        <v>1931</v>
+      </c>
+      <c r="Q256" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=259</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>1926</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Geist Alajos</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N257">
+        <v>1925</v>
+      </c>
+      <c r="O257">
+        <v>1929</v>
+      </c>
+      <c r="Q257" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=317</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>1926</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Gribóvszky Kornél</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>Beaverdale, PA, USA</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N258">
+        <v>1925</v>
+      </c>
+      <c r="O258">
+        <v>1927</v>
+      </c>
+      <c r="Q258" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=335</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>1926</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Veszprém, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>vikárius és a kisszeminárium prefektusa</t>
+        </is>
+      </c>
+      <c r="N259">
+        <v>1925</v>
+      </c>
+      <c r="O259">
+        <v>1928</v>
+      </c>
+      <c r="Q259" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=360</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>1926</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>McAdoo, PA, USA</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N260">
+        <v>1925</v>
+      </c>
+      <c r="O260">
+        <v>1927</v>
+      </c>
+      <c r="Q260" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>1926</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Hoszpodár Balázs</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Towanda, NY, USA</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>református lelkész</t>
+        </is>
+      </c>
+      <c r="N261">
+        <v>1925</v>
+      </c>
+      <c r="O261">
+        <v>1927</v>
+      </c>
+      <c r="Q261" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=959</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>1926</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Jackanich József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Jenners, PA, USA</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N262">
+        <v>1925</v>
+      </c>
+      <c r="O262">
+        <v>1932</v>
+      </c>
+      <c r="Q262" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=468</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>1926</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Kerner István Paszkál OFM</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>St. Joseph of Nazareth Church, Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>St. Joseph of Nazareth Church</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>segédlelkész, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N263">
+        <v>1925</v>
+      </c>
+      <c r="O263">
+        <v>1928</v>
+      </c>
+      <c r="Q263" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=539</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>1926</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Szécsény, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>újoncmester, majd 1926-tól házfőnök</t>
+        </is>
+      </c>
+      <c r="N264">
+        <v>1925</v>
+      </c>
+      <c r="O264">
+        <v>1930</v>
+      </c>
+      <c r="Q264" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>1926</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Kiss A. Gyula</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>gyermekmentő akció lelkésze (szolgálati területe Hollandiára is kiterjed)</t>
+        </is>
+      </c>
+      <c r="N265">
+        <v>1925</v>
+      </c>
+      <c r="O265">
+        <v>1927</v>
+      </c>
+      <c r="Q265" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=538</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>1926</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Koch Róbert</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>hitoktató és bencés oblátus</t>
+        </is>
+      </c>
+      <c r="N266">
+        <v>1925</v>
+      </c>
+      <c r="O266">
+        <v>1930</v>
+      </c>
+      <c r="Q266" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=556</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>1926</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Lipeczky Bazil</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Saints Peter and Paul Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>parókus, közben ellátja: Phillipsburg, NJ, USA – Saints Peter and Paul Greek/Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="N267">
+        <v>1925</v>
+      </c>
+      <c r="O267">
+        <v>1931</v>
+      </c>
+      <c r="Q267" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=657</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>1926</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Vérteskozma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N268">
+        <v>1925</v>
+      </c>
+      <c r="O268">
+        <v>1927</v>
+      </c>
+      <c r="Q268" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=735</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>1926</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Mihalik István, Dr.</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>magyar és német lelkész, plébános</t>
+        </is>
+      </c>
+      <c r="N269">
+        <v>1925</v>
+      </c>
+      <c r="O269">
+        <v>1960</v>
+      </c>
+      <c r="Q269" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=743</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>1926</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Mitró Mihály</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>New Britain, CT, USA</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N270">
+        <v>1925</v>
+      </c>
+      <c r="O270">
+        <v>1927</v>
+      </c>
+      <c r="Q270" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=754</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>1926</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Nagy László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N271">
+        <v>1925</v>
+      </c>
+      <c r="O271">
+        <v>1956</v>
+      </c>
+      <c r="Q271" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=795</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>1926</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Nyika Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Vajdácska, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd helyettes lelkész</t>
+        </is>
+      </c>
+      <c r="N272">
+        <v>1925</v>
+      </c>
+      <c r="O272">
+        <v>1936</v>
+      </c>
+      <c r="Q272" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=827</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>1926</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Német János</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Nagypasztély, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N273">
+        <v>1925</v>
+      </c>
+      <c r="O273">
+        <v>1932</v>
+      </c>
+      <c r="Q273" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=806</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>1926</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Pataki János Vidor O.Cist</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Eger, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, régész, 1934-1938 között könyvtáros is</t>
+        </is>
+      </c>
+      <c r="N274">
+        <v>1925</v>
+      </c>
+      <c r="O274">
+        <v>1938</v>
+      </c>
+      <c r="Q274" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=856</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>1926</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
         <is>
           <t>Pásztélyi-Kovács Gyula, kispasztélyi</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
+      <c r="E275" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
-      <c r="F238" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G238" t="inlineStr">
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H238" t="inlineStr">
+      <c r="H275" t="inlineStr">
         <is>
           <t>Cselej, Csehszlovákia</t>
         </is>
       </c>
-      <c r="I238" t="inlineStr">
+      <c r="I275" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
-      <c r="K238" t="inlineStr">
+      <c r="K275" t="inlineStr">
         <is>
           <t>parókus</t>
         </is>
       </c>
-      <c r="N238">
+      <c r="N275">
         <v>1925</v>
       </c>
-      <c r="O238">
+      <c r="O275">
         <v>1929</v>
       </c>
-      <c r="Q238" t="inlineStr">
+      <c r="Q275" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=854</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>