--- v0 (2026-07-07)
+++ v1 (2026-07-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,14492 +98,14663 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1930</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1930</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, États-Unis - curé
-Warren, OH, États-Unis</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA - parókus
+Warren, OH, USA</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O18">
         <v>1930</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1930</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság - préfet</t>
+          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság - prefektus</t>
         </is>
       </c>
       <c r="N19">
         <v>1930</v>
       </c>
       <c r="O19">
         <v>1932</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1930</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Zalakoppány, Magyar Királyság - administrateur provisoire
-Zalaszabar, Magyar Királyság - administrateur provisoire</t>
+          <t>Zalakoppány, Magyar Királyság - ideiglenes adminisztrátor
+Zalaszabar, Magyar Királyság - ideiglenes adminisztrátor</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1929
 1930</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1930</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent László templom, New Brunswick, NJ, États-Unis - vicaire</t>
+          <t>Szent László templom, New Brunswick, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N21">
         <v>1930</v>
       </c>
       <c r="O21">
         <v>1932</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1930</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Tekenye, Hongrie - administrateur provisoire
-Bezeréd, Hongrie - administrateur</t>
+          <t>Tekenye, Magyarország - ideiglenes adminisztrátor
+Bezeréd, Magyarország - adminisztrátor</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="O22">
         <v>1932</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Brackenridge, PA, États-Unis - pasteur
-Máriapócs, Magyar Királyság - pasteur, vicaire</t>
+          <t>Brackenridge, PA, USA - lelkész
+Máriapócs, Magyar Királyság - lelkész, vikárius</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1930
 1939</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1930</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Zomba, Magyar Királyság - vicaire</t>
+          <t>Zomba, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N24">
         <v>1929</v>
       </c>
       <c r="O24">
         <v>1930</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1930</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="N25">
         <v>1927</v>
       </c>
       <c r="O25">
         <v>1930</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1930</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis - à Baberton, Ohio, États-Unis
-Bridgeport, CT, États-Unis - vicaire</t>
+          <t>Cleveland, OH, USA - v. Baberton, OH, USA
+Bridgeport, CT, USA - plébánoshelyettes</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1930
 1932</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1930</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="N27">
         <v>1930</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1930</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Goshen, Orange, NY, États-Unis</t>
+          <t>Goshen, Orange, NY, USA</t>
         </is>
       </c>
       <c r="N28">
         <v>1930</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1930</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Simontornya, Magyar Királyság - vicaire</t>
+          <t>Simontornya, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>1929</v>
       </c>
       <c r="O29">
         <v>1930</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1930</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>New York, NY, États-Unis - pasteur
-Nagykapornak, Magyar Királyság - curé</t>
+          <t>New York, NY, USA - lelkész
+Nagykapornak, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1930
 1925</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1933
 1930</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1930</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis
-Elisabeth, NJ, États-Unis - vicaire</t>
+          <t>Windber, PA, USA
+Elisabeth, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1930
 1959</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1930</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, États-Unis - curé</t>
+          <t>Woodbridge, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N32">
         <v>1927</v>
       </c>
       <c r="O32">
         <v>1930</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1930</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Fojtán József</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Tállya, Magyar Királyság - curé ; selon d’autres sources, vers 1928 à Galgahévíz</t>
+          <t>Tállya, Magyar Királyság - plébános, más forrás szerint 1928 körül Galgahévíz</t>
         </is>
       </c>
       <c r="N33">
         <v>1930</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1930</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis - pasteur, indépendamment de la pastorale hongroise</t>
+          <t>Chicago, IL, USA - lelkész, a magyar pasztorációtól függetlenül</t>
         </is>
       </c>
       <c r="N34">
         <v>1930</v>
       </c>
       <c r="O34">
         <v>1933</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1930</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Gáspár János</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, États-Unis - vicaire</t>
+          <t>Perth Amboy, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N35">
         <v>1929</v>
       </c>
       <c r="O35">
         <v>1930</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1930</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>États-Unis - missionnaire aux États-Unis et au Canada (principaux lieux d’affectation : Cleveland, Ohio, États-Unis ; Pittsburgh, Pennsylvanie, États-Unis ; Windsor, Alberta, Canada)
-Boldogasszony, Autriche - chef de famille</t>
+          <t>USA - misszionárius az USA-ban és Kanadában (főbb szolgálati helyei: Cleveland, OH, USA és Pittsburgh, PA, USA, Windsor, AB, Kanada)
+Boldogasszony, Ausztria - házfőnök</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1930
 1927</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1931
 1930</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1930</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság - directeur de la paroisse de Kiskanizsa et directeur du Tiers-Ordre
-Szombathely, Magyar Királyság - vicaire, catéchiste</t>
+          <t>Nagykanizsa, Magyar Királyság - templomigazgató Kiskanizsán és a harmadik rend igazgatója
+Szombathely, Magyar Királyság - segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1930
 1931</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1930</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság
-Szent István R. K. Egyházközség, Toledo, OH, États-Unis - vicaire</t>
+Szent István R. K. Egyházközség, Toledo, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>1 juin 1930
+          <t>1930. június 1.
 1930</t>
         </is>
       </c>
       <c r="O38">
         <v>1938</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1930</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Fülek, Csehszlovákia - vicaire</t>
+          <t>Fülek, Csehszlovákia - segédlelkész</t>
         </is>
       </c>
       <c r="N39">
         <v>1926</v>
       </c>
       <c r="O39">
         <v>1930</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1930</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada
-Nagykanizsa, Magyar Királyság - professeur de religion</t>
+          <t>Welland, ON, Kanada
+Nagykanizsa, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="O40">
         <v>1936</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1930</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Retour dans la patrie</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Bernecebaráti, Magyar Királyság - curé</t>
+          <t>Bernecebaráti, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N41">
         <v>1930</v>
       </c>
       <c r="O41">
         <v>1936</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1930</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Hricz György</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis - curé
-Lakewood, OH, États-Unis - curé</t>
+          <t>Cleveland, OH, USA - parókus
+Lakewood, OH, USA - parókus</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="O42">
         <v>1938</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=443</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1930</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Canada - étudie la possibilité d’une éventuelle fondation cistercienne</t>
+          <t>Kanada - az esetleges ciszterci alapítás lehetőségét vizsgálja</t>
         </is>
       </c>
       <c r="N43">
         <v>1930</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1930</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Arad, Roumanie
-Lugos, Roumanie - vicaire</t>
+          <t>Arad, Románia
+Lugos, Románia - segédlelkész</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>30 juin 1930
+          <t>1930. június 30.
 1930</t>
         </is>
       </c>
       <c r="O44">
         <v>1931</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1930</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Tarata, Bolívia - cuisinier
-Guarayo, Bolívia - le secrétaire de la communauté</t>
+          <t>Tarata, Bolívia - szakács
+Guarayo, Bolívia - a közösség ügyintézője</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1930
 1940</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1930</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Juhász Jenő</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire
-Elyria, OH, États-Unis - curé</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
+Elyria, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1926
 1930</t>
         </is>
       </c>
       <c r="O46">
         <v>1930</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=493</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1930</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Poughkeepsie, NY, États-Unis - terce</t>
+          <t>Poughkeepsie, NY, USA - tercia</t>
         </is>
       </c>
       <c r="N47">
         <v>1930</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1930</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-[...1 lines deleted...]
-Retour dans la patrie</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Lorain, OH, États-Unis - pasteur
-[...1 lines deleted...]
-Csomafalva, Csehszlovákia - pasteur</t>
+          <t>Lorain, OH, USA - lelkész
+Perryopolis, NY, USA - lelkész
+Csomafalva, Csehszlovákia - lelkész</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1930
 1929
 1930</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1930
 1937</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1930</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>États-Unis - missionnaire</t>
+          <t>USA - misszionárius</t>
         </is>
       </c>
       <c r="N49">
         <v>1930</v>
       </c>
       <c r="O49">
         <v>1931</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1930</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság - maître d’apprentissage, puis chef de maison à partir de 1926
-Eger, Magyar Királyság - chef de famille</t>
+          <t>Szécsény, Magyar Királyság - újoncmester, majd 1926-tól házfőnök
+Eger, Magyar Királyság - házfőnök</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
       <c r="O50">
         <v>1930</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1930</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság - aumônier militaire au lycée</t>
+          <t>Kőszeg, Magyar Királyság - katonalelkész a reáliskolában</t>
         </is>
       </c>
       <c r="N51">
         <v>1929</v>
       </c>
       <c r="O51">
         <v>1930</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1930</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - professeur de religion et oblat bénédictin
-Nagybárkány, Magyar Királyság - vicaire</t>
+          <t>Budapest, Magyar Királyság - hitoktató és bencés oblátus
+Nagybárkány, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
       <c r="O52">
         <v>1930</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1930</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Forró, Magyar Királyság - vicaire
-Mád, Magyar Királyság - vicaire</t>
+          <t>Forró, Magyar Királyság - segédlelkész
+Mád, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1929
 1930</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1930
 1931</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1930</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Cambridge, Royaume-Uni - en voyage d’étude
-Tihany, Magyar Királyság - Institut hongrois de recherche biologique, chercheur adjoint, puis biologiste chercheur fondateur du département de génétique</t>
+          <t>Cambridge, Egyesült Királyság - tanulmányúton
+Tihany, Magyar Királyság - Magyar Biológiai Kutató Intézet, segédkutató, majd ugyanott az Átörökléstani Osztály alapító kutatóbiológusa</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1930
 1932</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1930</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Endicott, NY, États-Unis - pasteur
-Philadelphia, PA, États-Unis - pasteur</t>
+          <t>Endicott, NY, USA - lelkész
+Philadelphia, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1930
 1931</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1930</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis - curé
-Mahanoy, PA, États-Unis - vicaire (aux côtés de son père), puis curé</t>
+          <t>New Brunswick, NJ, USA - parókus
+Mahanoy, PA, USA - segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1923
 1930</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1930
 1960</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1930</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire
-Gyöngyösszőllős, Szombathely, Magyar Királyság - pasteur fondateur, curé</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
+Gyöngyösszőllős, Szombathely, Magyar Királyság - alapító lelkész, plébános</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1930
 1941</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1930</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent Imre Kollégium, Sopron, Magyar Királyság - conseiller pédagogique</t>
+          <t>Szent Imre Kollégium, Sopron, Magyar Királyság - tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N58">
         <v>1928</v>
       </c>
       <c r="O58">
         <v>1930</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1930</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis - vicaire
-[...1 lines deleted...]
-Szabadbattyán, Magyar Királyság - vicaire</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA - segédlelkész
+Baross Gábor telep, Budapest, Magyar Királyság - hitoktató
+Szabadbattyán, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>1930
 1929
 1930</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>1932
 1930</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1930</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Struthers, OH, États-Unis - curé
-Fairport, NY, États-Unis - curé</t>
+          <t>Struthers, OH, USA - parókus
+Fairport, NY, USA - parókus</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1923
 1930</t>
         </is>
       </c>
       <c r="O60">
         <v>1930</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1930</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis
-Our Lady of Hungary Church, Northampton, PA, États-Unis - vicaire</t>
+          <t>Philadelphia, PA, USA
+Our Lady of Hungary Church, Northampton, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>29 mai 1930
+          <t>1930. május 29.
 1930</t>
         </is>
       </c>
       <c r="O61">
         <v>1936</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1930</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>State Island, New York, NY, États-Unis
-Budapest, Magyar Királyság - chef de famille</t>
+          <t>State Island, New York, NY, USA
+Budapest, Magyar Királyság - házfőnök</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1930
 1928</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1934
 1930</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1930</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Merész Ferenc SDB</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N63">
         <v>1930</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=732</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1930</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Miller Pál CSC</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, États-Unis</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="N64">
         <v>1930</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=750</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1930</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Uglya, Csehszlovákia - pasteur
-Munkács, Csehszlovákia - secrétaire épiscopal (1930-1934), parallèlement greffier du Saint-Siège (1932-1933), directeur spirituel du séminaire (1934-1939), professeur de théologie (1934-1945)</t>
+          <t>Uglya, Csehszlovákia - lelkész
+Munkács, Csehszlovákia - püspöki titkár (1930-1934), közben szentszéki jegyző (1932-1933), a szeminárium spirituálisa (1934-1939), teológiai tanár (1934-1945)</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>1930
 1939</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1930</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis
-Szent Margit templom, Cleveland, OH, États-Unis - vicaire</t>
+          <t>Cleveland, OH, USA
+Szent Margit templom, Cleveland, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="O66">
         <v>1934</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1930</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Murakeresztúr, Magyar Királyság - vicaire</t>
+          <t>Murakeresztúr, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N67">
         <v>1930</v>
       </c>
       <c r="O67">
         <v>1932</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1930</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Törökszentmiklós, Magyar Királyság - vicaire
-Mezőkövesd, Magyar Királyság - vicaire</t>
+          <t>Törökszentmiklós, Magyar Királyság - segédlelkész
+Mezőkövesd, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>1929
 1930</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>1930
 1934</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1930</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - études philosophiques</t>
+          <t>Szeged, Magyar Királyság - filozófiai tanulmányok</t>
         </is>
       </c>
       <c r="N69">
         <v>1929</v>
       </c>
       <c r="O69">
         <v>1930</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1930</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Oberlander János</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, États-Unis</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Dayton, OH, États-Unis - vicaire</t>
+          <t>Szent Imre templom, Dayton, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N70">
         <v>1922</v>
       </c>
       <c r="O70">
         <v>1930</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1930</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Bécs, Autriche
-Nagymaros, Magyar Királyság - vicaire</t>
+          <t>Bécs, Ausztria
+Nagymaros, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>13 juillet 1930
+          <t>1930. július 13.
 1930</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1930</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Izsa, Csehszlovákia</t>
-[...5 lines deleted...]
-        </is>
+          <t>New York, NY, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1930</v>
+      </c>
+      <c r="O72">
+        <v>1932</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1930</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Nagykanizsa, Magyar Királyság - házfőnök, hitoktató
+Kismarton, Ausztria - lelkész</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>10 janvier 1930</t>
+          <t>1927
+1930</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>1930
+1939</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1930</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Izsa, Csehszlovákia</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>12 janvier 1930</t>
+          <t>1930. január 1.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1930</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kuthy László OFMCap</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>23 janvier 1930</t>
+          <t>1930. január 10.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=626</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1930</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Miskolc</t>
-[...4 lines deleted...]
-          <t>Rakaca, Hongrie</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>15 février 1930</t>
+          <t>1930. január 12.</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1930</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Kuthy László OFMCap</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Spy Hill, SK, Canada</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>24 mars 1930</t>
+          <t>1930. január 23.</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=626</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1930</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Elyria, OH, États-Unis</t>
+          <t>Rakaca, Magyarország</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>29 avril 1930</t>
+          <t>1930. február 15.</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1930</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Pottstown, PA, États-Unis</t>
+          <t>Spy Hill, SK, Kanada</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>14 mai 1930</t>
+          <t>1930. március 24.</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1930</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Elyria, OH, USA</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>6 juillet 1930</t>
+          <t>1930. április 29.</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1930</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Kuzmiák István Jozafát OSBM</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>19 juillet 1930</t>
+          <t>1930. május 14.</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=628</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1930</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Premiers vœux (temporaires)</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>16 août 1930</t>
+          <t>1930. július 6.</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1930</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kovács Imre Rafael OSB</t>
+          <t>Kuzmiák István Jozafát OSBM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Kispest, Magyar Királyság</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>21 août 1930</t>
+          <t>1930. július 19.</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=583</t>
+          <t>/persons_v2/view.php?id=628</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1930</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>5 septembre 1930</t>
+          <t>1930. augusztus 16.</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1930</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Kovács Imre Rafael OSB</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Kispest, Magyar Királyság</t>
+        </is>
+      </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>11 septembre 1930</t>
+          <t>1930. augusztus 21.</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=583</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1930</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Kaposvár, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>29 septembre 1930</t>
+          <t>1930. szeptember 5.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1930</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Maróti Béla Árkád (O.Cist)</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Adács, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>16 octobre 1930</t>
+          <t>1930. szeptember 11.</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=705</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1930</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>11 novembre 1930</t>
+          <t>1930. szeptember 29.</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1930</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Maróti Béla Árkád (O.Cist)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Adács, Magyar Királyság</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>20 décembre 1930</t>
+          <t>1930. október 16.</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=705</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1930</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>24 décembre 1930</t>
+          <t>1930. november 11.</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1930</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Csányi Dániel Apor O.Cist, Dr.</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Budapest, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>30 décembre 1930</t>
+          <t>1930. december 20.</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=147</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1930</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Syracuse, NY, États-Unis</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1930. december 24.</t>
+        </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1930</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
-[...9 lines deleted...]
-          <t>curé, à la retraite depuis 1932</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>1930. december 30.</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1930</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, États-Unis</t>
+          <t>Syracuse, NY, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkigyakorlat vezető</t>
         </is>
       </c>
       <c r="N94">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="O94">
-        <v>1938</v>
+        <v>1992</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1930</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>curé fondateur, archiprêtre, chanoine (selon d’autres sources, à partir de 1913)</t>
-[...3 lines deleted...]
-        <v>1904</v>
+          <t>parókus, 1932-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O95">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1930</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N96">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="O96">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1930</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító parókus, esperes, kanonok (más forrásban 1913-tól)</t>
         </is>
       </c>
       <c r="N97">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="O97">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1930</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N98">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="O98">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1930</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Lansford, PA, États-Unis</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>curé, puis administrateur apostolique de 1916 à 1924</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N99">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="O99">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1930</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N100">
         <v>1908</v>
       </c>
       <c r="O100">
-        <v>1954</v>
+        <v>1943</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1930</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, közben 1916-1924 között apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N101">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O101">
-        <v>1952</v>
+        <v>1934</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1930</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N102">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O102">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1930</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O103">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1930</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="O104">
-        <v>1948</v>
+        <v>1941</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1930</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N105">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O105">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1930</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N106">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O106">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1930</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N107">
         <v>1915</v>
       </c>
       <c r="O107">
         <v>1950</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1930</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N108">
         <v>1915</v>
       </c>
       <c r="O108">
         <v>1950</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1930</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N109">
         <v>1915</v>
       </c>
       <c r="O109">
         <v>1950</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1930</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N110">
         <v>1915</v>
       </c>
       <c r="O110">
         <v>1950</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1930</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N111">
         <v>1915</v>
       </c>
       <c r="O111">
         <v>1950</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1930</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Norwalk, CT, États-Unis</t>
-[...4 lines deleted...]
-          <t>États-Unis</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N112">
         <v>1915</v>
       </c>
       <c r="O112">
-        <v>1933</v>
+        <v>1950</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1930</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N113">
         <v>1915</v>
       </c>
       <c r="O113">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1930</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N114">
         <v>1915</v>
       </c>
       <c r="O114">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1930</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O115">
-        <v>1957</v>
+        <v>1932</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1930</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N116">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O116">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1930</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>chef de chœur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O117">
-        <v>1931</v>
+        <v>1957</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1930</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
         </is>
       </c>
       <c r="N118">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O118">
-        <v>1950</v>
+        <v>1936</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1930</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>énekkarvezető</t>
         </is>
       </c>
       <c r="N119">
         <v>1919</v>
       </c>
       <c r="O119">
-        <v>1944</v>
+        <v>1931</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1930</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N120">
         <v>1919</v>
       </c>
       <c r="O120">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1930</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>administrateur, puis, à partir de 1924, fondateur et curé chargé de la construction de l’église</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N121">
         <v>1919</v>
       </c>
       <c r="O121">
-        <v>1931</v>
+        <v>1944</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1930</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N122">
         <v>1919</v>
       </c>
       <c r="O122">
-        <v>1963</v>
+        <v>1935</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1930</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Pál templom, Akron, OH, États-Unis</t>
+          <t>Herminamező, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Szent Pál templom</t>
+          <t>Herminamező</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N123">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="O123">
         <v>1931</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1930</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N124">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="O124">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1930</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Szent Pál templom, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>Szent Pál templom</t>
         </is>
       </c>
       <c r="N125">
         <v>1920</v>
       </c>
       <c r="O125">
-        <v>1942</v>
+        <v>1931</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1930</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Il a effectué plusieurs voyages missionnaires, mais il s’agissait avant tout de voyages politiques ; il n’a pas obtenu l’autorisation de célébrer la messe</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N126">
         <v>1920</v>
       </c>
       <c r="O126">
-        <v>1933</v>
+        <v>1966</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1930</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N127">
         <v>1920</v>
       </c>
       <c r="O127">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1930</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>több alkalommal tartott missziós utakat, de ezek elsődlegesen politikai utak voltak, misézésre engedélyt nem kapott</t>
         </is>
       </c>
       <c r="N128">
         <v>1920</v>
       </c>
       <c r="O128">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1930</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Kaposvar, SK, Canada</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N129">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O129">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1930</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Otthon, SK, Canada</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N130">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O130">
         <v>1932</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1930</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
+          <t>Kaposvar, SK, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>pasteur et professeur de lycée, membre du conseil municipal de Kaposvár, membre de la commission législative, de l’assemblée locale, de la commission de sélection pour l’éducation physique et de la commission de surveillance des services publics du comté de Somogy.</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N131">
         <v>1921</v>
       </c>
       <c r="O131">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1930</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
+          <t>Otthon, SK, Kanada</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>abbé</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N132">
         <v>1921</v>
       </c>
       <c r="O132">
-        <v>1950</v>
+        <v>1932</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1930</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>curé, puis à la retraite</t>
+          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
         </is>
       </c>
       <c r="N133">
         <v>1921</v>
       </c>
       <c r="O133">
-        <v>1954</v>
+        <v>1941</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1930</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>curé (celui qui a fait construire la première église)</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N134">
         <v>1921</v>
       </c>
       <c r="O134">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1930</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Passaic, NJ, États-Unis</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános, utána nyugállományban</t>
         </is>
       </c>
       <c r="N135">
         <v>1921</v>
       </c>
       <c r="O135">
-        <v>1938</v>
+        <v>1954</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1930</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, États-Unis</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános (az első templom építtetője)</t>
         </is>
       </c>
       <c r="N136">
         <v>1921</v>
       </c>
       <c r="O136">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1930</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N137">
         <v>1921</v>
       </c>
       <c r="O137">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1930</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Sacred Heart Church, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O138">
-        <v>1942</v>
+        <v>1937</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1930</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N139">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O139">
-        <v>1946</v>
+        <v>1931</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1930</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N140">
         <v>1922</v>
       </c>
       <c r="O140">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1930</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N141">
         <v>1922</v>
       </c>
       <c r="O141">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1930</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N142">
         <v>1922</v>
       </c>
       <c r="O142">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1930</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Linden, NJ, États-Unis</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N143">
         <v>1922</v>
       </c>
       <c r="O143">
-        <v>1932</v>
+        <v>1956</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1930</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Rahway, NJ, États-Unis</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N144">
         <v>1922</v>
       </c>
       <c r="O144">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1930</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Linden, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N145">
         <v>1922</v>
       </c>
       <c r="O145">
         <v>1932</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1930</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>Rahway, NJ, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>curé fondateur</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N146">
         <v>1922</v>
       </c>
       <c r="O146">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1930</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Pittston, PA, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N147">
         <v>1922</v>
       </c>
       <c r="O147">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1930</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>curé (le premier curé franciscain)</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N148">
         <v>1922</v>
       </c>
       <c r="O148">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1930</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N149">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O149">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1930</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Endrédy Kálmán</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Kéthely, Osztrák-Magyar Monarchia</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>vicaire (détaché auprès du diocèse de Veszprém)</t>
+          <t>plébános (az első ferences plébános)</t>
         </is>
       </c>
       <c r="N150">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O150">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=234</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1930</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Nagyröce, Csehszlovákia</t>
+          <t>Santa Tecla, El Salvador</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>doyen - curé</t>
+          <t>teológiai professzor, az ünnepnapi oratórium igazgatója</t>
         </is>
       </c>
       <c r="N151">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O151">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1930</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>maître des novices de l’ordre et directeur de la maison de retraite spirituelle</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N152">
         <v>1923</v>
       </c>
       <c r="O152">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1930</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Kéthely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
+          <t>segédlelkész (kölcsönadva a veszprémi egyházmegyének)</t>
         </is>
       </c>
       <c r="N153">
         <v>1923</v>
       </c>
       <c r="O153">
-        <v>1970</v>
+        <v>1933</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1930</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, États-Unis</t>
+          <t>Nagyröce, Csehszlovákia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>esperes - plébános</t>
         </is>
       </c>
       <c r="N154">
         <v>1923</v>
       </c>
       <c r="O154">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1930</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Manréza</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
+          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
         </is>
       </c>
       <c r="N155">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O155">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1930</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N156">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O156">
-        <v>1934</v>
+        <v>1970</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1930</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>SS. Peter and Paul Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N157">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O157">
-        <v>1945</v>
+        <v>1931</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1930</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N158">
         <v>1924</v>
       </c>
       <c r="O158">
-        <v>1933</v>
+        <v>1949</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1930</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, États-Unis</t>
+          <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N159">
         <v>1924</v>
       </c>
       <c r="O159">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1930</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál templom, Chicago, IL, États-Unis</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál templom</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>pasteur fondateur</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N160">
         <v>1924</v>
       </c>
       <c r="O160">
-        <v>1933</v>
+        <v>1945</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1930</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Monongahela, PA, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N161">
         <v>1924</v>
       </c>
       <c r="O161">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1930</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Mont Clare, PA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N162">
         <v>1924</v>
       </c>
       <c r="O162">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1930</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis</t>
+          <t>Szent Péter és Pál templom, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Péter és Pál templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító lelkész</t>
         </is>
       </c>
       <c r="N163">
         <v>1924</v>
       </c>
       <c r="O163">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1930</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Kolozsvár, Roumanie</t>
+          <t>Monongahela, PA, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Roumanie</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N164">
         <v>1924</v>
       </c>
       <c r="O164">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1930</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>administrateur, puis curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N165">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O165">
-        <v>1944</v>
+        <v>1936</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1930</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>maître de conférences en philosophie, vicaire, secrétaire, à partir de 1926 vice-directeur, à partir de 1927 directeur et curé, confesseur de l’hôpital de l’Ordre de la Miséricorde, directeur de l’école des sœurs de Sainte-Oursule, aumônier de la chapelle du Rocher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O166">
-        <v>1931</v>
+        <v>1935</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1930</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
+          <t>Kolozsvár, Románia</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Antal templom</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>vikárius</t>
         </is>
       </c>
       <c r="N167">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O167">
-        <v>1947</v>
+        <v>1931</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1930</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
+        </is>
+      </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>professeur de religion et prédicateur</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N168">
         <v>1925</v>
       </c>
       <c r="O168">
-        <v>1931</v>
+        <v>1944</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1930</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>filozófiai lektor, segédlelkész, irodavezető, 1926-tól házfőnök helyettes, 1927-től házfőnök és plébános, az irgalmasrendi kórház gyóntatója, az orsolyita apácák iskolájának igazgatója, a Sziklakápolna lelkésze</t>
         </is>
       </c>
       <c r="N169">
         <v>1925</v>
       </c>
       <c r="O169">
-        <v>1950</v>
+        <v>1931</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1930</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Dunaföldvár, Magyar Királyság</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
         <v>1925</v>
       </c>
       <c r="O170">
-        <v>1931</v>
+        <v>1947</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1930</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Jenners, PA, États-Unis</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>hittanár és hitszónok</t>
         </is>
       </c>
       <c r="N171">
         <v>1925</v>
       </c>
       <c r="O171">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1930</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, États-Unis</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Saints Peter and Paul Byzantine Catholic Church</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>curé, en charge de : Phillipsburg, NJ, États-Unis – Église catholique grecque/byzantine des Saints Pierre et Paul</t>
+          <t>segédlelkész, majd parókus</t>
         </is>
       </c>
       <c r="N172">
         <v>1925</v>
       </c>
       <c r="O172">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1930</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
+          <t>Dunaföldvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>pasteur et curé hongrois et allemand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N173">
         <v>1925</v>
       </c>
       <c r="O173">
-        <v>1960</v>
+        <v>1931</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1930</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
+          <t>Jenners, PA, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N174">
         <v>1925</v>
       </c>
       <c r="O174">
-        <v>1956</v>
+        <v>1932</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1930</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Vajdácska, Magyar Királyság</t>
+          <t>Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Saints Peter and Paul Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>vicaire adjoint, puis vicaire suppléant</t>
+          <t>parókus, közben ellátja: Phillipsburg, NJ, USA – Saints Peter and Paul Greek/Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="N175">
         <v>1925</v>
       </c>
       <c r="O175">
-        <v>1936</v>
+        <v>1931</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1930</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Nagypasztély, Csehszlovákia</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>magyar és német lelkész, plébános</t>
         </is>
       </c>
       <c r="N176">
         <v>1925</v>
       </c>
       <c r="O176">
-        <v>1932</v>
+        <v>1960</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1930</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>professeur de lycée, archéologue, et également bibliothécaire entre 1934 et 1938</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N177">
         <v>1925</v>
       </c>
       <c r="O177">
-        <v>1938</v>
+        <v>1956</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1930</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Veresegyház, Magyar Királyság</t>
+          <t>Vajdácska, Magyar Királyság</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, majd helyettes lelkész</t>
         </is>
       </c>
       <c r="N178">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="O178">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1930</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Gireczki Dénes</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Barnesboro, PA, États-Unis</t>
+          <t>Nagypasztély, Csehszlovákia</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N179">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="O179">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=327</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1930</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
+          <t>Eger, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>aumônier militaire (il est entre-temps incardiné dans le diocèse de Veszprém)</t>
+          <t>gimnáziumi tanár, régész, 1934-1938 között könyvtáros is</t>
         </is>
       </c>
       <c r="N180">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="O180">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1930</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Ciszterci plébánia, New York, NY, États-Unis</t>
+          <t>Veresegyház, Magyar Királyság</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Ciszterci plébánia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N181">
         <v>1926</v>
       </c>
       <c r="O181">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1930</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Gireczki Dénes</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szőlősgyörök, Magyar Királyság</t>
+          <t>Barnesboro, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N182">
         <v>1926</v>
       </c>
       <c r="O182">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=327</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1930</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Tientsin, Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>katonai lelkész (közben inkardinálódik a veszprémi egyházmegyébe)</t>
         </is>
       </c>
       <c r="N183">
         <v>1926</v>
       </c>
       <c r="O183">
         <v>1933</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1930</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Loya János</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Holy Trinity Byzantine Catholic Church, Sykesville, PA, États-Unis</t>
+          <t>Ciszterci plébánia, New York, NY, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Holy Trinity Byzantine Catholic Church</t>
+          <t>Ciszterci plébánia</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N184">
         <v>1926</v>
       </c>
       <c r="O184">
         <v>1931</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=666</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1930</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Szőlősgyörök, Magyar Királyság</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N185">
         <v>1926</v>
       </c>
       <c r="O185">
         <v>1931</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1930</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>St. Bonaventure College, Allegany, NY, États-Unis</t>
+          <t>Tientsin, Kína</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Bonaventure College</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>enseignant, entraîneur, préfet, ainsi qu’à Knapp Creek, dans l’État de New York, aux États-Unis – pasteur</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N186">
         <v>1926</v>
       </c>
       <c r="O186">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1930</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Loya János</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Holy Trinity Byzantine Catholic Church, Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Holy Trinity Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="N187">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O187">
-        <v>1954</v>
+        <v>1931</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=666</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1930</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N188">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O188">
-        <v>1950</v>
+        <v>1931</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1930</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Sukoró, Magyar Királyság</t>
+          <t>St. Bonaventure College, Allegany, NY, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>St. Bonaventure College</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>tanár, edző, prefektus, valamint Knapp Creek, NY, USA – lelkipásztor</t>
         </is>
       </c>
       <c r="N189">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O189">
-        <v>1938</v>
+        <v>1932</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1930</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>Il est à la retraite, mais il continue de rendre visite régulièrement aux communautés hongroises.</t>
+          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
         </is>
       </c>
       <c r="N190">
         <v>1927</v>
       </c>
       <c r="O190">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1930</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Flint, MI, États-Unis</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
         </is>
       </c>
       <c r="N191">
         <v>1927</v>
       </c>
       <c r="O191">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1930</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Yonkers, NY, États-Unis</t>
+          <t>Sukoró, Magyar Királyság</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>constructeur de l’église, curé fondateur</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N192">
         <v>1927</v>
       </c>
       <c r="O192">
-        <v>1960</v>
+        <v>1938</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1930</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>missionnaire, pasteur hongrois</t>
+          <t>nyugállományban, de folyamatosan járja a magyar közösségeket.</t>
         </is>
       </c>
       <c r="N193">
         <v>1927</v>
       </c>
       <c r="O193">
-        <v>1960</v>
+        <v>1932</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1930</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N194">
         <v>1927</v>
       </c>
       <c r="O194">
-        <v>1932</v>
+        <v>1947</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1930</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>enseignant, directeur</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N195">
         <v>1927</v>
       </c>
       <c r="O195">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1930</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>le secrétaire de l’abbé général</t>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N196">
         <v>1927</v>
       </c>
       <c r="O196">
-        <v>1936</v>
+        <v>1960</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1930</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N197">
         <v>1927</v>
       </c>
       <c r="O197">
         <v>1932</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1930</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>vicaire, puis commissaire de 1928 à 1930</t>
+          <t>tanár, igazgató</t>
         </is>
       </c>
       <c r="N198">
         <v>1927</v>
       </c>
       <c r="O198">
-        <v>1931</v>
+        <v>1946</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1930</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>a generális apát titkára</t>
         </is>
       </c>
       <c r="N199">
         <v>1927</v>
       </c>
       <c r="O199">
-        <v>1952</v>
+        <v>1936</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1930</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...9 lines deleted...]
-          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N200">
         <v>1927</v>
       </c>
       <c r="O200">
-        <v>1965</v>
+        <v>1932</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1930</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, majd 1928 – 1930 között komisszárius</t>
         </is>
       </c>
       <c r="N201">
         <v>1927</v>
       </c>
       <c r="O201">
         <v>1931</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1930</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N202">
         <v>1927</v>
       </c>
       <c r="O202">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1930</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Antalóc, Csehszlovákia</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N203">
         <v>1927</v>
       </c>
       <c r="O203">
-        <v>1931</v>
+        <v>1965</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1930</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>études de théologie</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N204">
         <v>1927</v>
       </c>
       <c r="O204">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1930</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
         </is>
       </c>
       <c r="N205">
         <v>1927</v>
       </c>
       <c r="O205">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1930</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
+          <t>Antalóc, Csehszlovákia</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N206">
         <v>1927</v>
       </c>
       <c r="O206">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1930</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Fogaras, Roumanie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>pasteur, catéchiste, organiste</t>
+          <t>teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N207">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O207">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1930</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Sheffield, PA, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N208">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O208">
-        <v>1934</v>
+        <v>1941</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1930</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N209">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O209">
-        <v>1945</v>
+        <v>1932</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1930</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Fogaras, Románia</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>Il est missionnaire et organise également des missions aux États-Unis.</t>
+          <t>lelkész, hitoktató, orgonista</t>
         </is>
       </c>
       <c r="N210">
         <v>1928</v>
       </c>
       <c r="O210">
         <v>1931</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1930</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Gyula</t>
+          <t>Sheffield, PA, USA</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>noviciat, formation religieuse</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N211">
         <v>1928</v>
       </c>
       <c r="O211">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1930</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Beretz Basil</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N212">
         <v>1928</v>
       </c>
       <c r="O212">
-        <v>1934</v>
+        <v>1945</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1930</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Kossuthville, FL, États-Unis</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>misszionárius és missziókat tart az USA-ban is.</t>
         </is>
       </c>
       <c r="N213">
         <v>1928</v>
       </c>
       <c r="O213">
-        <v>1937</v>
+        <v>1931</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1930</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Kám, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Gyula</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>noviciátus, rendi képzés</t>
         </is>
       </c>
       <c r="N214">
         <v>1928</v>
       </c>
       <c r="O214">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1930</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Kisberezna, Csehszlovákia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>professeur de philosophie et maître des novices à Munkács-Csernekhegy</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N215">
         <v>1928</v>
       </c>
       <c r="O215">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1930</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Hajasd, Csehszlovákia</t>
+          <t>Kossuthville, FL, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N216">
         <v>1928</v>
       </c>
       <c r="O216">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1930</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Kám, Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>le responsable de la paroisse, d’abord en tant que séminariste diplômé, puis en tant que prêtre ordonné</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N217">
         <v>1928</v>
       </c>
       <c r="O217">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1930</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság</t>
+          <t>Kisberezna, Csehszlovákia</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent János kórház</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>pasteur auxiliaire</t>
+          <t>filozófiatanár, valamint Munkács-Csernekhegyen novíciusmester</t>
         </is>
       </c>
       <c r="N218">
         <v>1928</v>
       </c>
       <c r="O218">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1930</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Beaver Meadows, PA, États-Unis</t>
+          <t>Hajasd, Csehszlovákia</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N219">
         <v>1928</v>
       </c>
       <c r="O219">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1930</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>az egyházközség vezetője, mint tanulmányavégzett kispap, majd, mint felszentelt pap</t>
         </is>
       </c>
       <c r="N220">
         <v>1928</v>
       </c>
       <c r="O220">
-        <v>1957</v>
+        <v>1935</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1930</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Szent János kórház</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N221">
         <v>1928</v>
       </c>
       <c r="O221">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1930</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Beaver Meadows, PA, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>professeur de théologie, puis, à partir de 1931, vicaire et curé</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N222">
         <v>1928</v>
       </c>
       <c r="O222">
         <v>1932</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1930</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>St. Boniface Church, Lafayette, IN, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>St. Boniface Church</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N223">
         <v>1928</v>
       </c>
       <c r="O223">
-        <v>1933</v>
+        <v>1957</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1930</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Hédly Ferenc Jeromos (OFM)</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>Központi Szeminárium</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>spirituel</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N224">
         <v>1928</v>
       </c>
       <c r="O224">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1930</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>maître des collégistes, préfet, orateur ordinaire et de Carême, animateur de retraites</t>
+          <t>teológiai tanár, majd 1931-től házfőnök, plébános</t>
         </is>
       </c>
       <c r="N225">
         <v>1928</v>
       </c>
       <c r="O225">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1930</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Flint, MI, États-Unis</t>
+          <t>St. Boniface Church, Lafayette, IN, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>St. Boniface Church</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N226">
         <v>1928</v>
       </c>
       <c r="O226">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1930</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Központi Szeminárium</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>spirituális</t>
         </is>
       </c>
       <c r="N227">
         <v>1928</v>
       </c>
       <c r="O227">
-        <v>1931</v>
+        <v>1939</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1930</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>curé qui a fait construire l’église</t>
+          <t>kollégisták magisztere, prefektus, rendes és nagyböjti szónok, lelkigyakorlatvezető</t>
         </is>
       </c>
       <c r="N228">
         <v>1928</v>
       </c>
       <c r="O228">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1930</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>curé, pasteur hongrois et allemand</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N229">
         <v>1928</v>
       </c>
       <c r="O229">
-        <v>1954</v>
+        <v>1932</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1930</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>professeur de religion à l’école normale pour femmes, puis directrice à partir de 1934</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N230">
         <v>1928</v>
       </c>
       <c r="O230">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1930</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Windsor, ON, Canada</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Antal templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>pasteur fondateur et bâtisseur d’églises</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N231">
         <v>1928</v>
       </c>
       <c r="O231">
-        <v>1937</v>
+        <v>1931</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1930</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános, magyar és német lelkész</t>
         </is>
       </c>
       <c r="N232">
         <v>1928</v>
       </c>
       <c r="O232">
-        <v>1934</v>
+        <v>1954</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1930</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Bakonyszombathely, Hongrie</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>a nőképzőben hittanár, majd 1934-től igazgató</t>
         </is>
       </c>
       <c r="N233">
         <v>1928</v>
       </c>
       <c r="O233">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1930</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Brownsville, PA, États-Unis</t>
+          <t>Szent Antal templom, Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>alapító, templomépítő lelkész</t>
         </is>
       </c>
       <c r="N234">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O234">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1930</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>frère moine</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N235">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O235">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1930</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Bakonyszombathely, Magyarország</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>vicaire, ou curé selon d’autres sources</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N236">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O236">
         <v>1932</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1930</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1943</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N237">
         <v>1929</v>
       </c>
       <c r="O237">
-        <v>1949</v>
+        <v>1931</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1930</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N238">
         <v>1929</v>
       </c>
       <c r="O238">
-        <v>1950</v>
+        <v>1931</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1930</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>segédlelkész, más forrásban plébános</t>
         </is>
       </c>
       <c r="N239">
         <v>1929</v>
       </c>
       <c r="O239">
-        <v>1955</v>
+        <v>1932</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1930</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus, 1943-tól nyugállományban</t>
         </is>
       </c>
       <c r="N240">
         <v>1929</v>
       </c>
       <c r="O240">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1930</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Leisenring, PA, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N241">
         <v>1929</v>
       </c>
       <c r="O241">
-        <v>1933</v>
+        <v>1950</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1930</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Királyi Katolikus Reálgimnázium, Gödöllő, Magyar Királyság</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Királyi Katolikus Reálgimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N242">
         <v>1929</v>
       </c>
       <c r="O242">
-        <v>1933</v>
+        <v>1955</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1930</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N243">
         <v>1929</v>
       </c>
       <c r="O243">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1930</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Leisenring, PA, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N244">
         <v>1929</v>
       </c>
       <c r="O244">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1930</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
+          <t>Királyi Katolikus Reálgimnázium, Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet</t>
+          <t>Királyi Katolikus Reálgimnázium</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>préfet, professeur de philosophie</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N245">
         <v>1929</v>
       </c>
       <c r="O245">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1930</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Dés, Roumanie</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>pasteur, catéchiste, directeur du IIIe ordre à partir de 1930, directeur adjoint à partir de 1931</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N246">
         <v>1929</v>
       </c>
       <c r="O246">
-        <v>1933</v>
+        <v>1953</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1930</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>coadjuteur de l’abbé principal</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N247">
         <v>1929</v>
       </c>
       <c r="O247">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1930</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>vicaire, puis curé à partir de 1930</t>
+          <t>prefektus, filozófiatanár</t>
         </is>
       </c>
       <c r="N248">
         <v>1929</v>
       </c>
       <c r="O248">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1930</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Leechburg, PA, États-Unis</t>
+          <t>Dés, Románia</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>lelkész, hitoktató, 1930-tól a III. rend igazgatója, 1931-től házfőnökhelyettes</t>
         </is>
       </c>
       <c r="N249">
         <v>1929</v>
       </c>
       <c r="O249">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1930</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>St. Patrick templom, New Heven, CT, États-Unis</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>St. Patrick templom</t>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>főapáti koadjuktor</t>
         </is>
       </c>
       <c r="N250">
         <v>1929</v>
       </c>
       <c r="O250">
         <v>1933</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1930</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
+          <t>segédlelkész, majd 1930-tól plébános</t>
         </is>
       </c>
       <c r="N251">
         <v>1929</v>
       </c>
       <c r="O251">
-        <v>1947</v>
+        <v>1938</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1930</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>vice-recteur du séminaire, professeur de théologie</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N252">
         <v>1929</v>
       </c>
       <c r="O252">
-        <v>1939</v>
+        <v>1932</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1930</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Letenye, Magyar Királyság</t>
+          <t>St. Patrick templom, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>St. Patrick templom</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N253">
         <v>1929</v>
       </c>
       <c r="O253">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1930</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Mészáros Imre SDB</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...4 lines deleted...]
-          <t>Colegio Salesiano „D. Betancourt”</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
         </is>
       </c>
       <c r="N254">
         <v>1929</v>
       </c>
       <c r="O254">
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=738</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1930</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Battonya, Magyar Királyság</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>szemináriumi vicerektor, teológiai tanár</t>
         </is>
       </c>
       <c r="N255">
         <v>1929</v>
       </c>
       <c r="O255">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1930</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
+          <t>Letenye, Magyar Királyság</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>(Miklósházy : n’apparaît pas en 2001, Máté : figure à la page 216)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N256">
         <v>1929</v>
       </c>
-      <c r="O256" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O256">
+        <v>1932</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1930</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Mészáros Imre SDB</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Colegio Salesiano „D. Betancourt”</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N257">
         <v>1929</v>
       </c>
       <c r="O257">
-        <v>1931</v>
+        <v>1939</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=738</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1930</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Battonya, Magyar Királyság</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N258">
         <v>1929</v>
       </c>
       <c r="O258">
         <v>1932</v>
       </c>
       <c r="Q258" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=792</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>1930</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>(Miklósházy:2001-ben nem szerepel, Máté: 216 megtalálható)</t>
+        </is>
+      </c>
+      <c r="N259">
+        <v>1929</v>
+      </c>
+      <c r="O259" t="inlineStr">
+        <is>
+          <t>1932 (?)</t>
+        </is>
+      </c>
+      <c r="Q259" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>1930</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, USA</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N260">
+        <v>1929</v>
+      </c>
+      <c r="O260">
+        <v>1931</v>
+      </c>
+      <c r="Q260" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>1930</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Pier György Márk Piusz OFM</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Eger, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
+        </is>
+      </c>
+      <c r="N261">
+        <v>1929</v>
+      </c>
+      <c r="O261">
+        <v>1932</v>
+      </c>
+      <c r="Q261" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>