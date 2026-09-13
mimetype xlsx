--- v1 (2026-07-08)
+++ v2 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,14663 +98,16537 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1930</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>168</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1930</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bakajsza Elek</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA - parókus
-Warren, OH, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, Estados Unidos - pároco
+Warren, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O18">
         <v>1930</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=29</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1930</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság - prefektus</t>
+          <t>Rákospalota – Clarisserium, Budapest, Magyar Királyság - prefeito</t>
         </is>
       </c>
       <c r="N19">
         <v>1930</v>
       </c>
       <c r="O19">
         <v>1932</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1930</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Zalakoppány, Magyar Királyság - ideiglenes adminisztrátor
-Zalaszabar, Magyar Királyság - ideiglenes adminisztrátor</t>
+          <t>Zalakoppány, Magyar Királyság - administrador provisório
+Zalaszabar, Magyar Királyság - administrador provisório</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1929
 1930</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1930</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent László templom, New Brunswick, NJ, USA - segédlelkész</t>
+          <t>Szent László templom, New Brunswick, NJ, Estados Unidos - pastor auxiliar</t>
         </is>
       </c>
       <c r="N21">
         <v>1930</v>
       </c>
       <c r="O21">
         <v>1932</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1930</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Tekenye, Magyarország - ideiglenes adminisztrátor
-Bezeréd, Magyarország - adminisztrátor</t>
+          <t>Tekenye, Hungria - administrador provisório
+Bezeréd, Hungria - administrador</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
       <c r="O22">
         <v>1932</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Brackenridge, PA, USA - lelkész
-Máriapócs, Magyar Királyság - lelkész, vikárius</t>
+          <t>Brackenridge, PA, Estados Unidos - pastor
+Máriapócs, Magyar Királyság - pároco, vigário</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1930
 1939</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1930</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Zomba, Magyar Királyság - segédlelkész</t>
+          <t>Zomba, Magyar Királyság - pastor auxiliar</t>
         </is>
       </c>
       <c r="N24">
         <v>1929</v>
       </c>
       <c r="O24">
         <v>1930</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1930</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N25">
         <v>1927</v>
       </c>
       <c r="O25">
         <v>1930</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1930</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA - v. Baberton, OH, USA
-Bridgeport, CT, USA - plébánoshelyettes</t>
+          <t>Cleveland, OH, Estados Unidos - v. Baberton, Ohio, EUA
+Bridgeport, CT, Estados Unidos - vigário</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1930
 1932</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1930</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Bónis Lajos Arkangyal OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos - pastor auxiliar</t>
         </is>
       </c>
       <c r="N27">
         <v>1930</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=102</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1930</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Goshen, Orange, NY, USA</t>
+          <t>Portage, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="N28">
         <v>1930</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1930</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Simontornya, Magyar Királyság - segédlelkész</t>
+          <t>St. Michael School, Goshen, Orange, NY, Estados Unidos - pastor</t>
         </is>
       </c>
       <c r="N29">
-        <v>1929</v>
-[...1 lines deleted...]
-      <c r="O29">
         <v>1930</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1930</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
+          <t>Doveson Dezső OFM</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Simontornya, Magyar Királyság - capelão</t>
+        </is>
+      </c>
+      <c r="N30">
+        <v>1929</v>
+      </c>
+      <c r="O30">
+        <v>1930</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=216</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1930</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>New York, NY, Estados Unidos - pastor
+Nagykapornak, Magyar Királyság - pároco</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1930
 1925</t>
         </is>
       </c>
-      <c r="O30" t="inlineStr">
+      <c r="O31" t="inlineStr">
         <is>
           <t>1933
 1930</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...14 lines deleted...]
-      <c r="D31" t="inlineStr">
+    <row r="32">
+      <c r="A32">
+        <v>1930</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Windber, PA, Estados Unidos
+Elisabeth, NJ, Estados Unidos - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1930
 1959</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1930</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Fojtán József</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Tállya, Magyar Királyság - plébános, más forrás szerint 1928 körül Galgahévíz</t>
+          <t>Woodbridge, NJ, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N33">
+        <v>1927</v>
+      </c>
+      <c r="O33">
         <v>1930</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=280</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1930</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Fojtán József</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA - lelkész, a magyar pasztorációtól függetlenül</t>
+          <t>Tállya, Magyar Királyság - pároco; segundo outras fontes, por volta de 1928, em Galgahévíz</t>
         </is>
       </c>
       <c r="N34">
         <v>1930</v>
       </c>
-      <c r="O34">
-[...1 lines deleted...]
-      </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=280</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1930</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA - segédlelkész</t>
+          <t>Chicago, IL, Estados Unidos - pastor, independente da pastoração húngara</t>
         </is>
       </c>
       <c r="N35">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="O35">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1930</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
+          <t>Gáspár János</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Perth Amboy, NJ, Estados Unidos - capelão</t>
+        </is>
+      </c>
+      <c r="N36">
+        <v>1929</v>
+      </c>
+      <c r="O36">
+        <v>1930</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=312</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1930</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Estados Unidos - missionário nos EUA e no Canadá (principais locais de serviço: Cleveland, OH, EUA; Pittsburgh, PA, EUA; e Windsor, AB, Canadá)
+Boldogasszony, Áustria - chefe de família</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
         <is>
           <t>1930
 1927</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
+      <c r="O37" t="inlineStr">
         <is>
           <t>1931
 1930</t>
         </is>
       </c>
-      <c r="Q36" t="inlineStr">
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...14 lines deleted...]
-      <c r="D37" t="inlineStr">
+    <row r="38">
+      <c r="A38">
+        <v>1930</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Magyar Királyság - administrador da igreja em Kiskanizsa e diretor da Terceira Ordem
+Szombathely, Magyar Királyság - pastor auxiliar, professor de religião</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>1930
 1931</t>
         </is>
       </c>
-      <c r="Q37" t="inlineStr">
+      <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1930</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Fülek, Csehszlovákia - segédlelkész</t>
-[...3 lines deleted...]
-        <v>1926</v>
+          <t>Budapest, Magyar Királyság
+Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos - vigário</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>1 de junho de 1930
+1930</t>
+        </is>
       </c>
       <c r="O39">
-        <v>1930</v>
+        <v>1938</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1930</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Fülek, Csehszlovákia - vigário</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1926</v>
+      </c>
+      <c r="O40">
+        <v>1930</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=404</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>1930</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Welland, ON, Canadá
+Nagykanizsa, Magyar Királyság - professor de religião</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
-      <c r="O40">
-[...49 lines deleted...]
-      </c>
       <c r="O41">
         <v>1936</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1930</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Retorno à pátria</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Bernecebaráti, Magyar Királyság - pároco</t>
+        </is>
+      </c>
+      <c r="N42">
+        <v>1930</v>
+      </c>
+      <c r="O42">
+        <v>1936</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1930</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Hricz György</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos - pároco
+Lakewood, OH, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
-      <c r="O42">
+      <c r="O43">
         <v>1938</v>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=443</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1930</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Arad, Románia
-[...10 lines deleted...]
-        <v>1931</v>
+          <t>Canadá - está a analisar a possibilidade de uma eventual fundação cisterciense</t>
+        </is>
+      </c>
+      <c r="N44">
+        <v>1930</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1930</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
+          <t>Iványi Kazimír OFMConv</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Arad, Romênia
+Lugos, Romênia - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>30 de junho de 1930
+1930</t>
+        </is>
+      </c>
+      <c r="O45">
+        <v>1931</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=466</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1930</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Tarata, Bolívia - cozinheiro
+Guarayo, Bolívia - o administrador da comunidade</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O46" t="inlineStr">
         <is>
           <t>1930
 1940</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...14 lines deleted...]
-      <c r="D46" t="inlineStr">
+    <row r="47">
+      <c r="A47">
+        <v>1930</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
         <is>
           <t>Juhász Jenő</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N46" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos - vigário
+Elyria, OH, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
         <is>
           <t>1926
 1930</t>
         </is>
       </c>
-      <c r="O46">
-[...2 lines deleted...]
-      <c r="Q46" t="inlineStr">
+      <c r="O47">
+        <v>1930</v>
+      </c>
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=493</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1930</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Hazatérés</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
+          <t>Jánosi József (SJ), dr</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Poughkeepsie, NY, Estados Unidos - terça</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1930</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=482</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1930</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>Kaminszky András</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Lorain, OH, Estados Unidos - pastor
+Perryopolis, NY, Estados Unidos - pastor
+Csomafalva, Csehszlovákia - pastor</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1930
 1929
 1930</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1930
 1937</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1930</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Estados Unidos - missionário</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1930</v>
+      </c>
+      <c r="O50">
+        <v>1931</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=503</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1930</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Szécsény, Magyar Királyság - aprendiz, e depois, a partir de 1926, chefe de casa
+Eger, Magyar Királyság - chefe de família</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
-      <c r="O50">
-[...2 lines deleted...]
-      <c r="Q50" t="inlineStr">
+      <c r="O51">
+        <v>1930</v>
+      </c>
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1930</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
+          <t>Kiss A. Gyula</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság - capelão militar na escola secundária</t>
+        </is>
+      </c>
+      <c r="N52">
+        <v>1929</v>
+      </c>
+      <c r="O52">
+        <v>1930</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=538</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1930</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
           <t>Koch Róbert</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N52" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - professor de religião e oblato beneditino
+Nagybárkány, Magyar Királyság - vigário</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
         <is>
           <t>1925
 1930</t>
         </is>
       </c>
-      <c r="O52">
-[...2 lines deleted...]
-      <c r="Q52" t="inlineStr">
+      <c r="O53">
+        <v>1930</v>
+      </c>
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...14 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1930</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Forró, Magyar Királyság - vigário
+Mád, Magyar Királyság - vigário</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1929
 1930</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1930
 1931</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1930</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Cambridge, Reino Unido - em viagem de estudo
+Tihany, Magyar Királyság - Instituto Húngaro de Investigação Biológica, investigador adjunto e, posteriormente, investigador fundador do Departamento de Genética do mesmo instituto</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1930
 1932</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...14 lines deleted...]
-      <c r="D55" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1930</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Endicott, NY, Estados Unidos - pastor
+Philadelphia, PA, Estados Unidos - pastor</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1928
 1930</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1930
 1931</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1930</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Kubek Antal Emil</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, Estados Unidos - pároco
+Mahanoy, PA, Estados Unidos - vigário (ao lado do pai) e, posteriormente, pároco</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1923
 1930</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1930
 1960</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...14 lines deleted...]
-      <c r="D57" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1930</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N57" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos - pastor auxiliar
+Gyöngyösszőllős, Szombathely, Magyar Királyság - pastor fundador, pároco</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1930
 1941</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1930</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
+          <t>Közi-Horváth József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Szent Imre Kollégium, Sopron, Magyar Királyság - orientador académico</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1928</v>
+      </c>
+      <c r="O59">
+        <v>1930</v>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=605</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1930</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
           <t>Lényi Vince</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N59" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos - pastor auxiliar
+Baross Gábor telep, Budapest, Magyar Királyság - professor de religião
+Szabadbattyán, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
         <is>
           <t>1930
 1929
 1930</t>
         </is>
       </c>
-      <c r="O59" t="inlineStr">
+      <c r="O60" t="inlineStr">
         <is>
           <t>1932
 1930</t>
         </is>
       </c>
-      <c r="Q59" t="inlineStr">
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...14 lines deleted...]
-      <c r="D60" t="inlineStr">
+    <row r="61">
+      <c r="A61">
+        <v>1930</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Mankovich Kornél</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Struthers, OH, Estados Unidos - pároco
+Fairport, NY, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
         <is>
           <t>1923
 1930</t>
         </is>
       </c>
-      <c r="O60">
-[...2 lines deleted...]
-      <c r="Q60" t="inlineStr">
+      <c r="O61">
+        <v>1930</v>
+      </c>
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=693</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1930</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>May József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, Estados Unidos
+Our Lady of Hungary Church, Northampton, PA, Estados Unidos - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>29 de maio de 1930
+1930</t>
+        </is>
+      </c>
+      <c r="O62">
+        <v>1936</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=712</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1930</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>State Island, New York, NY, Estados Unidos
+Budapest, Magyar Királyság - chefe de família</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
         <is>
           <t>1930
 1928</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
+      <c r="O63" t="inlineStr">
         <is>
           <t>1934
 1930</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=732</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1930</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Miller Pál CSC</t>
+          <t>Merész Ferenc SDB</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
-[...4 lines deleted...]
-          <t>Notre Dame, IN, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N64">
         <v>1930</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=750</t>
+          <t>/persons_v2/view.php?id=732</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1930</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
+          <t>Miller Pál CSC</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Notre Dame, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1930</v>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=750</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1930</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N65" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Uglya, Csehszlovákia - pastor
+Munkács, Csehszlovákia - secretário episcopal (1930-1934), entretanto, escrivão da Santa Sé (1932-1933), diretor espiritual do seminário (1934-1939) e professor de teologia (1934-1945)</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
-      <c r="O65" t="inlineStr">
+      <c r="O66" t="inlineStr">
         <is>
           <t>1930
 1939</t>
         </is>
       </c>
-      <c r="Q65" t="inlineStr">
+      <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...14 lines deleted...]
-      <c r="D66" t="inlineStr">
+    <row r="67">
+      <c r="A67">
+        <v>1930</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N66" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos
+Szent Margit templom, Cleveland, OH, Estados Unidos - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
         <is>
           <t>1930
 1930</t>
         </is>
       </c>
-      <c r="O66">
+      <c r="O67">
         <v>1934</v>
       </c>
-      <c r="Q66" t="inlineStr">
+      <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1930</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
+          <t>Nagy György, Dr.</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Murakeresztúr, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1930</v>
+      </c>
+      <c r="O68">
+        <v>1932</v>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=789</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1930</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
           <t>Nagy János</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G68" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N68" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Törökszentmiklós, Magyar Királyság - pastor auxiliar
+Mezőkövesd, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
         <is>
           <t>1929
 1930</t>
         </is>
       </c>
-      <c r="O68" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>1930
 1934</t>
         </is>
       </c>
-      <c r="Q68" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1930</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Dayton, OH, USA - segédlelkész</t>
+          <t>Szeged, Magyar Királyság - estudos filosóficos</t>
         </is>
       </c>
       <c r="N70">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="O70">
         <v>1930</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1930</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Cincinnati, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Bécs, Ausztria
-[...7 lines deleted...]
-        </is>
+          <t>Szent Imre templom, Dayton, OH, Estados Unidos - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1922</v>
+      </c>
+      <c r="O71">
+        <v>1930</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1930</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>New York, NY, USA - lelkész</t>
-[...6 lines deleted...]
-        <v>1932</v>
+          <t>Bécs, Áustria
+Nagymaros, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>13 de julho de 1930
+1930</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1930</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>New York, NY, Estados Unidos - pastor</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1930</v>
+      </c>
+      <c r="O73">
+        <v>1932</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1930</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
           <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N73" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Magyar Királyság - chefe de família, professor de religião
+Kismarton, Áustria - pastor</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
         <is>
           <t>1927
 1930</t>
         </is>
       </c>
-      <c r="O73" t="inlineStr">
+      <c r="O74" t="inlineStr">
         <is>
           <t>1930
 1939</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr">
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=902</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1930</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Dolinay Gyula</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>1930</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=209</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1930</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Rakovszky Nesztor</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Campbell, OH, Estados Unidos - pároco (segundo outras fontes, a partir de 1926)
+New Brunswick, NJ, Estados Unidos - pastor</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>1930. január 12.</t>
+          <t>1928
+1930</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>1930
+1931</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=915</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1930</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kuthy László OFMCap</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gödöllő - professor educador no internato e, a partir de 1934, professor de História e Geografia</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1930</v>
+      </c>
+      <c r="O77">
+        <v>1937</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=626</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1930</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Cincinnati, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Rakaca, Magyarország</t>
+          <t>Szent István templom, Cincinnati, OH, Estados Unidos - vigário em várias igrejas
+St. Boniface Parish, Piqua, OH, Estados Unidos - pastor auxiliar</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>1930. február 15.</t>
-        </is>
+          <t>1927
+1930</t>
+        </is>
+      </c>
+      <c r="O78">
+        <v>1930</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1930</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Spy Hill, SK, Kanada</t>
+          <t>Fort Wayne, IN, Estados Unidos
+Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, Estados Unidos - pastor auxiliar</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>1930. március 24.</t>
-        </is>
+          <t>14 de junho de 1930
+1930</t>
+        </is>
+      </c>
+      <c r="O79">
+        <v>1935</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1930</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Péter József</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Elyria, OH, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>East Chicago, IN, Estados Unidos - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>1930</v>
+      </c>
+      <c r="O80">
+        <v>1931</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=873</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1930</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Kustán Péter</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Pottstown, PA, USA</t>
+          <t>Izsa, Csehszlovákia</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>1930. május 14.</t>
+          <t>1 de janeiro de 1930</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=623</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1930</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Dolinay Gyula</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>1930. július 6.</t>
+          <t>10 de janeiro de 1930</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=209</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1930</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kuzmiák István Jozafát OSBM</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>1930. július 19.</t>
+          <t>12 de janeiro de 1930</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=628</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1930</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Kuthy László OFMCap</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>1930. augusztus 16.</t>
+          <t>23 de janeiro de 1930</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=626</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1930</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kovács Imre Rafael OSB</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Kispest, Magyar Királyság</t>
+          <t>Rakaca, Hungria</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>1930. augusztus 21.</t>
+          <t>15 de fevereiro de 1930</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=583</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1930</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Regina, SK, Canadá</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Spy Hill, SK, Canadá</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>1930. szeptember 5.</t>
+          <t>24 de março de 1930</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1930</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Péter József</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Elyria, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>1930. szeptember 11.</t>
+          <t>29 de abril de 1930</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=873</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1930</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Kustán Péter</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Kaposvár, Magyar Királyság</t>
+          <t>Pottstown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1930. szeptember 29.</t>
+          <t>14 de maio de 1930</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=623</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1930</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Maróti Béla Árkád (O.Cist)</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Adács, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>1930. október 16.</t>
+          <t>6 de julho de 1930</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=705</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1930</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kuzmiák István Jozafát OSBM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1930. november 11.</t>
+          <t>19 de julho de 1930</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=628</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1930</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>1930. december 20.</t>
+          <t>30 de julho de 1930</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1930</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Csopey Gábor</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1930. december 24.</t>
+          <t>30 de julho de 1930</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=164</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1930</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Primeiros votos (temporários)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Csányi Dániel Apor O.Cist, Dr.</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Budapest, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1930. december 30.</t>
+          <t>16 de agosto de 1930</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=147</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1930</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kovács Imre Rafael OSB</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Kispest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>21 de agosto de 1930</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=583</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1930</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>5 de setembro de 1930</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1930</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1938</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>11 de setembro de 1930</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1930</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1932</v>
+          <t>Kaposvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>29 de setembro de 1930</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1930</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Maróti Béla Árkád (O.Cist)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
-[...16 lines deleted...]
-        <v>1940</v>
+          <t>Adács, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>16 de outubro de 1930</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=705</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1930</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1937</v>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>11 de novembro de 1930</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1930</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1943</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>20 de dezembro de 1930</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1930</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Csopey Gábor</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Lansford, PA, USA</t>
-[...16 lines deleted...]
-        <v>1934</v>
+          <t>New Brunswick, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>24 de dezembro de 1930</t>
+        </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=164</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1930</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
-[...16 lines deleted...]
-        <v>1954</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>30 de dezembro de 1930</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1930</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor interino</t>
         </is>
       </c>
       <c r="N103">
-        <v>1910</v>
+        <v>1891</v>
       </c>
       <c r="O103">
-        <v>1952</v>
+        <v>1982</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1930</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Pély, Osztrák-Magyar Monarchia</t>
+          <t>Homestead, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>plébános</t>
-[...3 lines deleted...]
-        <v>1910</v>
+          <t>pároco, aposentado desde 1932</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O104">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1930</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Wilkes-Barre, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N105">
-        <v>1913</v>
+        <v>1903</v>
       </c>
       <c r="O105">
-        <v>1955</v>
+        <v>1938</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1930</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco fundador, decano, cónego (segundo outras fontes, a partir de 1913)</t>
         </is>
       </c>
       <c r="N106">
-        <v>1914</v>
+        <v>1904</v>
       </c>
       <c r="O106">
-        <v>1948</v>
+        <v>1932</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1930</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Mahanoy, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N107">
-        <v>1915</v>
+        <v>1904</v>
       </c>
       <c r="O107">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1930</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N108">
-        <v>1915</v>
+        <v>1905</v>
       </c>
       <c r="O108">
-        <v>1950</v>
+        <v>1937</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1930</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>McKeesport, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>pároco, aposentado desde 1938</t>
         </is>
       </c>
       <c r="N109">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O109">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1930</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Lansford, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>pároco e, entretanto, administrador apostólico entre 1916 e 1924</t>
         </is>
       </c>
       <c r="N110">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O110">
-        <v>1950</v>
+        <v>1934</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1930</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Hazelton, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N111">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O111">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1930</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N112">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O112">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1930</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
       <c r="N113">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O113">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1930</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Norwalk, CT, USA</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N114">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O114">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1930</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Izay Antal</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Falucska, Csehszlovákia</t>
+          <t>Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N115">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O115">
-        <v>1932</v>
+        <v>1955</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=467</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1930</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N116">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O116">
-        <v>1932</v>
+        <v>1948</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1930</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...9 lines deleted...]
-          <t>parókus</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N117">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O117">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1930</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
-[...9 lines deleted...]
-          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N118">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O118">
-        <v>1936</v>
+        <v>1950</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1930</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>énekkarvezető</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N119">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O119">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1930</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>helyettes lelkész, majd parókus</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N120">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O120">
         <v>1950</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1930</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N121">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O121">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1930</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N122">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O122">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1930</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Herminamező, Budapest, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>adminisztrátor, majd 1924-tól alapító, templomépítő plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N123">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O123">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1930</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Degman József</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Norwalk, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N124">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O124">
-        <v>1963</v>
+        <v>1933</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=185</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1930</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Izay Antal</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent Pál templom, Akron, OH, USA</t>
+          <t>Falucska, Csehszlovákia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Pál templom</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N125">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O125">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=467</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1930</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N126">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O126">
-        <v>1966</v>
+        <v>1932</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1930</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N127">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O127">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1930</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Hock János</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>több alkalommal tartott missziós utakat, de ezek elsődlegesen politikai utak voltak, misézésre engedélyt nem kapott</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N128">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O128">
-        <v>1933</v>
+        <v>1957</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=398</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1930</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Seminary</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>professor de religião e diretor do colégio feminino de Eger, a partir de 1924</t>
         </is>
       </c>
       <c r="N129">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O129">
-        <v>1954</v>
+        <v>1936</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1930</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Harrisburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N130">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O130">
-        <v>1932</v>
+        <v>1969</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1930</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Kaposvar, SK, Kanada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>maestro de coro</t>
         </is>
       </c>
       <c r="N131">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O131">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1930</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Blickhard Tivadar</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Otthon, SK, Kanada</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>vigário adjunto e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N132">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O132">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=87</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1930</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N133">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O133">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1930</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Farrell, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N134">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O134">
-        <v>1950</v>
+        <v>1935</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1930</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Herminamező, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom</t>
+          <t>Herminamező</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>administrador e, a partir de 1924, fundador e pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N135">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O135">
-        <v>1954</v>
+        <v>1931</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1930</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Harrisburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébános (az első templom építtetője)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N136">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O136">
-        <v>1935</v>
+        <v>1963</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1930</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szent Pál templom, Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parókus</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent Pál templom</t>
         </is>
       </c>
       <c r="N137">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O137">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1930</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Sacred Heart Church</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N138">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O138">
-        <v>1937</v>
+        <v>1966</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1930</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N139">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O139">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1930</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Hock János</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>realizou várias viagens missionárias, mas estas foram essencialmente viagens políticas, não tendo obtido autorização para celebrar missas</t>
         </is>
       </c>
       <c r="N140">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O140">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1930</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N141">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O141">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1930</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>capelão, professor de religião</t>
         </is>
       </c>
       <c r="N142">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O142">
-        <v>1946</v>
+        <v>1932</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1930</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Sasketchewan, Canadá</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor húngaro, Szent László-telep (St. Ladislas), perto de Prud’homme, SK, Canadá, e na região de Plunkett</t>
         </is>
       </c>
       <c r="N143">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O143">
-        <v>1956</v>
+        <v>1938</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1930</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Kaposvar, SK, Canadá</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N144">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O144">
-        <v>1950</v>
+        <v>1932</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1930</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Blickhard Tivadar</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Linden, NJ, USA</t>
+          <t>Otthon, SK, Canadá</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N145">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O145">
         <v>1932</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=87</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1930</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Rahway, NJ, USA</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>pastor e professor do ensino secundário, membro da Câmara Municipal de Kaposvár, membro da comissão legislativa, da assembleia municipal, da comissão de seleção de educação física e da comissão de supervisão dos serviços públicos do condado de Somogy.</t>
         </is>
       </c>
       <c r="N146">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O146">
-        <v>1932</v>
+        <v>1941</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1930</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, Estados Unidos</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>abade</t>
         </is>
       </c>
       <c r="N147">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O147">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1930</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>pároco, posteriormente aposentado</t>
         </is>
       </c>
       <c r="N148">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O148">
-        <v>1935</v>
+        <v>1954</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1930</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Pittston, PA, USA</t>
+          <t>South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco (o responsável pela construção da primeira igreja)</t>
         </is>
       </c>
       <c r="N149">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O149">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1930</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános (az első ferences plébános)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N150">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O150">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1930</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Santa Tecla, El Salvador</t>
+          <t>Sacred Heart Church, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>teológiai professzor, az ünnepnapi oratórium igazgatója</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N151">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O151">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1930</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N152">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="O152">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1930</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Endrédy Kálmán</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Kéthely, Osztrák-Magyar Monarchia</t>
+          <t>Loyola University, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Loyola University</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>segédlelkész (kölcsönadva a veszprémi egyházmegyének)</t>
+          <t>o primeiro reitor da Faculdade de Ciências Naturais</t>
         </is>
       </c>
       <c r="N153">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="O153">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=234</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1930</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Helló József, Msgr.</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Nagyröce, Csehszlovákia</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>esperes - plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N154">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O154">
-        <v>1932</v>
+        <v>1942</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=379</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1930</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>pastor missionário (EUA, bem como em Baberton, OH, EUA)</t>
         </is>
       </c>
       <c r="N155">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O155">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1930</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>assistente pastoral, professor de religião</t>
         </is>
       </c>
       <c r="N156">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O156">
-        <v>1970</v>
+        <v>1946</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1930</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N157">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O157">
-        <v>1931</v>
+        <v>1956</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1930</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szent József templom, Elizabeth, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N158">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O158">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1930</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Linden, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>adminisztrátor</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N159">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O159">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1930</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Rahway, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N160">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O160">
-        <v>1945</v>
+        <v>1932</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1930</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>alapító plébános</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N161">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O161">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1930</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, USA</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N162">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O162">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1930</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál templom, Chicago, IL, USA</t>
+          <t>Pittston, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál templom</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>alapító lelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N163">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O163">
         <v>1933</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1930</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Monongahela, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>pároco (o primeiro pároco franciscano)</t>
         </is>
       </c>
       <c r="N164">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O164">
         <v>1932</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1930</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Santa Tecla, El Salvador</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professor de teologia, diretor do oratório festivo</t>
         </is>
       </c>
       <c r="N165">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O165">
-        <v>1936</v>
+        <v>1931</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1930</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N166">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O166">
-        <v>1935</v>
+        <v>1959</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1930</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Kolozsvár, Románia</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>vikárius</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N167">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O167">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1930</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Kéthely, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>vigário (cedido à Diocese de Veszprém)</t>
         </is>
       </c>
       <c r="N168">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O168">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1930</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Bende György Szaniszló OFM, dr</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Holy Family Parish, Nazareth, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>filozófiai lektor, segédlelkész, irodavezető, 1926-tól házfőnök helyettes, 1927-től házfőnök és plébános, az irgalmasrendi kórház gyóntatója, az orsolyita apácák iskolájának igazgatója, a Sziklakápolna lelkésze</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N169">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O169">
-        <v>1931</v>
+        <v>1939</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=65</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1930</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Helló József, Msgr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Nagyröce, Csehszlovákia</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Antal templom</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vigário - pároco</t>
         </is>
       </c>
       <c r="N170">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O170">
-        <v>1947</v>
+        <v>1932</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=379</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1930</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>hittanár és hitszónok</t>
+          <t>mestre dos novatos da ordem e diretor da casa de retiros</t>
         </is>
       </c>
       <c r="N171">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O171">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1930</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>pároco, que exerceu o seu ministério na Igreja de Santo Estêvão em 1937</t>
         </is>
       </c>
       <c r="N172">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O172">
-        <v>1950</v>
+        <v>1970</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1930</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Dunaföldvár, Magyar Királyság</t>
+          <t>Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N173">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O173">
         <v>1931</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1930</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Jenners, PA, USA</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pároco (segundo Diós, um capelão destacado)</t>
         </is>
       </c>
       <c r="N174">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O174">
-        <v>1932</v>
+        <v>1949</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1930</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Saints Peter and Paul Byzantine Catholic Church</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>parókus, közben ellátja: Phillipsburg, NJ, USA – Saints Peter and Paul Greek/Byzantine Catholic Church</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N175">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O175">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1930</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>missionário na colónia do Rio Negro, no vale do Amazonas. A partir de 1939, trabalhou entre os índios tucanos, na fronteira entre a Venezuela e a Colômbia</t>
         </is>
       </c>
       <c r="N176">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O176">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1930</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N177">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O177">
-        <v>1956</v>
+        <v>1934</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1930</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Gojdics Éliás Methód</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Vajdácska, Magyar Királyság</t>
+          <t>Farrell, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>segédlelkész, majd helyettes lelkész</t>
+          <t>organizador da paróquia, decano do distrito</t>
         </is>
       </c>
       <c r="N178">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O178">
-        <v>1936</v>
+        <v>1931</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=329</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1930</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Nagypasztély, Csehszlovákia</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>secretário episcopal, presidente do tribunal diocesano e pároco da igreja de São Pedro e São Paulo.</t>
         </is>
       </c>
       <c r="N179">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O179">
-        <v>1932</v>
+        <v>1945</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1930</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, régész, 1934-1938 között könyvtáros is</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N180">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O180">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1930</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Veresegyház, Magyar Királyság</t>
+          <t>Mont Clare, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N181">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O181">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1930</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Gireczki Dénes</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Barnesboro, PA, USA</t>
+          <t>Szent Péter és Pál templom, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál templom</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor fundador</t>
         </is>
       </c>
       <c r="N182">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O182">
         <v>1933</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=327</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1930</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Monongahela, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>katonai lelkész (közben inkardinálódik a veszprémi egyházmegyébe)</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N183">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O183">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1930</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Ciszterci plébánia, New York, NY, USA</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Ciszterci plébánia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N184">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O184">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1930</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Szőlősgyörök, Magyar Királyság</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N185">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O185">
-        <v>1931</v>
+        <v>1935</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1930</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Tientsin, Kína</t>
+          <t>Kolozsvár, Romênia</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Romênia</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N186">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O186">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1930</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Loya János</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Holy Trinity Byzantine Catholic Church, Sykesville, PA, USA</t>
+          <t>Regina, SK, Canadá</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Byzantine Catholic Church</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>pastor e missionário</t>
         </is>
       </c>
       <c r="N187">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O187">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=666</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1930</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Stockholm, SK, Canadá</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pároco, decano desde 1932</t>
         </is>
       </c>
       <c r="N188">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="O188">
-        <v>1931</v>
+        <v>1962</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1930</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>St. Bonaventure College, Allegany, NY, USA</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>St. Bonaventure College</t>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>tanár, edző, prefektus, valamint Knapp Creek, NY, USA – lelkipásztor</t>
+          <t>administrador e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N189">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="O189">
-        <v>1932</v>
+        <v>1944</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1930</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Bende György Szaniszló OFM, dr</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>professor de filosofia, capelão adjunto, secretário, vice-diretor a partir de 1926, diretor e pároco a partir de 1927, confessor do hospital da Ordem da Misericórdia, diretor da escola das freiras orsolinas, capelão da Capela da Rocha</t>
         </is>
       </c>
       <c r="N190">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O190">
-        <v>1954</v>
+        <v>1931</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=65</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1930</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Szent Antal templom, Fairport, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N191">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O191">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1930</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Sukoró, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>professor de religião e pregador</t>
+        </is>
+      </c>
       <c r="N192">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O192">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1930</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Böhm Károly Róbert, Msgr.</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>nyugállományban, de folyamatosan járja a magyar közösségeket.</t>
+          <t>vigário, e posteriormente pároco</t>
         </is>
       </c>
       <c r="N193">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O193">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=110</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1930</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Dunaföldvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N194">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O194">
-        <v>1947</v>
+        <v>1931</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1930</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Jenners, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N195">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O195">
-        <v>1960</v>
+        <v>1932</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1930</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Saints Peter and Paul Byzantine Catholic Church, Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Saints Peter and Paul Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>pároco, responsável por: Phillipsburg, NJ, EUA – Igreja Católica Greco-Bizantina dos Santos Pedro e Paulo</t>
         </is>
       </c>
       <c r="N196">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O196">
-        <v>1960</v>
+        <v>1931</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1930</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Sacred Heart, Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastor e pároco húngaro e alemão</t>
         </is>
       </c>
       <c r="N197">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O197">
-        <v>1932</v>
+        <v>1960</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1930</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N198">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O198">
-        <v>1946</v>
+        <v>1956</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1930</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Vajdácska, Magyar Királyság</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>a generális apát titkára</t>
+          <t>pastor auxiliar e, posteriormente, pastor adjunto</t>
         </is>
       </c>
       <c r="N199">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O199">
         <v>1936</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1930</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Nagypasztély, Csehszlovákia</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N200">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O200">
         <v>1932</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1930</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1928 – 1930 között komisszárius</t>
+          <t>professor do ensino secundário, arqueólogo e, entre 1934 e 1938, também bibliotecário</t>
         </is>
       </c>
       <c r="N201">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O201">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1930</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Veresegyház, Magyar Királyság</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N202">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O202">
-        <v>1952</v>
+        <v>1934</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1930</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Gireczki Dénes</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Barnesboro, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Margit templom</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N203">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O203">
-        <v>1965</v>
+        <v>1933</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=327</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1930</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>capelão militar (entretanto, é incardinado na Diocese de Veszprém)</t>
         </is>
       </c>
       <c r="N204">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O204">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1930</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Ciszterci plébánia, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Ciszterci plébánia</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N205">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O205">
-        <v>1943</v>
+        <v>1931</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1930</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Mitró Mihály</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Antalóc, Csehszlovákia</t>
+          <t>Szőlősgyörök, Magyar Királyság</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N206">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O206">
         <v>1931</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=754</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1930</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Tientsin, Kína</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>teológiai tanulmányok</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N207">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O207">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1930</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Loya János</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Holy Trinity Byzantine Catholic Church, Sykesville, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Holy Trinity Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="N208">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O208">
-        <v>1941</v>
+        <v>1931</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=666</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1930</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Németh József</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N209">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O209">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=816</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1930</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Fogaras, Románia</t>
+          <t>St. Bonaventure College, Allegany, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>St. Bonaventure College</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>lelkész, hitoktató, orgonista</t>
+          <t>professor, treinador, monitor, bem como em Knapp Creek, Nova Iorque, EUA – pastor</t>
         </is>
       </c>
       <c r="N210">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="O210">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1930</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Sheffield, PA, USA</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N211">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="O211">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1930</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor, que, ao mesmo tempo, presta assistência às comunidades húngaras de Brownsville, PA, Daisytown, PA e Masontown, PA</t>
         </is>
       </c>
       <c r="N212">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="O212">
-        <v>1945</v>
+        <v>1934</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1930</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Superior, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Superior, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>misszionárius és missziókat tart az USA-ban is.</t>
+          <t>vigário, e posteriormente, a partir de 1936, pároco na mesma paróquia; além disso, lecionou na escola paroquial e foi treinador adjunto</t>
         </is>
       </c>
       <c r="N213">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O213">
-        <v>1931</v>
+        <v>1954</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1930</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Gyula</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>noviciátus, rendi képzés</t>
+          <t>professor do ensino secundário, vice-diretor entre 1946 e 1948, vice-diretor administrativo entre 1947 e 1950</t>
         </is>
       </c>
       <c r="N214">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O214">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1930</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Sukoró, Magyar Királyság</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N215">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O215">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1930</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Böhm Károly Róbert, Msgr.</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Kossuthville, FL, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>Está na reforma, mas visita constantemente as comunidades húngaras.</t>
         </is>
       </c>
       <c r="N216">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O216">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=110</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1930</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Kám, Magyar Királyság</t>
+          <t>Flint, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N217">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O217">
-        <v>1937</v>
+        <v>1947</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1930</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Kisberezna, Csehszlovákia</t>
+          <t>Yonkers, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>filozófiatanár, valamint Munkács-Csernekhegyen novíciusmester</t>
+          <t>construtor da igreja, pároco fundador</t>
         </is>
       </c>
       <c r="N218">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O218">
-        <v>1932</v>
+        <v>1960</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1930</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Hajasd, Csehszlovákia</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionário, pastor húngaro</t>
         </is>
       </c>
       <c r="N219">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O219">
-        <v>1936</v>
+        <v>1960</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1930</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>az egyházközség vezetője, mint tanulmányavégzett kispap, majd, mint felszentelt pap</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N220">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O220">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1930</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>professor, diretor</t>
         </is>
       </c>
       <c r="N221">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O221">
-        <v>1935</v>
+        <v>1946</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1930</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Homicskó Ottó</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Beaver Meadows, PA, USA</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>o secretário do abade-geral</t>
         </is>
       </c>
       <c r="N222">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O222">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=412</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1930</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Uniontown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N223">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O223">
-        <v>1957</v>
+        <v>1932</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1930</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>vigário e, posteriormente, entre 1928 e 1930, comissário</t>
         </is>
       </c>
       <c r="N224">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O224">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1930</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>teológiai tanár, majd 1931-től házfőnök, plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N225">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O225">
-        <v>1932</v>
+        <v>1952</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1930</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>St. Boniface Church, Lafayette, IN, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>St. Boniface Church</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pároco (segundo Miklósházy: 1927-1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N226">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O226">
-        <v>1933</v>
+        <v>1965</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1930</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
+          <t>Homestead, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Központi Szeminárium</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>spirituális</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N227">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O227">
-        <v>1939</v>
+        <v>1931</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1930</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>kollégisták magisztere, prefektus, rendes és nagyböjti szónok, lelkigyakorlatvezető</t>
+          <t>prefeito do seminário e professor de dogmática; em 1930, foi o seu diretor espiritual</t>
         </is>
       </c>
       <c r="N228">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O228">
-        <v>1934</v>
+        <v>1943</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1930</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Mitró Mihály</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Antalóc, Csehszlovákia</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N229">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O229">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=754</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1930</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>estudos teológicos</t>
         </is>
       </c>
       <c r="N230">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O230">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1930</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Lukács János</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N231">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O231">
-        <v>1931</v>
+        <v>1941</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=671</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1930</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Németh József</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N232">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O232">
-        <v>1954</v>
+        <v>1932</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=816</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1930</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>a nőképzőben hittanár, majd 1934-től igazgató</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N233">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O233">
-        <v>1938</v>
+        <v>1947</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1930</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Windsor, ON, Kanada</t>
+          <t>Holy Trinity Hungaro-Russian Greek Catholic Church, New Britain, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Holy Trinity Hungaro-Russian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>alapító, templomépítő lelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N234">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O234">
-        <v>1937</v>
+        <v>1932</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1930</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N235">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O235">
-        <v>1934</v>
+        <v>1946</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1930</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Sárváry József</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Bakonyszombathely, Magyarország</t>
+          <t>Vajszló, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N236">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O236">
         <v>1932</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1930</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Fogaras, Romênia</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Romênia</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor, professor de religião, organista</t>
         </is>
       </c>
       <c r="N237">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O237">
         <v>1931</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1930</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság</t>
+          <t>Sheffield, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N238">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O238">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1930</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent Miklós templom, Yonkers, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>segédlelkész, más forrásban plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N239">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O239">
-        <v>1932</v>
+        <v>1945</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1930</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>é missionário e realiza missões também nos EUA.</t>
         </is>
       </c>
       <c r="N240">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O240">
-        <v>1949</v>
+        <v>1931</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1930</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>Kína</t>
+          <t>Gyula</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>noviciado, formação religiosa</t>
         </is>
       </c>
       <c r="N241">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O241">
-        <v>1950</v>
+        <v>1932</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1930</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N242">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O242">
-        <v>1955</v>
+        <v>1934</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1930</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Kossuthville, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N243">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O243">
-        <v>1955</v>
+        <v>1937</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1930</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Leisenring, PA, USA</t>
+          <t>Kám, Magyar Királyság</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N244">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O244">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1930</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Királyi Katolikus Reálgimnázium, Gödöllő, Magyar Királyság</t>
+          <t>Kisberezna, Csehszlovákia</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Királyi Katolikus Reálgimnázium</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>professor de filosofia e mestre de noviços em Munkács-Csernekhegy</t>
         </is>
       </c>
       <c r="N245">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O245">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1930</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Hajasd, Csehszlovákia</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N246">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O246">
-        <v>1953</v>
+        <v>1936</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1930</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>o responsável pela paróquia, primeiro como seminarista e, posteriormente, como padre ordenado</t>
         </is>
       </c>
       <c r="N247">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O247">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1930</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet</t>
+          <t>Szent János kórház</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>prefektus, filozófiatanár</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N248">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O248">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1930</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Homicskó Ottó</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Dés, Románia</t>
+          <t>Beaver Meadows, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>lelkész, hitoktató, 1930-tól a III. rend igazgatója, 1931-től házfőnökhelyettes</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N249">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O249">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=412</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1930</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>főapáti koadjuktor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N250">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O250">
-        <v>1933</v>
+        <v>1957</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1930</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1930-tól plébános</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N251">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O251">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1930</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professor de teologia e, a partir de 1931, administrador da paróquia e pároco</t>
         </is>
       </c>
       <c r="N252">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O252">
         <v>1932</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1930</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>St. Patrick templom, New Heven, CT, USA</t>
+          <t>St. Boniface Church, Lafayette, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>St. Patrick templom</t>
+          <t>St. Boniface Church</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N253">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O253">
         <v>1933</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1930</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>Központi Szeminárium</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>espiritual</t>
         </is>
       </c>
       <c r="N254">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O254">
-        <v>1947</v>
+        <v>1939</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1930</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>szemináriumi vicerektor, teológiai tanár</t>
+          <t>mestre dos internos, prefeito, pregador ordinário e da Quaresma, diretor de retiros espirituais</t>
         </is>
       </c>
       <c r="N255">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O255">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1930</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Letenye, Magyar Királyság</t>
+          <t>Flint, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N256">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O256">
         <v>1932</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1930</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Mészáros Imre SDB</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>vigário, e posteriormente pároco</t>
         </is>
       </c>
       <c r="N257">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O257">
-        <v>1939</v>
+        <v>1931</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=738</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1930</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Lukács János</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Battonya, Magyar Királyság</t>
+          <t>Trenton, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N258">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O258">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=671</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1930</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>(Miklósházy:2001-ben nem szerepel, Máté: 216 megtalálható)</t>
+          <t>pároco, pastor húngaro e pastor alemão</t>
         </is>
       </c>
       <c r="N259">
-        <v>1929</v>
-[...4 lines deleted...]
-        </is>
+        <v>1928</v>
+      </c>
+      <c r="O259">
+        <v>1954</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1930</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professora de religião na escola feminina e, a partir de 1934, diretora</t>
         </is>
       </c>
       <c r="N260">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O260">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1930</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
+          <t>Mattasovszky János</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Szent Antal templom, Windsor, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>pastor fundador e construtor de igrejas</t>
+        </is>
+      </c>
+      <c r="N261">
+        <v>1928</v>
+      </c>
+      <c r="O261">
+        <v>1937</v>
+      </c>
+      <c r="Q261" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=709</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>1930</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Nyiri István, Dr.</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N262">
+        <v>1928</v>
+      </c>
+      <c r="O262">
+        <v>1934</v>
+      </c>
+      <c r="Q262" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=828</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>1930</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Bakonyszombathely, Hungria</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N263">
+        <v>1928</v>
+      </c>
+      <c r="O263">
+        <v>1932</v>
+      </c>
+      <c r="Q263" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>1930</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Raffinszky Gergely Romuald OFM</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>pároco e chefe de família</t>
+        </is>
+      </c>
+      <c r="N264">
+        <v>1928</v>
+      </c>
+      <c r="O264">
+        <v>1932</v>
+      </c>
+      <c r="Q264" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=908</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>1930</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Raile Jakab SJ</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>New York, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>pastor húngaro</t>
+        </is>
+      </c>
+      <c r="N265">
+        <v>1928</v>
+      </c>
+      <c r="O265">
+        <v>1932</v>
+      </c>
+      <c r="Q265" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=911</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>1930</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Rácz József</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canadá</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N266">
+        <v>1928</v>
+      </c>
+      <c r="O266">
+        <v>1932</v>
+      </c>
+      <c r="Q266" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=920</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>1930</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Balogh Bálint</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Brownsville, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N267">
+        <v>1929</v>
+      </c>
+      <c r="O267">
+        <v>1931</v>
+      </c>
+      <c r="Q267" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=37</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>1930</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Balogh János Benignusz OFM</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Baja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>irmão de ordem</t>
+        </is>
+      </c>
+      <c r="N268">
+        <v>1929</v>
+      </c>
+      <c r="O268">
+        <v>1931</v>
+      </c>
+      <c r="Q268" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=39</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>1930</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Ditelján István Gyula, dr.</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>vigário, noutras fontes: pároco</t>
+        </is>
+      </c>
+      <c r="N269">
+        <v>1929</v>
+      </c>
+      <c r="O269">
+        <v>1932</v>
+      </c>
+      <c r="Q269" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=201</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>1930</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Dzubay Hilárion Vidor</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Kajdanó, Szovjetunió</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>Szovjetunió</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>pároco, aposentado desde 1943</t>
+        </is>
+      </c>
+      <c r="N270">
+        <v>1929</v>
+      </c>
+      <c r="O270">
+        <v>1949</v>
+      </c>
+      <c r="Q270" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=223</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>1930</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Erdős Sándor Apollinár OFM</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>missionário</t>
+        </is>
+      </c>
+      <c r="N271">
+        <v>1929</v>
+      </c>
+      <c r="O271">
+        <v>1950</v>
+      </c>
+      <c r="Q271" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=236</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>1930</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Galambos József</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Scranton, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N272">
+        <v>1929</v>
+      </c>
+      <c r="O272">
+        <v>1955</v>
+      </c>
+      <c r="Q272" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=305</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>1930</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Galambos József</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Throop, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N273">
+        <v>1929</v>
+      </c>
+      <c r="O273">
+        <v>1955</v>
+      </c>
+      <c r="Q273" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=305</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>1930</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Gribóvszky Kornél</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Leisenring, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N274">
+        <v>1929</v>
+      </c>
+      <c r="O274">
+        <v>1933</v>
+      </c>
+      <c r="Q274" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=335</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>1930</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Gullay Domonkos</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Királyi Katolikus Reálgimnázium, Gödöllő, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Királyi Katolikus Reálgimnázium</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
+      <c r="N275">
+        <v>1929</v>
+      </c>
+      <c r="O275">
+        <v>1933</v>
+      </c>
+      <c r="Q275" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=341</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>1930</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Gunszt Ede OFM</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Paoking, Kína</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>missionário</t>
+        </is>
+      </c>
+      <c r="N276">
+        <v>1929</v>
+      </c>
+      <c r="O276">
+        <v>1953</v>
+      </c>
+      <c r="Q276" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=349</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>1930</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Horváth István Anzelm OSB</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>professor do ensino secundário</t>
+        </is>
+      </c>
+      <c r="N277">
+        <v>1929</v>
+      </c>
+      <c r="O277">
+        <v>1934</v>
+      </c>
+      <c r="Q277" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=427</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>1930</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Papnevelő Intézet</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>prefeito, professor de filosofia</t>
+        </is>
+      </c>
+      <c r="N278">
+        <v>1929</v>
+      </c>
+      <c r="O278">
+        <v>1939</v>
+      </c>
+      <c r="Q278" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=448</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>1930</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Kafka Ferenc Sergius OFM</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Dés, Romênia</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>Romênia</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>pastor, professor de religião, diretor da III. Ordem a partir de 1930, vice-diretor a partir de 1931</t>
+        </is>
+      </c>
+      <c r="N279">
+        <v>1929</v>
+      </c>
+      <c r="O279">
+        <v>1933</v>
+      </c>
+      <c r="Q279" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=497</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>1930</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>coadjutor do abade</t>
+        </is>
+      </c>
+      <c r="N280">
+        <v>1929</v>
+      </c>
+      <c r="O280">
+        <v>1933</v>
+      </c>
+      <c r="Q280" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>1930</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Kukla József Tarzicius OFM</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>vigário e, a partir de 1930, pároco</t>
+        </is>
+      </c>
+      <c r="N281">
+        <v>1929</v>
+      </c>
+      <c r="O281">
+        <v>1938</v>
+      </c>
+      <c r="Q281" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=621</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>1930</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Körössy Endre, Dr.</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N282">
+        <v>1929</v>
+      </c>
+      <c r="O282">
+        <v>1932</v>
+      </c>
+      <c r="Q282" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=600</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>1930</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Lengyel Imre, Msgr.</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Hartford, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>St. Patrick templom, New Heven, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>St. Patrick templom</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N283">
+        <v>1929</v>
+      </c>
+      <c r="O283">
+        <v>1933</v>
+      </c>
+      <c r="Q283" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=646</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>1930</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Luttor Ferenc</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>conselheiro para assuntos eclesiásticos e direito canónico da Embaixada da Hungria no Vaticano até 1944; entre 1940 e 1947, foi reitor fundador do Instituto Pontifício Húngaro</t>
+        </is>
+      </c>
+      <c r="N284">
+        <v>1929</v>
+      </c>
+      <c r="O284">
+        <v>1947</v>
+      </c>
+      <c r="Q284" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=674</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>1930</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Madarász Gyula, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>Ungvár, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>vice-reitor do seminário, professor de teologia</t>
+        </is>
+      </c>
+      <c r="N285">
+        <v>1929</v>
+      </c>
+      <c r="O285">
+        <v>1939</v>
+      </c>
+      <c r="Q285" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=678</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>1930</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Molnár Antal, Msgr.</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Letenye, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N286">
+        <v>1929</v>
+      </c>
+      <c r="O286">
+        <v>1932</v>
+      </c>
+      <c r="Q286" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=758</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>1930</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Mészáros Imre SDB</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>Colegio Salesiano „D. Betancourt”</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>missionário</t>
+        </is>
+      </c>
+      <c r="N287">
+        <v>1929</v>
+      </c>
+      <c r="O287">
+        <v>1939</v>
+      </c>
+      <c r="Q287" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=738</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>1930</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Battonya, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N288">
+        <v>1929</v>
+      </c>
+      <c r="O288">
+        <v>1932</v>
+      </c>
+      <c r="Q288" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=792</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>1930</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>(Miklósházy: não consta em 2001; Máté: pode ser encontrado na página 216)</t>
+        </is>
+      </c>
+      <c r="N289">
+        <v>1929</v>
+      </c>
+      <c r="O289">
+        <v>1932</v>
+      </c>
+      <c r="Q289" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>1930</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Petrássovich Jenő</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N290">
+        <v>1929</v>
+      </c>
+      <c r="O290">
+        <v>1931</v>
+      </c>
+      <c r="Q290" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=868</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>1930</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
-      <c r="E261" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G261" t="inlineStr">
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H261" t="inlineStr">
+      <c r="H291" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I261" t="inlineStr">
+      <c r="I291" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="K261" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N261">
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>professor de religião</t>
+        </is>
+      </c>
+      <c r="N291">
         <v>1929</v>
       </c>
-      <c r="O261">
+      <c r="O291">
         <v>1932</v>
       </c>
-      <c r="Q261" t="inlineStr">
+      <c r="Q291" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>1930</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Soltész István</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Chicago, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N292">
+        <v>1929</v>
+      </c>
+      <c r="O292">
+        <v>1945</v>
+      </c>
+      <c r="Q292" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>