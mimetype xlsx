--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,15522 +98,17565 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1933</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>76</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>182</v>
+        <v>204</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1933</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Youngstone, OH, USA
-Marosvásárhely, Románia - lelkész, orgonista</t>
+Marosvásárhely, Rumänien - Pfarrer, Organist</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1933
 1931</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1934
 1933</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1933</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - Rendtartomány gondnok
-Segítő Szűz Mária Lelkészség, Budapest, Magyarország - tartományfőnök</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - Verwalter des Ordens
+Segítő Szűz Mária Lelkészség, Budapest, Ungarn - Provinzleiter</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1933
 1948</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1933</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA - lelkész</t>
+          <t>New Brunswick, NJ, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N20">
         <v>1933</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1933</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - nevelő
-Gyula, Magyar Királyság - intézeti igazgató</t>
+          <t>Budapest, Magyar Királyság - Erzieher
+Gyula, Magyar Királyság - Institutsleiter</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1933
 1937</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1933</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Freiburg, Németország
+          <t>Freiburg, Deutschland
 Wallingford, CO, USA
-Szent István R. K. Egyházközség, Bridgeport, CT, USA - kisegítő lelkész</t>
+Szent István R. K. Egyházközség, Bridgeport, CT, USA - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1933
 1933
 1933</t>
         </is>
       </c>
       <c r="O22">
         <v>1948</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1933</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság - hitoktató</t>
+          <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság - Religionslehrer</t>
         </is>
       </c>
       <c r="N23">
         <v>1933</v>
       </c>
       <c r="O23">
         <v>1938</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1933</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N24">
         <v>1933</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1933</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - a kollégiumban tanuló rendtagok elöljárója, valamint az egyházmegyei szemináriumban tanított bölcseletet és hittudományt. Később dogmatikai tanár, akadémiai hitszónok és a Mária-kongregáció vezetője</t>
+          <t>Szeged, Magyar Királyság - Er war Oberer der Ordensbrüder, die im Kolleg studierten, und lehrte Philosophie und Theologie am Diözesanseminar. Später war er Dogmatikprofessor, akademischer Prediger und Leiter der Marienkongregation</t>
         </is>
       </c>
       <c r="N25">
         <v>1933</v>
       </c>
       <c r="O25">
         <v>1938</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság - gimnáziumi tanár
-Budapest, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Pápa, Magyar Királyság - Gymnasiallehrer
+Budapest, Magyar Királyság - Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1933
 1948</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1933</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Szentkút, Magyar Királyság - orgonista</t>
+          <t>Szentkút, Magyar Királyság - Orgonist</t>
         </is>
       </c>
       <c r="N27">
         <v>1933</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1933</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Degman József</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Norwalk, CT, USA</t>
+          <t>Mary Help of Christians School, Tampa, FL, USA - Pfarrer
+Hope Haven, Marrero, LA, USA - Schulleiter, Direktor</t>
         </is>
       </c>
       <c r="N28">
-        <v>1915</v>
-[...2 lines deleted...]
-        <v>1933</v>
+        <v>1933</v>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>1933
+1966</t>
+        </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=185</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1933</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Degman József</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Norwalk, CT, USA</t>
+        </is>
+      </c>
+      <c r="N29">
+        <v>1915</v>
+      </c>
+      <c r="O29">
+        <v>1933</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=185</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1933</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
           <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Déva, Rumänien - Pfarrer, Religionslehrer
+Székelyudvarhely, Rumänien - Präfekt des Collegium Seraphicum, Lehrer für Geisteswissenschaften, Magister der Laien, Seelsorger, Definitor</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
-      <c r="O29" t="inlineStr">
+      <c r="O30" t="inlineStr">
         <is>
           <t>1933
 1942</t>
         </is>
       </c>
-      <c r="Q29" t="inlineStr">
+      <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...15 lines deleted...]
-      <c r="D30" t="inlineStr">
+    <row r="31">
+      <c r="A31">
+        <v>1933</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Denomination change
+Denomination change
+Tod</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Dzubay Sándor</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Bischof</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>görög katolikus
 Trenton, NJ, USA</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>görög katolikus → görög katolikus
 görög katolikus</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>1933
 1933
-1933. április 2.</t>
-[...2 lines deleted...]
-      <c r="Q30" t="inlineStr">
+2. April 1933</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=225</t>
-        </is>
-[...50 lines deleted...]
-          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1933</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Inkardináció</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
-[...8 lines deleted...]
-        <v>1933</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>15. Oktober 1933
+1933</t>
+        </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1933</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Inkardination</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
+          <t>Dénes János Gergely COr, dr.</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati) → oratóriánus (Congregatio Oratorii)</t>
+        </is>
+      </c>
+      <c r="N33">
+        <v>1933</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=197</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1933</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N33" t="inlineStr">
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>New York, NY, USA - Pfarrer
+Kalocsa, Magyar Királyság - Pfarrer sowie Leiter der Marienkongregationen und der Gesellschaft vom Heiligsten Herzen Jesu</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
         <is>
           <t>1930
 1933</t>
         </is>
       </c>
-      <c r="O33" t="inlineStr">
+      <c r="O34" t="inlineStr">
         <is>
           <t>1933
 1936</t>
         </is>
       </c>
-      <c r="Q33" t="inlineStr">
+      <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...15 lines deleted...]
-      <c r="D34" t="inlineStr">
+    <row r="35">
+      <c r="A35">
+        <v>1933</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>Endrédy Kálmán</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Perth Amboy, NJ, USA - Hilfspfarrer
+Kéthely, Osztrák-Magyar Monarchia - Hilfspfarrer (zur Diözese Veszprém abgeordnet)
+Szepetnek, Magyar Királyság - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1933
 1923
 1933</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>1935
 1933</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=234</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=327</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1933</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Gireczki Dénes</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Leisenring, PA, USA - lelkész</t>
+          <t>Barnesboro, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N36">
-        <v>1929</v>
+        <v>1926</v>
       </c>
       <c r="O36">
         <v>1933</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=327</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1933</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA - lelkész, a magyar pasztorációtól függetlenül</t>
+          <t>Leisenring, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N37">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O37">
         <v>1933</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1933</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
+          <t>Grosz Ferenc</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA - Pfarrer, unabhängig von der ungarischen Seelsorge</t>
+        </is>
+      </c>
+      <c r="N38">
+        <v>1930</v>
+      </c>
+      <c r="O38">
+        <v>1933</v>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=338</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1933</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
           <t>Gullay Domonkos</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Királyi Katolikus Reálgimnázium, Gödöllő, Magyar Királyság - Lehrer
+Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság - Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1929
 1933</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O39" t="inlineStr">
         <is>
           <t>1933
 1947</t>
         </is>
       </c>
-      <c r="Q38" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...16 lines deleted...]
-      <c r="D39" t="inlineStr">
+    <row r="40">
+      <c r="A40">
+        <v>1933</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Inkardination</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...6 lines deleted...]
-      <c r="L39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA - Pfarrer
+Magyar Királyság - Militärseelsorger (wird inzwischen in die Diözese Veszprém inkardiniert)
+Igal, Magyar Királyság - Hilfspfarrer, später vorübergehender Verwalter</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
         <is>
           <t>Székesfehérvár → Veszprém</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>1933
 1926
 1933
 1933</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
+      <c r="O40" t="inlineStr">
         <is>
           <t>1957
 1933
 1935</t>
         </is>
       </c>
-      <c r="Q39" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1933</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
+          <t>Gáspár János</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N41">
+        <v>1933</v>
+      </c>
+      <c r="O41">
+        <v>1963</v>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=312</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1933</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - Hilfspfarrer
+Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság - Präfekt</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
         <is>
           <t>1933
 1933</t>
         </is>
       </c>
-      <c r="Q41" t="inlineStr">
+      <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...14 lines deleted...]
-      <c r="D42" t="inlineStr">
+    <row r="43">
+      <c r="A43">
+        <v>1933</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Dés, Rumänien - Pfarrer, Religionslehrer, Organist
+Kaplony, Rumänien - Pfarrer, Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
         <is>
           <t>1932
 1933</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O43" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=398</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1933</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>Hock János</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>USA - Er unternahm mehrmals Missionsreisen, doch handelte es sich dabei in erster Linie um politische Reisen; eine Genehmigung zum Halten von Messen erhielt er nicht</t>
+        </is>
+      </c>
+      <c r="N44">
+        <v>1920</v>
+      </c>
+      <c r="O44">
+        <v>1933</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=398</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1933</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Pozsony, Csehszlovákia - stellvertretender Hausmeister
+Leányfalu, Magyar Királyság - Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1933
 1933</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1933
 1937</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1933</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Róma, Olaszország
-Ják, Magyar Királyság - segédlelkész</t>
+          <t>Temesvár, Rumänien
+Arad, Rumänien - Pfarrer</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>1933. október 29.
+          <t>3. Februar 1933
 1933</t>
         </is>
       </c>
       <c r="O46">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1933</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - misszionárius</t>
-[...3 lines deleted...]
-        <v>1928</v>
+          <t>Róma, Italien
+Ják, Magyar Királyság - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>29. Oktober 1933
+1933</t>
+        </is>
       </c>
       <c r="O47">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1933</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA - parókus</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - Missionar</t>
         </is>
       </c>
       <c r="N48">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="O48">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1933</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Lugos, Románia - hitoktató</t>
+          <t>Homestead, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N49">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="O49">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1933</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
+          <t>Iványi Kazimír OFMConv</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Lugos, Rumänien - Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1932</v>
+      </c>
+      <c r="O50">
+        <v>1933</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=466</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1933</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
+      <c r="H51" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA
-Dés, Románia - lelkész, hitoktató, 1930-tól a III. rend igazgatója, 1931-től házfőnökhelyettes</t>
-[...2 lines deleted...]
-      <c r="N50" t="inlineStr">
+Dés, Rumänien - Pfarrer, Religionslehrer, ab 1930 Direktor der III. Klasse, ab 1931 stellvertretender Hausmeister</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1933
 1929</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O51" t="inlineStr">
         <is>
           <t>1936
 1933</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1933</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szakolca, Csehszlovákia - hitszónok</t>
+          <t>Szécsény, Magyar Királyság - Religionslehrer</t>
         </is>
       </c>
       <c r="N52">
         <v>1933</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1933</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Magyar Királyság - betegszabadságon</t>
+          <t>Szakolca, Csehszlovákia - Prediger</t>
         </is>
       </c>
       <c r="N53">
-        <v>1932</v>
-[...1 lines deleted...]
-      <c r="O53">
         <v>1933</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1933</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
+          <t>Kasztovszky Imre</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Magyar Királyság - im Krankenstand</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1932</v>
+      </c>
+      <c r="O54">
+        <v>1933</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=505</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1933</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
           <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság - Koadjutor des Abtes
+Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság - Abt (seit 1947 im Ausland)</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1929
 1933</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1933
 1950</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...14 lines deleted...]
-      <c r="D55" t="inlineStr">
+    <row r="56">
+      <c r="A56">
+        <v>1933</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>St. Boniface Church, Lafayette, IN, USA - Hilfspfarrer
+St. Francis Seraph Church, Cincinnati, OH, USA - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1928
 1933</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1933
 1937</t>
         </is>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1933</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA - Hilfspfarrer
+Woodbridge, NJ, USA - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...14 lines deleted...]
-      <c r="D57" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1933</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N57" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Abaújszántó, Magyar Királyság - Hilfspfarrer
+Telkibánya, Magyar Királyság - entsandter Pfarrer</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...14 lines deleted...]
-      <c r="D58" t="inlineStr">
+    <row r="59">
+      <c r="A59">
+        <v>1933</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
         <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N58" t="inlineStr">
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA - Gründungspfarrer
+Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
         <is>
           <t>1924
 1933</t>
         </is>
       </c>
-      <c r="O58" t="inlineStr">
+      <c r="O59" t="inlineStr">
         <is>
           <t>1933
 1940</t>
         </is>
       </c>
-      <c r="Q58" t="inlineStr">
+      <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1933</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Jászberény, Magyar Királyság - hitoktató</t>
+          <t>Szent Péter és Pál templom, Chicago, IL, USA - Gründungspfarrer</t>
         </is>
       </c>
       <c r="N60">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="O60">
         <v>1933</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1933</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
+          <t>Krupa Sándor Kolumbán OFM</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Jászberény, Magyar Királyság - Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1931</v>
+      </c>
+      <c r="O61">
+        <v>1933</v>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=613</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1933</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
           <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N61" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>St. Patrick templom, New Heven, CT, USA - Hilfspfarrer
+Szent László templom, South Norwalk, CT, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
         <is>
           <t>1929
 1933</t>
         </is>
       </c>
-      <c r="O61" t="inlineStr">
+      <c r="O62" t="inlineStr">
         <is>
           <t>1933
 1977</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr">
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...14 lines deleted...]
-      <c r="D62" t="inlineStr">
+    <row r="63">
+      <c r="A63">
+        <v>1933</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Tientsin, Kína - Missionar
+Pujang, Kína - Dekan, Leiter eines Mädchenwaisenhauses, ab 1947 apostolischer Administrator</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
         <is>
           <t>1926
 1933</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
+      <c r="O63" t="inlineStr">
         <is>
           <t>1933
 1954</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1933</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Pittston, PA, USA - parókus</t>
+          <t>Kunszentmárton, Magyar Királyság - Religionslehrer, doch auf seinen Wunsch hin wurde ihm ein Studium in Österreich gestattet; außerdem war er Hauskaplan bei Graf Jankovics</t>
         </is>
       </c>
       <c r="N64">
-        <v>1922</v>
-[...1 lines deleted...]
-      <c r="O64">
         <v>1933</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1933</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
+          <t>Medgyess A. József</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Mérk, Magyar Királyság - Sekretär des Apostolischen Gouverneurs</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>29. Juni 1933
+1933</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=718</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1933</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Medveczky Elek</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Pittston, PA, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1922</v>
+      </c>
+      <c r="O66">
+        <v>1933</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=720</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1933</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N65" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - der vom Erzbischof beauftragte Vertreter der Caritas in Budapest
+Budapest, Magyar Királyság - der Landesleiter von Actio Catholica</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
-      <c r="O65" t="inlineStr">
+      <c r="O67" t="inlineStr">
         <is>
           <t>1933
 1948</t>
         </is>
       </c>
-      <c r="Q65" t="inlineStr">
+      <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...14 lines deleted...]
-      <c r="D66" t="inlineStr">
+    <row r="68">
+      <c r="A68">
+        <v>1933</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...6 lines deleted...]
-          <t>1933. június 18.
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - Administrator</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>18. Juni 1933
 1933</t>
         </is>
       </c>
-      <c r="Q66" t="inlineStr">
+      <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...15 lines deleted...]
-      <c r="D67" t="inlineStr">
+    <row r="69">
+      <c r="A69">
+        <v>1933</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G67" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N67" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Galambok, Magyar Királyság - Hilfspfarrer
+Lengyeltóti, Magyar Királyság - Hilfspfarrer
+Kéthely, Magyar Királyság - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
         <is>
           <t>1932
 1933
 1933</t>
         </is>
       </c>
-      <c r="O67" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>1933
 1933
 1934</t>
         </is>
       </c>
-      <c r="Q67" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
-        </is>
-[...100 lines deleted...]
-          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1933</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA
-[...7 lines deleted...]
-        </is>
+          <t>Kistelek, Magyar Királyság - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1933</v>
       </c>
       <c r="O70">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1933</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - Studium der Fächer Mathematik, Physik und Chemie</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1932</v>
+      </c>
+      <c r="O71">
+        <v>1933</v>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1933</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Olejnyik György</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>11. März 1933
+1933</t>
+        </is>
+      </c>
+      <c r="O72">
+        <v>1934</v>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=833</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1933</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N71" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Kőbányai Szent László templom, Budapest, Magyar Királyság - Hilfspfarrer
+Külső Váci út, Budapest, Magyar Királyság - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
         <is>
           <t>1931
 1933</t>
         </is>
       </c>
-      <c r="O71">
-[...2 lines deleted...]
-      <c r="Q71" t="inlineStr">
+      <c r="O73">
+        <v>1933</v>
+      </c>
+      <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
-    <row r="72">
-[...14 lines deleted...]
-      <c r="D72" t="inlineStr">
+    <row r="74">
+      <c r="A74">
+        <v>1933</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N72" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Saint-Acheul, Frankreich - Terz
+Nagykapornak, Magyar Királyság - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
         <is>
           <t>1933
 1933</t>
         </is>
       </c>
-      <c r="Q72" t="inlineStr">
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
-        </is>
-[...100 lines deleted...]
-          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1933</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Róma, Italien - im Rahmen eines Studienaufenthalts</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>1933</v>
+      </c>
+      <c r="O75">
+        <v>1934</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1933</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Canton, OH</t>
-[...5 lines deleted...]
-        </is>
+          <t>Montville, NJ, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N76">
+        <v>1931</v>
+      </c>
+      <c r="O76">
+        <v>1933</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1933</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság
+Kisnána, Magyar Királyság - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>1933. június 18.</t>
-        </is>
+          <t>18. Juli 1933
+1933</t>
+        </is>
+      </c>
+      <c r="O77">
+        <v>1936</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1933</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Honduras - Pfarrer
+Nicaragua - Pfarrer
+Costa Rica - Pfarrer
+El Salvador - Pfarrer</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>1933. június 27.</t>
+          <t>1933
+1933
+1933
+1933</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>1954
+1954
+1954
+1954</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1933</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Szatmár</t>
-[...5 lines deleted...]
-        </is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Munkács - Diözesanarchivar und Registrator</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>1933</v>
+      </c>
+      <c r="O79">
+        <v>1934</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1933</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>1932</v>
+      </c>
+      <c r="O80">
+        <v>1933</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1933</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church, Philadelphia, PA, USA - Pfarrer oder ein anderer im Dienst stehender Seelsorger</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1933</v>
+      </c>
+      <c r="O81">
+        <v>1937</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1933</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Calgary, AB, Kanada - der erste Seelsorger der ungarischen katholischen Gemeinde</t>
+        </is>
+      </c>
+      <c r="N82">
+        <v>1932</v>
+      </c>
+      <c r="O82">
+        <v>1933</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1933</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - Pfarrer
+Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>1933. augusztus 29.</t>
+          <t>1926
+1933</t>
+        </is>
+      </c>
+      <c r="O83" t="inlineStr">
+        <is>
+          <t>1933
+1949</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1933</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Fords, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1933</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1933</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>1933. augusztus 30.</t>
+          <t>6. Februar 1933</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1933</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Canton, OH</t>
+        </is>
+      </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>1933. augusztus 30.</t>
+          <t>17. Mai 1933</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1933</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>1933. szeptember 3.</t>
+          <t>18. Juni 1933</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1933</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Erste (zeitliche) Gelübde</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1933. szeptember 8.</t>
+          <t>27. Juni 1933</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1933</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priesterweihe</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Hetényi György Bonaventura OFMCap</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>1933. szeptember 9.</t>
+          <t>1. Juli 1933</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=388</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1933</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1933. szeptember 10.</t>
+          <t>14. August 1933</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1933</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>1933. szeptember 17.</t>
+          <t>15. August 1933</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1933</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Mélykút, Magyar Királyság</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1933. december 18.</t>
+          <t>29. August 1933</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1933</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Iván László, dr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
-[...4 lines deleted...]
-          <t>Homokmégy, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1933. december 20.</t>
+          <t>29. August 1933</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=463</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1933</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...21 lines deleted...]
-        <v>1992</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>29. August 1933</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1933</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Primus István Pompár OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>29. August 1933</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=900</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1933</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1938</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>30. August 1933</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1933</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1940</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>30. August 1933</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1933</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Erste (zeitliche) Gelübde</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Vendégi, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1937</v>
+          <t>Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>30. August 1933</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1933</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
-[...16 lines deleted...]
-        <v>1943</v>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>3. September 1933</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1933</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1934</v>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>8. September 1933</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1933</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Hetényi György Bonaventura OFMCap</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>9. September 1933</t>
+        </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=388</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1933</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...26 lines deleted...]
-        <v>1952</v>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>10. September 1933</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1933</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...21 lines deleted...]
-        <v>1941</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>17. September 1933</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1933</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Mélykút, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>18. Dezember 1933</t>
+        </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1933</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Iván László, dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
-[...21 lines deleted...]
-        <v>1948</v>
+          <t>Homokmégy, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>20. Dezember 1933</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=463</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1933</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>Vertretungspfarrer</t>
         </is>
       </c>
       <c r="N106">
-        <v>1915</v>
+        <v>1891</v>
       </c>
       <c r="O106">
-        <v>1950</v>
+        <v>1982</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1933</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Budapest</t>
-[...3 lines deleted...]
-        <v>1915</v>
+          <t>Homestead, PA, USA</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>Pfarrer, seit 1932 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O107">
-        <v>1950</v>
+        <v>1937</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1933</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Wilkes-Barre, PA, USA</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>1915</v>
+        <v>1903</v>
       </c>
       <c r="O108">
-        <v>1950</v>
+        <v>1938</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1933</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Mahanoy, PA, USA</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>1915</v>
+        <v>1904</v>
       </c>
       <c r="O109">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1933</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>1915</v>
+        <v>1905</v>
       </c>
       <c r="O110">
-        <v>1950</v>
+        <v>1937</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1933</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>McKeesport, PA, USA</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>Pfarrer, seit 1938 im Ruhestand</t>
         </is>
       </c>
       <c r="N111">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O111">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1933</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Lansford, PA, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>Pfarrer, von 1916 bis 1924 zugleich Apostolischer Administrator</t>
         </is>
       </c>
       <c r="N112">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O112">
-        <v>1950</v>
+        <v>1934</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1933</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1918</v>
+        <v>1908</v>
       </c>
       <c r="O113">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1933</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N114">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="O114">
-        <v>1936</v>
+        <v>1952</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1933</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N115">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="O115">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1933</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N116">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="O116">
         <v>1944</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1933</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="O117">
-        <v>1935</v>
+        <v>1955</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1933</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N118">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="O118">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1933</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
-[...14 lines deleted...]
-          <t>parókus</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N119">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O119">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1933</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
-[...14 lines deleted...]
-          <t>plébános</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N120">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O120">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1933</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
-[...14 lines deleted...]
-          <t>tanár</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N121">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O121">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1933</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
-[...14 lines deleted...]
-          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N122">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O122">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1933</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
-[...14 lines deleted...]
-          <t>apát</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N123">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O123">
         <v>1950</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1933</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
-[...14 lines deleted...]
-          <t>plébános, utána nyugállományban</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N124">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O124">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1933</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>plébános (az első templom építtetője)</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N125">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O125">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1933</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N126">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O126">
-        <v>1938</v>
+        <v>1947</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1933</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N127">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="O127">
-        <v>1937</v>
+        <v>1957</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1933</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Religionslehrer, Direktor bei den englischen Nonnen in Eger ab 1924</t>
         </is>
       </c>
       <c r="N128">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="O128">
-        <v>1942</v>
+        <v>1936</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1933</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N129">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="O129">
-        <v>1946</v>
+        <v>1969</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1933</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>Stellvertretender Pfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N130">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O130">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1933</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N131">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O131">
-        <v>1956</v>
+        <v>1944</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1933</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N132">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O132">
-        <v>1950</v>
+        <v>1935</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1933</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N133">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O133">
-        <v>1935</v>
+        <v>1963</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1933</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N134">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="O134">
-        <v>1938</v>
+        <v>1966</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1933</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N135">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="O135">
         <v>1942</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1933</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N136">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="O136">
-        <v>1970</v>
+        <v>1954</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1933</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Sasketchewan, Kanada</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>ungarischer Pfarrer, Szent László-Telep (St. Ladislas) in der Nähe von Prud’homme, SK, Kanada, sowie in der Region Plunkett</t>
         </is>
       </c>
       <c r="N137">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="O137">
-        <v>1949</v>
+        <v>1938</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1933</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Pfarrer sowie Gymnasiallehrer, Mitglied des Stadtrats von Kaposvár, Mitglied des Verwaltungsausschusses, der Kleinen Versammlung, des Nominierungsausschusses für Sport und des Aufsichtsrats für öffentliche Versorgungsbetriebe des Komitats Somogy.</t>
         </is>
       </c>
       <c r="N138">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O138">
-        <v>1934</v>
+        <v>1941</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1933</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>Abt</t>
         </is>
       </c>
       <c r="N139">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O139">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1933</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
+        </is>
+      </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N140">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O140">
-        <v>1938</v>
+        <v>1954</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1933</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer (der Erbauer der ersten Kirche)</t>
         </is>
       </c>
       <c r="N141">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O141">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1933</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N142">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O142">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1933</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Sacred Heart Church, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N143">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O143">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1933</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Antal templom</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N144">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O144">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1933</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>Missionar und Pfarrer (USA sowie Baberton, OH, USA)</t>
         </is>
       </c>
       <c r="N145">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O145">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1933</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>Hilfspfarrer, Religionslehrer</t>
         </is>
       </c>
       <c r="N146">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O146">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1933</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N147">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O147">
         <v>1956</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1933</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Vajdácska, Magyar Királyság</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>segédlelkész, majd helyettes lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N148">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O148">
-        <v>1936</v>
+        <v>1950</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1933</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, régész, 1934-1938 között könyvtáros is</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N149">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O149">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1933</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Veresegyház, Magyar Királyság</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, der eine Kirche erbaut hat</t>
         </is>
       </c>
       <c r="N150">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="O150">
-        <v>1934</v>
+        <v>1959</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1933</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N151">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O151">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1933</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Holy Family Parish, Nazareth, PA, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N152">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O152">
-        <v>1950</v>
+        <v>1939</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1933</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Sukoró, Magyar Királyság</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>Meister der Ordensneulinge sowie Leiter des Exerzitienhauses</t>
+        </is>
+      </c>
       <c r="N153">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O153">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1933</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>Pfarrer, der 1937 in der St.-Stephans-Kirche tätig war</t>
+        </is>
+      </c>
       <c r="N154">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O154">
-        <v>1947</v>
+        <v>1970</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1933</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>Pfarrer (laut Diós ein entsandter Kaplan)</t>
         </is>
       </c>
       <c r="N155">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O155">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1933</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N156">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O156">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1933</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>Missionar in der Siedlung Rio Negro im Amazonas-Tal. Ab 1939 war er unter den Tucano-Indianern an der Grenze zwischen Venezuela und Kolumbien tätig</t>
         </is>
       </c>
       <c r="N157">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O157">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1933</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>a generális apát titkára</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N158">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O158">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1933</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Bischofssekretär, Leiter des Diözesangerichts sowie Pfarrer der St.-Peter-und-St.-Paul-Kirche.</t>
         </is>
       </c>
       <c r="N159">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O159">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1933</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Mont Clare, PA, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N160">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O160">
-        <v>1965</v>
+        <v>1938</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1933</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N161">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O161">
-        <v>1943</v>
+        <v>1936</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1933</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>teológiai tanulmányok</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N162">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O162">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1933</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, ab 1932 Dekan</t>
         </is>
       </c>
       <c r="N163">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O163">
-        <v>1941</v>
+        <v>1962</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1933</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Sheffield, PA, USA</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Verwalter, später Pfarrer</t>
         </is>
       </c>
       <c r="N164">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O164">
-        <v>1934</v>
+        <v>1944</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1933</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N165">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O165">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1933</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Csányi Kornél László</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N166">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O166">
-        <v>1934</v>
+        <v>1950</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=148</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1933</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Kossuthville, FL, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
+        </is>
+      </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>ungarischer und deutscher Pfarrer, Gemeindepfarrer</t>
         </is>
       </c>
       <c r="N167">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O167">
-        <v>1937</v>
+        <v>1960</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1933</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Kám, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N168">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O168">
-        <v>1937</v>
+        <v>1956</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1933</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Hajasd, Csehszlovákia</t>
+          <t>Vajdácska, Magyar Királyság</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Hilfspfarrer, anschließend stellvertretender Pfarrer</t>
         </is>
       </c>
       <c r="N169">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O169">
         <v>1936</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1933</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>az egyházközség vezetője, mint tanulmányavégzett kispap, majd, mint felszentelt pap</t>
+          <t>Gymnasiallehrer, Archäologe, von 1934 bis 1938 auch Bibliothekar</t>
         </is>
       </c>
       <c r="N170">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O170">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1933</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság</t>
+          <t>Veresegyház, Magyar Királyság</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N171">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="O171">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1933</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, der gleichzeitig die ungarischen Gemeinden in Brownsville (PA), Daisytown (PA) und Masontown (PA) betreut</t>
         </is>
       </c>
       <c r="N172">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="O172">
-        <v>1957</v>
+        <v>1934</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1933</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Központi Szeminárium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>spirituális</t>
+          <t>Kaplan, ab 1936 dort Pfarrer, außerdem unterrichtete er an der kirchlichen Schule und war als Co-Trainer tätig</t>
         </is>
       </c>
       <c r="N173">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O173">
-        <v>1939</v>
+        <v>1954</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1933</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
+        </is>
+      </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>kollégisták magisztere, prefektus, rendes és nagyböjti szónok, lelkigyakorlatvezető</t>
+          <t>Gymnasiallehrer, von 1946 bis 1948 stellvertretender Schulleiter, von 1947 bis 1950 stellvertretender Hausmeister</t>
         </is>
       </c>
       <c r="N174">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O174">
-        <v>1934</v>
+        <v>1950</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1933</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Sukoró, Magyar Királyság</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános, magyar és német lelkész</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N175">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O175">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1933</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>a nőképzőben hittanár, majd 1934-től igazgató</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N176">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O176">
-        <v>1938</v>
+        <v>1947</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1933</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Windsor, ON, Kanada</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Antal templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>alapító, templomépítő lelkész</t>
+          <t>Kirchenbauer, Gründungspfarrer</t>
         </is>
       </c>
       <c r="N177">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O177">
-        <v>1937</v>
+        <v>1960</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1933</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Missionar, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N178">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O178">
-        <v>1934</v>
+        <v>1960</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1933</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>Lehrer, Schulleiter</t>
         </is>
       </c>
       <c r="N179">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O179">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1933</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Róma, Italien</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Italien</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>der Sekretär des Generalabtes</t>
         </is>
       </c>
       <c r="N180">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O180">
-        <v>1950</v>
+        <v>1936</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1933</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N181">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O181">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1933</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
+        </is>
+      </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer (laut Miklósházy: 1927–1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N182">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O182">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1933</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Präfekt des Seminars und Dozent für Dogmatik, 1930 Spiritual</t>
         </is>
       </c>
       <c r="N183">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O183">
-        <v>1953</v>
+        <v>1943</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1933</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Róma, Italien</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Italien</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>theologische Studien</t>
         </is>
       </c>
       <c r="N184">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O184">
         <v>1934</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1933</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>prefektus, filozófiatanár</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N185">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O185">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1933</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1930-tól plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N186">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O186">
-        <v>1938</v>
+        <v>1947</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1933</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N187">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O187">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1933</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Sheffield, PA, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>szemináriumi vicerektor, teológiai tanár</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N188">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O188">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1933</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Mészáros Imre SDB</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N189">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O189">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=738</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1933</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>lelkész, vikárius</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N190">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O190">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1933</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Kossuthville, FL, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N191">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O191">
-        <v>1959</v>
+        <v>1937</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1933</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Kám, Magyar Királyság</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N192">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O192">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1933</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Hajasd, Csehszlovákia</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N193">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O193">
         <v>1936</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1933</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Bernecebaráti, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>der Gemeindeleiter, zunächst als Seminarist, später als geweihter Priester</t>
         </is>
       </c>
       <c r="N194">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O194">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1933</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Hricz György</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Lakewood, OH, USA</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Szent János kórház</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N195">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O195">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=443</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1933</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Guarayo, Bolívia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>a közösség ügyintézője</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N196">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O196">
-        <v>1940</v>
+        <v>1957</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1933</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Csomafalva, Csehszlovákia</t>
+          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Központi Szeminárium</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>spirituell</t>
         </is>
       </c>
       <c r="N197">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O197">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1933</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>Magister der Internatsschüler, Präfekt, Prediger (regulär und in der Fastenzeit), Exerzitienleiter</t>
         </is>
       </c>
       <c r="N198">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O198">
-        <v>1960</v>
+        <v>1934</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1933</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>alapító lelkész, plébános</t>
+          <t>Pfarrer, ungarischer und deutscher Geistlicher</t>
         </is>
       </c>
       <c r="N199">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O199">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1933</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Religionslehrerin an der Mädchenmittelschule, ab 1934 Schulleiterin</t>
         </is>
       </c>
       <c r="N200">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O200">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1933</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>State Island, New York, NY, USA</t>
+          <t>Szent Antal templom, Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>State Island</t>
+          <t>Szent Antal templom</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N201">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O201">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1933</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>püspöki titkár (1930-1934), közben szentszéki jegyző (1932-1933), a szeminárium spirituálisa (1934-1939), teológiai tanár (1934-1945)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N202">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O202">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1933</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Margit templom</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Pfarrer, seit 1943 im Ruhestand</t>
         </is>
       </c>
       <c r="N203">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O203">
-        <v>1934</v>
+        <v>1949</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1933</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Nagy János</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Mezőkövesd, Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N204">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O204">
-        <v>1934</v>
+        <v>1950</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=791</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1933</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>McKees Rocks, PA, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N205">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O205">
-        <v>1935</v>
+        <v>1955</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1933</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Úrkút, Magyar Királyság</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N206">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O206">
-        <v>1940</v>
+        <v>1955</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1933</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N207">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O207">
-        <v>1964</v>
+        <v>1953</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1933</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>rendes tanár</t>
+          <t>Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N208">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O208">
-        <v>1948</v>
+        <v>1934</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1933</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Papnevelő Intézet</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Schulleiter, Philosophielehrer</t>
         </is>
       </c>
       <c r="N209">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O209">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1933</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Cak Stanley A.</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>St. Bavo Church, Mishawaka, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>St. Bavo Church</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, ab 1930 dann Pfarrer</t>
         </is>
       </c>
       <c r="N210">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O210">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=120</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1933</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Róma, Italien</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italien</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>bis 1944 Berater für kirchliche Angelegenheiten und kanonisches Recht an der ungarischen Botschaft im Vatikan, zwischen 1940 und 1947 Gründungsrektor des Päpstlichen Ungarischen Instituts</t>
         </is>
       </c>
       <c r="N211">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O211">
-        <v>1937</v>
+        <v>1947</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1933</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Vizerektor des Seminars, Professor für Theologie</t>
         </is>
       </c>
       <c r="N212">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O212">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1933</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Mészáros Imre SDB</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Colegio Salesiano „D. Betancourt”</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>teológiai tanár és prefektus</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N213">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O213">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=738</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1933</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>egyetemi hallgató, közben 1934-ben Baján helyettes gimnáziumi tanár</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N214">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O214">
-        <v>1935</v>
+        <v>1945</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1933</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szentháromság templom, Szolnok, Magyar Királyság</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Vikar</t>
         </is>
       </c>
       <c r="N215">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O215">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1933</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>West Allis, WI, USA</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>a horvát ferences közösségben, kisegít, Portlans, OR, USA, Chicago, IL</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N216">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O216">
-        <v>1934</v>
+        <v>1959</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1933</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N217">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O217">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1933</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>lelkész és házfőnök</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N218">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O218">
-        <v>1968</v>
+        <v>1936</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1933</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Bernecebaráti, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N219">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O219">
-        <v>1945</v>
+        <v>1936</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1933</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Hricz György</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Csolnok, Magyar Királyság</t>
+          <t>Lakewood, OH, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N220">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O220">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=443</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1933</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Újhatvan, Magyar Királyság</t>
+          <t>Guarayo, Bolívia</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>lelkész, könyvtáros, a laikus testvérek lelki gondozója, a rend történet vezetője</t>
+          <t>der Sachbearbeiter der Gemeinde</t>
         </is>
       </c>
       <c r="N221">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O221">
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1933</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Hatvan, Magyar Királyság</t>
+          <t>Csomafalva, Csehszlovákia</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>sekrestyés</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N222">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O222">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1933</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>templomépítő lelkész</t>
+          <t>Hilfspfarrer (an der Seite seines Vaters), anschließend Pfarrer</t>
         </is>
       </c>
       <c r="N223">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O223">
-        <v>1934</v>
+        <v>1960</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1933</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Súr, Magyar Királyság</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Gyöngyösszőllős</t>
+        </is>
+      </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Gründungspfarrer, Pfarrer</t>
         </is>
       </c>
       <c r="N224">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O224">
-        <v>1935</v>
+        <v>1941</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1933</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Szeminárium, Győr, Magyar Királyság</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>Szeminárium</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>tanulmányi felügyelő</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N225">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O225">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1933</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Yangji (杨集), Kína</t>
+          <t>State Island, New York, NY, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>misszionárius</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>State Island</t>
         </is>
       </c>
       <c r="N226">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O226">
         <v>1934</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1933</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Munkács, Csehszlovákia</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>Bischofssekretär (1930–1934), dazwischen Kanzleireferent (1932–1933), Spiritual des Priesterseminars (1934–1939), Theologieprofessor (1934–1945)</t>
         </is>
       </c>
       <c r="N227">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O227">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1933</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>több rendházban gondnok</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N228">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O228">
-        <v>1944</v>
+        <v>1934</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1933</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Nagy János</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Mezőkövesd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N229">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O229">
-        <v>1949</v>
+        <v>1934</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1933</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Kismarton, Österreich</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N230">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O230">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1933</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
-[...9 lines deleted...]
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Erzieher am Konvikt, ab 1934 Lehrer für Geschichte und Geografie</t>
         </is>
       </c>
       <c r="N231">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O231">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1933</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N232">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O232">
-        <v>1958</v>
+        <v>1935</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1933</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Peidl Gyula SJ</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>növendék</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Zugliget, Budapest, Magyar Királyság</t>
+          <t>McKees Rocks, PA, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Zugliget</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>novícius</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N233">
         <v>1931</v>
       </c>
       <c r="O233">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=862</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1933</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Úrkút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N234">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O234">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1933</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N235">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O235">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1933</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>ordentlicher Lehrer</t>
         </is>
       </c>
       <c r="N236">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O236">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1933</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N237">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O237">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1933</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>Győr</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
+          <t>St. Bavo Church, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>segédlelkész</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>St. Bavo Church</t>
         </is>
       </c>
       <c r="N238">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O238">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1933</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N239">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O239">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1933</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N240">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O240">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1933</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>házfőnök, a rend magyar ágának főnöke (1933-1939)</t>
+          <t>Theologielehrer und Präfekt</t>
         </is>
       </c>
       <c r="N241">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O241">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1933</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Mélykút, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Studierender, nebenbei 1934 stellvertretender Gymnasiallehrer in Baja</t>
         </is>
       </c>
       <c r="N242">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O242">
         <v>1935</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1933</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Szentháromság templom, Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>St. Anthony</t>
+          <t>Szentháromság templom</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N243">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O243">
-        <v>1952</v>
+        <v>1934</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1933</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>West Allis, WI, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>in der kroatischen Franziskanergemeinschaft, hilft aus, Portland, OR, USA, Chicago, IL</t>
         </is>
       </c>
       <c r="N244">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O244">
-        <v>1952</v>
+        <v>1934</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1933</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Endrőd, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N245">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O245">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1933</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer und Hausverwalter</t>
         </is>
       </c>
       <c r="N246">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O246">
-        <v>1957</v>
+        <v>1968</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1933</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
-[...9 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Gymnasiallehrer, stellvertretender Schulleiter</t>
         </is>
       </c>
       <c r="N247">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O247">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1933</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Rákospalota, Magyar Királyság</t>
+          <t>Csolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>felügyelő, nevelő, közben magánúton gimnáziumi tanulmányokat végez (közben: , Szombathely, Gyula is)</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N248">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O248">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1933</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Újhatvan, Magyar Királyság</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer, Bibliothekar, Seelsorger der Laienbrüder, Geschichtsbeauftragter des Ordens</t>
         </is>
       </c>
       <c r="N249">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O249">
-        <v>1954</v>
+        <v>1934</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1933</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Hatvan, Magyar Királyság</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Kirchendiener</t>
         </is>
       </c>
       <c r="N250">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O250">
         <v>1936</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1933</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Kirchenbauer-Pfarrer</t>
         </is>
       </c>
       <c r="N251">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O251">
-        <v>1942</v>
+        <v>1934</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1933</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Budakeszi, Magyar Királyság</t>
+          <t>Súr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N252">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O252">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1933</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
+          <t>Szeminárium, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>Szeminárium</t>
+        </is>
+      </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>szanatóriumi lelkész</t>
+          <t>Studienberater</t>
         </is>
       </c>
       <c r="N253">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O253">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1933</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Nadap, Magyar Királyság</t>
+          <t>Yangji (杨集), Kína</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N254">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O254">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1933</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Otthon, SK, Kanada</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>oldallagos ellátással lelkész</t>
+          <t>Ordensbruder</t>
         </is>
       </c>
       <c r="N255">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O255">
-        <v>1934</v>
+        <v>1944</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1933</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Cambridge, Egyesült Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>egyetemi tanár, örökléstani kutató</t>
+          <t>Hausmeister in mehreren Klöstern</t>
         </is>
       </c>
       <c r="N256">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O256">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1933</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N257">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O257">
-        <v>1963</v>
+        <v>1949</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1933</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Józseffalva, Rumänien</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer (nebenbei: Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N258">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O258">
-        <v>1936</v>
+        <v>1945</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1933</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>New Britain, CO, USA</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
       <c r="N259">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O259">
-        <v>1939</v>
+        <v>1944</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1933</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N260">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O260">
-        <v>1945</v>
+        <v>1958</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1933</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Peidl Gyula SJ</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Seminarist</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Zugliget, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>Zugliget</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Novize</t>
         </is>
       </c>
       <c r="N261">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O261">
         <v>1934</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=862</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1933</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>hitszónok, hitoktató, segédlelkész, a laikus újoncok énektanára, valamint cserkészvezető</t>
+          <t>Pfarrer (Salesianer)</t>
         </is>
       </c>
       <c r="N262">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O262">
-        <v>1935</v>
+        <v>1962</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1933</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Kisberezna, Csehszlovákia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>helyettes kolostorvezető</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N263">
         <v>1932</v>
       </c>
       <c r="O263">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1933</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>missziós utakat végez az USA-ban. Három missziós körútat tett meg ott 1933 és 1938 között; az elsőt Szkiba Teofán rendtársával, a másodikat — ez több évig tartott — Hám-Sztankaninec Marián bazilitával, aki ott meg is halt, a harmadikat pedig Dudás Miklós későbbi megyéspüspökkel 1937/38-ban. Csaknem valamennyi magyar és ruszin egyházközségben tartott missziót.</t>
+          <t>Missionar an verschiedenen Orten, Gärtner, Küchenhilfe. Einsatzorte (zu unbestimmten Zeitpunkten: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N264">
         <v>1932</v>
       </c>
-      <c r="O264" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O264">
+        <v>1945</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1933</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+          <t>Pápa, Ungarn</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N265">
         <v>1932</v>
       </c>
       <c r="O265">
-        <v>1942</v>
+        <v>1958</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1933</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Stratford, CO, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer, unter anderem 1945 in Bridgeport, CT</t>
         </is>
       </c>
       <c r="N266">
         <v>1932</v>
       </c>
       <c r="O266">
-        <v>1934</v>
+        <v>1952</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1933</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Katechet, zeitgleich Seelsorger der ungarischen Gemeinde in Santa Catarina und São Paulo, anschließend Militärseelsorger.</t>
         </is>
       </c>
       <c r="N267">
         <v>1932</v>
       </c>
       <c r="O267">
-        <v>1935</v>
+        <v>1954</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1933</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N268">
         <v>1932</v>
       </c>
       <c r="O268">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1933</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Nagy István József</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N269">
         <v>1932</v>
       </c>
       <c r="O269">
-        <v>1934</v>
+        <v>1944</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=790</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1933</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>parókus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N270">
         <v>1932</v>
       </c>
       <c r="O270">
-        <v>1946</v>
+        <v>1935</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1933</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>Hausvorsteher, Leiter des ungarischen Zweigs des Ordens (1933–1939)</t>
         </is>
       </c>
       <c r="N271">
         <v>1932</v>
       </c>
       <c r="O271">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1933</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Mélykút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N272">
         <v>1932</v>
       </c>
       <c r="O272">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1933</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I273" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>utazó misszionárius (New York állam északi része, valamint Pennslyvania észak-nyugati része)</t>
+          <t>Schuhmacher, Zimmermann, Wartungstechniker</t>
         </is>
       </c>
       <c r="N273">
         <v>1932</v>
       </c>
       <c r="O273">
-        <v>1935</v>
+        <v>1952</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1933</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>Missionar, 1950–1952 Leiter</t>
         </is>
       </c>
       <c r="N274">
         <v>1932</v>
       </c>
       <c r="O274">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1933</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Endrőd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N275">
+        <v>1932</v>
+      </c>
+      <c r="O275">
+        <v>1938</v>
+      </c>
+      <c r="Q275" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=286</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>1933</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Gerlinger János SDB</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Havanna, Kuba</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N276">
+        <v>1932</v>
+      </c>
+      <c r="O276">
+        <v>1957</v>
+      </c>
+      <c r="Q276" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=323</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>1933</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Hajós Antal Márk (OFM)</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N277">
+        <v>1932</v>
+      </c>
+      <c r="O277">
+        <v>1937</v>
+      </c>
+      <c r="Q277" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=361</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>1933</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Hámor József SDB</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Rákospalota, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>Aufseher, Erzieher, absolviert nebenbei ein Gymnasium</t>
+        </is>
+      </c>
+      <c r="N278">
+        <v>1932</v>
+      </c>
+      <c r="O278">
+        <v>1936</v>
+      </c>
+      <c r="Q278" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=372</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>1933</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Jackanich József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N279">
+        <v>1932</v>
+      </c>
+      <c r="O279">
+        <v>1954</v>
+      </c>
+      <c r="Q279" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=468</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>1933</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Jánosi József (SJ), dr</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N280">
+        <v>1932</v>
+      </c>
+      <c r="O280">
+        <v>1936</v>
+      </c>
+      <c r="Q280" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=482</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>1933</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Jászai Ferenc Benvenut OFM</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H275" t="inlineStr">
-[...26 lines deleted...]
-          <t>/persons_v2/view.php?id=44</t>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N281">
+        <v>1932</v>
+      </c>
+      <c r="O281">
+        <v>1942</v>
+      </c>
+      <c r="Q281" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=484</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>1933</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Budakeszi, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N282">
+        <v>1932</v>
+      </c>
+      <c r="O282">
+        <v>1937</v>
+      </c>
+      <c r="Q282" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>1933</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Gyula, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>Sanatoriumspfarrer</t>
+        </is>
+      </c>
+      <c r="N283">
+        <v>1932</v>
+      </c>
+      <c r="O283">
+        <v>1937</v>
+      </c>
+      <c r="Q283" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>1933</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Nadap, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N284">
+        <v>1932</v>
+      </c>
+      <c r="O284">
+        <v>1937</v>
+      </c>
+      <c r="Q284" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>1933</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Koch Róbert</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>Otthon, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>Pfarrer mit Nebenamt</t>
+        </is>
+      </c>
+      <c r="N285">
+        <v>1932</v>
+      </c>
+      <c r="O285">
+        <v>1934</v>
+      </c>
+      <c r="Q285" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=556</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>1933</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Koller Károly Pius OSB, dr</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Cambridge, Vereinigtes Königreich</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>Vereinigtes Königreich</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>Universitätsdozent, Forscher auf dem Gebiet der Vererbungslehre</t>
+        </is>
+      </c>
+      <c r="N286">
+        <v>1932</v>
+      </c>
+      <c r="O286">
+        <v>1940</v>
+      </c>
+      <c r="Q286" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=560</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>1933</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Komporday Ágoston, Msgr.</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Clarksburg, MD, USA</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N287">
+        <v>1932</v>
+      </c>
+      <c r="O287">
+        <v>1963</v>
+      </c>
+      <c r="Q287" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=565</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>1933</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Kovalicky Viktor</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Homestead, PA, USA</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N288">
+        <v>1932</v>
+      </c>
+      <c r="O288">
+        <v>1936</v>
+      </c>
+      <c r="Q288" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=593</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>1933</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Krivonyák Mihály</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>New Britain, CO, USA</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N289">
+        <v>1932</v>
+      </c>
+      <c r="O289">
+        <v>1939</v>
+      </c>
+      <c r="Q289" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=610</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>1933</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Kroneisz Flórián SVD</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>Missionar, für kurze Zeit Feldseelsorger</t>
+        </is>
+      </c>
+      <c r="N290">
+        <v>1932</v>
+      </c>
+      <c r="O290">
+        <v>1945</v>
+      </c>
+      <c r="Q290" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=611</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>1933</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Körössy Endre, Dr.</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>Homestead, PA, USA</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N291">
+        <v>1932</v>
+      </c>
+      <c r="O291">
+        <v>1934</v>
+      </c>
+      <c r="Q291" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=600</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>1933</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Szécsény, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>Prediger, Religionslehrer, Hilfspfarrer, Gesangslehrer für die neuen Laien sowie Pfadfinderleiter</t>
+        </is>
+      </c>
+      <c r="N292">
+        <v>1932</v>
+      </c>
+      <c r="O292">
+        <v>1935</v>
+      </c>
+      <c r="Q292" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=601</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>1933</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Legeza Elek Tivadar OSBM</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Kisberezna, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>stellvertretender Klostervorsteher</t>
+        </is>
+      </c>
+      <c r="N293">
+        <v>1932</v>
+      </c>
+      <c r="O293">
+        <v>1938</v>
+      </c>
+      <c r="Q293" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=642</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>1933</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Legeza Elek Tivadar OSBM</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>unternahm Missionsreisen in die USA. Zwischen 1933 und 1938 unternahm er dort drei Missionsreisen; die erste zusammen mit seinem Ordensbruder Teofán Szkiba, die zweite – die mehrere Jahre dauerte – mit dem Basilianer Marian Ham-Stankaninec, der dort auch starb, und die dritte schließlich 1937/38 mit dem späteren Diözesanbischof Miklós Dudás. Er hielt in fast allen ungarischen und ruthenischen Kirchengemeinden Missionen ab.</t>
+        </is>
+      </c>
+      <c r="N294">
+        <v>1932</v>
+      </c>
+      <c r="O294">
+        <v>1938</v>
+      </c>
+      <c r="Q294" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=642</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>1933</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Lipeczky Bazil</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N295">
+        <v>1932</v>
+      </c>
+      <c r="O295">
+        <v>1942</v>
+      </c>
+      <c r="Q295" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=657</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>1933</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Lényi Vince</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Stratford, CO, USA</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N296">
+        <v>1932</v>
+      </c>
+      <c r="O296">
+        <v>1934</v>
+      </c>
+      <c r="Q296" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=652</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>1933</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Marczinkó József</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N297">
+        <v>1932</v>
+      </c>
+      <c r="O297">
+        <v>1935</v>
+      </c>
+      <c r="Q297" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=695</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>1933</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Molnár Antal, Msgr.</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N298">
+        <v>1932</v>
+      </c>
+      <c r="O298">
+        <v>1934</v>
+      </c>
+      <c r="Q298" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=758</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>1933</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Nagy István József</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>Gründungspfarrer</t>
+        </is>
+      </c>
+      <c r="N299">
+        <v>1932</v>
+      </c>
+      <c r="O299">
+        <v>1934</v>
+      </c>
+      <c r="Q299" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=790</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>1933</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Német János</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Túrjaremete, Ungarn</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N300">
+        <v>1932</v>
+      </c>
+      <c r="O300">
+        <v>1946</v>
+      </c>
+      <c r="Q300" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=806</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>1933</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, USA</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N301">
+        <v>1932</v>
+      </c>
+      <c r="O301">
+        <v>1937</v>
+      </c>
+      <c r="Q301" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>1933</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Olkó Imre</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Church of the Assumption / Assumption of the Blessed Virgin Mary, Leechburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Church of the Assumption / Assumption of the Blessed Virgin Mary</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N302">
+        <v>1932</v>
+      </c>
+      <c r="O302">
+        <v>1935</v>
+      </c>
+      <c r="Q302" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=834</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>1933</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Petrie Gyula Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>Wander-Missionar (im Norden des Bundesstaates New York sowie im Nordwesten von Pennsylvania)</t>
+        </is>
+      </c>
+      <c r="N303">
+        <v>1932</v>
+      </c>
+      <c r="O303">
+        <v>1935</v>
+      </c>
+      <c r="Q303" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=869</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>1933</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N304">
+        <v>1932</v>
+      </c>
+      <c r="O304">
+        <v>1943</v>
+      </c>
+      <c r="Q304" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=879</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>1933</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N305">
+        <v>1932</v>
+      </c>
+      <c r="O305">
+        <v>1935</v>
+      </c>
+      <c r="Q305" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>1933</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Raffinszky Gergely Romuald OFM</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>der letzte ungarische Pfarrer</t>
+        </is>
+      </c>
+      <c r="N306">
+        <v>1932</v>
+      </c>
+      <c r="O306">
+        <v>1936</v>
+      </c>
+      <c r="Q306" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=908</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>1933</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>St. Stephen Greek Catholic Church, Leisenring, PA, USA</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>St. Stephen Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N307">
+        <v>1932</v>
+      </c>
+      <c r="O307">
+        <v>1940</v>
+      </c>
+      <c r="Q307" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>1933</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Sipos D. József</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>Fort Wayne – South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N308">
+        <v>1932</v>
+      </c>
+      <c r="O308">
+        <v>1935</v>
+      </c>
+      <c r="Q308" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=991</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>1933</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Sárváry József</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Kajdacs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>1932–1933 Verwaltungsleiter, anschließend Pfarrer</t>
+        </is>
+      </c>
+      <c r="N309">
+        <v>1932</v>
+      </c>
+      <c r="O309">
+        <v>1936</v>
+      </c>
+      <c r="Q309" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=965</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>