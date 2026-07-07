--- v0 (2026-07-06)
+++ v1 (2026-07-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,16081 +98,16081 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>1934</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
         <v>87</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
         <v>182</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
         <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
         <v>52</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1934</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Youngstone, OH, USA
-Our Lady of Hungary Church, South Bend, IN, USA</t>
+          <t>Our Lady of Hungary Church, Youngstone, OH, États-Unis
+Our Lady of Hungary Church, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1934
 1935</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1934</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Püspöki Hivatal, Munkács, Csehszlovákia - iktató és levéltáros</t>
+          <t>Püspöki Hivatal, Munkács, Csehszlovákia - archiviste</t>
         </is>
       </c>
       <c r="N19">
         <v>1934</v>
       </c>
       <c r="O19">
         <v>1935</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1934</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Sheffield, PA, USA - parókus
-Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA - parókus</t>
+          <t>Sheffield, PA, États-Unis - curé
+Szent Péter és Pál G. K. Egyházközség, Chicago, IL, États-Unis - curé</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1928
 1934</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1934
 1960</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1934</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság
-Szolnok, Magyar Királyság - hitszónok</t>
+Szolnok, Magyar Királyság - prédicateur</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>1934. június 17.
+          <t>17 juin 1934
 1934</t>
         </is>
       </c>
       <c r="O21">
         <v>1942</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1934</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Kanada - adminisztrátor</t>
+          <t>Abbotsford, BC, Canada - administrateur</t>
         </is>
       </c>
       <c r="N22">
         <v>1934</v>
       </c>
       <c r="O22">
         <v>1939</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1934</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Csányi Kornél László</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - plébános
-Trenton, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis - curé
+Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1928
 1934</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1934</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA
-Fairport, NY, USA
+          <t>Cleveland, OH, États-Unis
+Fairport, NY, États-Unis
 Szent Margit kórház, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>1934. május 26.
+          <t>26 mai 1934
 1934
 1934</t>
         </is>
       </c>
       <c r="O24">
         <v>1941</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1934</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis - vicaire</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1934
 1934</t>
         </is>
       </c>
       <c r="O25">
         <v>1938</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1934</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Jászberény, Magyar Királyság - hitszónok, hitoktató, a Szív szerkesztője</t>
+          <t>Jászberény, Magyar Királyság - prédicateur, catéchiste, rédacteur en chef de *Szív*</t>
         </is>
       </c>
       <c r="N26">
         <v>1934</v>
       </c>
       <c r="O26">
         <v>1939</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="N27">
         <v>1934</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1934</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság - teológiai tanár és prefektus
-Bernardium, Budapest, Magyar Királyság - teológiai tanár és házgondnok</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság - professeur de théologie et préfet
+Bernardium, Budapest, Magyar Királyság - professeur de théologie et intendant</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1931
 1934</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1934</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Farkas András, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="N29">
         <v>1934</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=250</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1934</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - magyar lelkész, 1936-tól plébános
-Szentháromság templom, Szolnok, Magyar Királyság - plébános</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis - pasteur hongrois, curé depuis 1936
+Szentháromság templom, Szolnok, Magyar Királyság - curé</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1934
 1931</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1943
 1934</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1934</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>West Allis, WI, USA - a horvát ferences közösségben, kisegít, Portlans, OR, USA, Chicago, IL
-Szent Imre templom, Milwaukee, WI, USA - plébános</t>
+          <t>West Allis, WI, États-Unis - au sein de la communauté franciscaine croate, aide, Portland, OR, États-Unis, Chicago, IL
+Szent Imre templom, Milwaukee, WI, États-Unis - curé</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1931
 1934</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1934
 1944</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1934</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Washington DC, USA
-Washington DC, USA</t>
+          <t>Washington DC, États-Unis
+Washington DC, États-Unis</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>1934. június 12.
+          <t>12 juin 1934
 1934</t>
         </is>
       </c>
       <c r="O32">
         <v>1935</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1934</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - misszionárius</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis - missionnaire</t>
         </is>
       </c>
       <c r="N33">
         <v>1934</v>
       </c>
       <c r="O33">
         <v>1935</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1934</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Kaplony, Románia - lelkész, hitoktató
-Szatmárnémeti, Románia - lelkész, közben népmisszionárius 1936 – 1943 között, a Szent Kereszt Hadsereg igazgatója 1936 – 1939 között</t>
+          <t>Kaplony, Roumanie - pasteur, catéchiste
+Szatmárnémeti, Roumanie - pasteur, puis missionnaire auprès du peuple de 1936 à 1943, directeur de l’Armée de la Sainte-Croix de 1936 à 1939</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1934
 1939</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1934</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Vasgyár, Diósgyőr, Magyar Királyság - segédlelkész, hitoktató</t>
+          <t>Vasgyár, Diósgyőr, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N35">
         <v>1934</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília - a magyar kolónia lelkésze
-Esztergom, Magyar Királyság - gimnáziumi tanár</t>
+          <t>São Paulo, Brazília - le pasteur de la communauté hongroise
+Esztergom, Magyar Királyság - professeur de lycée</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1934
 1929</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1942
 1934</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1934</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Ungvár, Csehszlovákia
-St, Mary templom, Cleveland, OH, USA - parókus</t>
+St, Mary templom, Cleveland, OH, États-Unis - curé</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>1934. szeptember 30.
+          <t>30 septembre 1934
 1934</t>
         </is>
       </c>
       <c r="O37">
         <v>1946</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1934</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Arad, Románia - hitoktató</t>
+          <t>Arad, Roumanie - professeur de religion</t>
         </is>
       </c>
       <c r="N38">
         <v>1934</v>
       </c>
       <c r="O38">
         <v>1935</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1934</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="N39">
         <v>1934</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1934</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Csolnok, Magyar Királyság - segédlelkész
-Budaörs, Magyar Királyság - segédlelkész</t>
+          <t>Csolnok, Magyar Királyság - vicaire
+Budaörs, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1931
 1934</t>
         </is>
       </c>
       <c r="O40">
         <v>1934</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1934</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság - hitoktató</t>
+          <t>Gyöngyös, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N41">
         <v>1934</v>
       </c>
       <c r="O41">
         <v>1937</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1934</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Érsekújvár, Csehszlovákia - hitszónok és a kispapok magisztere</t>
+          <t>Érsekújvár, Csehszlovákia - prédicateur et maître des séminaristes</t>
         </is>
       </c>
       <c r="N42">
         <v>1934</v>
       </c>
       <c r="O42">
         <v>1940</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1934</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - helyettesítő lelkész
-Szent István R. K. Egyházközség, Chicago, IL, USA - plébános</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - pasteur suppléant
+Szent István R. K. Egyházközség, Chicago, IL, États-Unis - curé</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1934
 1934</t>
         </is>
       </c>
       <c r="O43">
         <v>1938</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1934</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Vajdahunyad, Románia - V. éves teológus</t>
+          <t>Vajdahunyad, Roumanie - Étudiant en théologie de cinquième année</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>1934. június 28.
+          <t>28 juin 1934
 1934</t>
         </is>
       </c>
       <c r="O44">
         <v>1935</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1934</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Róma, Olaszország
-Travancore, India - misszionárius</t>
+          <t>Róma, Italie
+Travancore, India - missionnaire</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>1934. július 15.
+          <t>15 juillet 1934
 1934</t>
         </is>
       </c>
       <c r="O45">
         <v>1936</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1934</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság - kollégiumi prefektus</t>
+          <t>Esztergom, Magyar Királyság - préfet d’internat</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>1934. június 24.
+          <t>24 juin 1934
 1934</t>
         </is>
       </c>
       <c r="O46">
         <v>1936</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1934</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Újhatvan, Magyar Királyság - lelkész, könyvtáros, a laikus testvérek lelki gondozója, a rend történet vezetője</t>
+          <t>Újhatvan, Magyar Királyság - pasteur, bibliothécaire, accompagnateur spirituel des frères et sœurs laïcs, responsable de l’histoire de l’ordre</t>
         </is>
       </c>
       <c r="N47">
         <v>1931</v>
       </c>
       <c r="O47">
         <v>1934</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1934</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA - segédlelkész
-Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA - plébános</t>
+          <t>Woodbridge, NJ, États-Unis - vicaire
+Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis - curé</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1934</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - plébános
-[...1 lines deleted...]
-Jászberény, Magyar Királyság - filozófiatanár</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis - curé
+Pécs, Magyar Királyság - maître des collégistes, préfet, orateur ordinaire et de Carême, animateur de retraites
+Jászberény, Magyar Királyság - professeur de philosophie</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1934
 1928
 1934</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1942
 1934
 1936</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1934</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Hazatérés</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada - templomépítő lelkész
-[...1 lines deleted...]
-Tát, Magyar Királyság - plébánoshelyettes, 1946-tól plébános</t>
+          <t>Regina, SK, Canada - pasteur bâtisseur d’églises
+Otthon, SK, Canada - pasteur chargé d’une paroisse annexe
+Tát, Magyar Királyság - vicaire, puis curé à partir de 1946</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1931
 1932
 1934</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1934
 1934
 1947</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1934</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Telkibánya, Magyar Királyság - kihelyezett lelkész
-Tállya, Magyar Királyság - segédlelkész</t>
+          <t>Telkibánya, Magyar Királyság - pasteur en mission
+Tállya, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1934
 1936</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1934</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA - parókus</t>
+          <t>New Brunswick, NJ, États-Unis - curé</t>
         </is>
       </c>
       <c r="N52">
         <v>1934</v>
       </c>
       <c r="O52">
         <v>1938</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1934</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság - hitoktató</t>
+          <t>Pécs, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N53">
         <v>1934</v>
       </c>
       <c r="O53">
         <v>1937</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1934</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA - plébános
-Szolnok, Magyar Királyság - nyugállományban</t>
+          <t>Homestead, PA, États-Unis - curé
+Szolnok, Magyar Királyság - à la retraite</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1932
 1934</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1934
 1941</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1934</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Szabadka, Jugoszlávia
-Bácsföldvár, Jugoszlávia - segédlelkész</t>
+Bácsföldvár, Jugoszlávia - vicaire</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>1934. július 15.
+          <t>15 juillet 1934
 1934</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1934</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Yangji (杨集), Kína - misszionárius</t>
+          <t>Yangji (杨集), Kína - missionnaire</t>
         </is>
       </c>
       <c r="N56">
         <v>1931</v>
       </c>
       <c r="O56">
         <v>1934</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1934</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Inkardináció</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)
+Incardination</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Stratford, CO, USA - lelkész
-Woodbridge, NJ, USA - plébános</t>
+          <t>Stratford, CO, États-Unis - pasteur
+Woodbridge, NJ, États-Unis - curé</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>Székesfehérvár → Trenton, NJ, USA</t>
+          <t>Székesfehérvár → Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1932
 1934
 1934</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1934
 1964</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1934</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Olaszország - betegszabadságon</t>
+          <t>Italie - en arrêt maladie</t>
         </is>
       </c>
       <c r="N58">
         <v>1934</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1934</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>State Island, New York, NY, USA</t>
+          <t>State Island, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="N59">
         <v>1930</v>
       </c>
       <c r="O59">
         <v>1934</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1934</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Győr, Magyar Királyság
-Rábaszentmihály, Magyar Királyság - segédlelkész</t>
+Rábaszentmihály, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1934. június 24.
+          <t>24 juin 1934
 1934</t>
         </is>
       </c>
       <c r="O60">
         <v>1936</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1934</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - segédlelkész
-McAdoo, PA, USA - plébános</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis - vicaire
+McAdoo, PA, États-Unis - curé</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1932
 1934</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1934
 1957</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1934</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - teológiai tanulmányok
-Zirc, Magyar Királyság - apáti jegyző</t>
+          <t>Róma, Italie - études de théologie
+Zirc, Magyar Királyság - secrétaire de la paroisse</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1927
 1934</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1934
 1936</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1934</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-[...4 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA - lelkész
-[...4 lines deleted...]
-Elizabeth, NJ, USA - lelkész</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis - pasteur
+Brownsville, PA, États-Unis - pasteur
+Elrama, PA, États-Unis - pasteur
+Uniontown, PA, États-Unis - pasteur
+McKeesport, PA, États-Unis - pasteur
+Elizabeth, NJ, États-Unis - pasteur</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1934
 1934
 1934
 1934
 1934
 1934</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>1962
 1962
 1962
 1962
 1962
 1962</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1934</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA - segédlelkész
-Youngstown, OH, USA - plébános</t>
+          <t>Szent Margit templom, Cleveland, OH, États-Unis - vicaire
+Youngstown, OH, États-Unis - curé</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>1930
 1934</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>1934
 1943</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1934</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Nagy András</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="N65">
         <v>1934</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1934</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - segédlelkész
-Kéthely, Magyar Királyság - segédlelkész</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis - vicaire
+Kéthely, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1934
 1933</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1935
 1934</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1934</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Nagy István József</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA - alapító plébános</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, États-Unis - curé fondateur</t>
         </is>
       </c>
       <c r="N67">
         <v>1932</v>
       </c>
       <c r="O67">
         <v>1934</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=790</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1934</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Mezőkövesd, Magyar Királyság - segédlelkész
-Borsodivánka, Magyar Királyság - adminisztrátor</t>
+          <t>Mezőkövesd, Magyar Királyság - vicaire
+Borsodivánka, Magyar Királyság - administrateur</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>1930
 1934</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1934</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - plébános</t>
+          <t>Youngstown, OH, États-Unis - curé</t>
         </is>
       </c>
       <c r="N69">
         <v>1928</v>
       </c>
       <c r="O69">
         <v>1934</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1934</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - teológiai tanulmányok és a Mária kongregáció vezetője</t>
+          <t>Budapest, Magyar Királyság - études de théologie et responsable de la Congrégation mariale</t>
         </is>
       </c>
       <c r="N70">
         <v>1934</v>
       </c>
       <c r="O70">
         <v>1937</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1934</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
-Painesville, OH, USA - lelkész</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire
+Painesville, OH, États-Unis - pasteur</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>1934
 1952</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1934</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Nyergesújfalu, Magyar Királyság - segédlelkész</t>
+          <t>Nyergesújfalu, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N72">
         <v>1934</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1934</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Örökfogadalom</t>
+          <t>Mutation (nouveau lieu de ministère)
+Vœux perpétuels</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Taming, Kína - nyelvtanulás
+          <t>Taming, Kína - apprentissage des langues
 Taming, Kína</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1934
-1934. február 2.</t>
+2 février 1934</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1934</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - tanulmányi úton
-Nyíregyháza, Magyar Királyság - püspöki fogalmazó</t>
+          <t>Róma, Italie - dans le cadre d’études
+Nyíregyháza, Magyar Királyság - secrétaire épiscopal</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>1934
 1939</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1934</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Peidl Gyula SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>növendék</t>
+          <t>Séminariste</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Zugliget, Budapest, Magyar Királyság - novícius</t>
+          <t>Zugliget, Budapest, Magyar Királyság - novice</t>
         </is>
       </c>
       <c r="N75">
         <v>1931</v>
       </c>
       <c r="O75">
         <v>1934</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=862</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1934</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>USA - lelkész (szolgálati helye nem ismert)</t>
+          <t>États-Unis - pasteur (lieu d’affectation inconnu)</t>
         </is>
       </c>
       <c r="N76">
         <v>1934</v>
       </c>
       <c r="O76">
         <v>1937</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1934</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Hazatérés
-Halálozás</t>
+          <t>Retour dans la patrie
+Décès</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság - betegállományban
-Baja, Magyarország</t>
+          <t>Baja, Magyar Királyság - en congé de maladie
+Baja, Hongrie</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>1934
-1934. február 28.</t>
+28 février 1934</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1934</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Nagylózs, Magyar Királyság - segédlelkész</t>
+          <t>Nagylózs, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N78">
         <v>1934</v>
       </c>
       <c r="O78">
         <v>1936</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1934</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>1934. február 16.</t>
+          <t>16 février 1934</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1934</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>1934. február 27.</t>
+          <t>27 février 1934</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1934</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Hazleton, PA, États-Unis</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>1934. április 16.</t>
+          <t>16 avril 1934</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1934</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Hédly Ferenc Jeromos (OFM)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Roebling, NJ, USA</t>
+          <t>Roebling, NJ, États-Unis</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>1934. május 26.</t>
+          <t>26 mai 1934</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1934</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Naissance</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>1934. június 10.</t>
+          <t>10 juin 1934</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1934</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Farkas László</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Bodony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>1934. június 12.</t>
+          <t>12 juin 1934</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1934</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Washington DC, États-Unis</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>1934. június 12.</t>
+          <t>12 juin 1934</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1934</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>1934. június 23.</t>
+          <t>23 juin 1934</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1934</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>Peoria, IL, États-Unis</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>1934. június 29.</t>
+          <t>29 juin 1934</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1934</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1934. július 8.</t>
+          <t>8 juillet 1934</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1934</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>1934. július 21.</t>
+          <t>21 juillet 1934</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1934</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1934. július 30.</t>
+          <t>30 juillet 1934</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1934</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>1934. augusztus 6.</t>
+          <t>6 août 1934</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1934</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1934. augusztus 6.</t>
+          <t>6 août 1934</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1934</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Pannonhalmi Bencés Főapátság, Győrszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1934. augusztus 6.</t>
+          <t>6 août 1934</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1934</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1934. augusztus 6.</t>
+          <t>6 août 1934</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1934</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1934. augusztus 14.</t>
+          <t>14 août 1934</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1934</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>1934. augusztus 15.</t>
+          <t>15 août 1934</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1934</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>1934. augusztus 19.</t>
+          <t>19 août 1934</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1934</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1934. augusztus 26.</t>
+          <t>26 août 1934</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1934</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Premiers vœux (temporaires)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>1934. augusztus 27.</t>
+          <t>27 août 1934</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1934</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>1934. augusztus 29.</t>
+          <t>29 août 1934</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1934</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>1934. augusztus 29.</t>
+          <t>29 août 1934</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1934</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>1934. szeptember 4.</t>
+          <t>4 septembre 1934</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1934</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>1934. szeptember 14.</t>
+          <t>14 septembre 1934</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1934</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Veresegyház</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>1934. október 6.</t>
+          <t>6 octobre 1934</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1934</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
+          <t>Syracuse, NY, États-Unis</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>lelkigyakorlat vezető</t>
+          <t>animateur de retraite spirituelle</t>
         </is>
       </c>
       <c r="N105">
         <v>1900</v>
       </c>
       <c r="O105">
         <v>1992</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1934</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>parókus, 1932-től nyugállományban</t>
+          <t>curé, à la retraite depuis 1932</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>1900. március 25</t>
         </is>
       </c>
       <c r="O106">
         <v>1937</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1934</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, USA</t>
+          <t>Wilkes-Barre, PA, États-Unis</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N107">
         <v>1903</v>
       </c>
       <c r="O107">
         <v>1938</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1934</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N108">
         <v>1904</v>
       </c>
       <c r="O108">
         <v>1940</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1934</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Vendégi, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N109">
         <v>1905</v>
       </c>
       <c r="O109">
         <v>1937</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1934</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>parókus, 1938-tól nyugállományban</t>
+          <t>curé, à la retraite depuis 1938</t>
         </is>
       </c>
       <c r="N110">
         <v>1908</v>
       </c>
       <c r="O110">
         <v>1943</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1934</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Hazelton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N111">
         <v>1908</v>
       </c>
       <c r="O111">
         <v>1954</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1934</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>szlovák templom</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N112">
         <v>1910</v>
       </c>
       <c r="O112">
         <v>1952</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1934</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N113">
         <v>1910</v>
       </c>
       <c r="O113">
         <v>1941</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1934</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N114">
         <v>1913</v>
       </c>
       <c r="O114">
         <v>1955</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1934</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N115">
         <v>1914</v>
       </c>
       <c r="O115">
         <v>1948</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1934</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Baja</t>
         </is>
       </c>
       <c r="N116">
         <v>1915</v>
       </c>
       <c r="O116">
         <v>1950</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1934</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N117">
         <v>1915</v>
       </c>
       <c r="O117">
         <v>1950</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1934</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Kecskemét</t>
         </is>
       </c>
       <c r="N118">
         <v>1915</v>
       </c>
       <c r="O118">
         <v>1950</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1934</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Szeged</t>
         </is>
       </c>
       <c r="N119">
         <v>1915</v>
       </c>
       <c r="O119">
         <v>1950</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1934</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Szigetvár</t>
         </is>
       </c>
       <c r="N120">
         <v>1915</v>
       </c>
       <c r="O120">
         <v>1950</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1934</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Szolnok</t>
         </is>
       </c>
       <c r="N121">
         <v>1915</v>
       </c>
       <c r="O121">
         <v>1950</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1934</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N122">
         <v>1915</v>
       </c>
       <c r="O122">
         <v>1950</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1934</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Hanulya József</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N123">
         <v>1918</v>
       </c>
       <c r="O123">
         <v>1957</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1934</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>hittanár, igazgató az egri angolkisasszonyoknál 1924-től</t>
+          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
         </is>
       </c>
       <c r="N124">
         <v>1918</v>
       </c>
       <c r="O124">
         <v>1936</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1934</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N125">
         <v>1919</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1934</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N126">
         <v>1919</v>
       </c>
       <c r="O126">
         <v>1944</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1934</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Major Dezső</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Farrell, OH, États-Unis</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N127">
         <v>1919</v>
       </c>
       <c r="O127">
         <v>1935</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1934</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N128">
         <v>1919</v>
       </c>
       <c r="O128">
         <v>1963</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1934</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Szent János templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N129">
         <v>1920</v>
       </c>
       <c r="O129">
         <v>1966</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1934</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N130">
         <v>1920</v>
       </c>
       <c r="O130">
         <v>1942</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1934</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N131">
         <v>1920</v>
       </c>
       <c r="O131">
         <v>1954</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1934</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
+          <t>pasteur et professeur de lycée, membre du conseil municipal de Kaposvár, membre de la commission législative, de l’assemblée locale, de la commission de sélection pour l’éducation physique et de la commission de surveillance des services publics du comté de Somogy.</t>
         </is>
       </c>
       <c r="N132">
         <v>1921</v>
       </c>
       <c r="O132">
         <v>1941</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1934</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>abbé</t>
         </is>
       </c>
       <c r="N133">
         <v>1921</v>
       </c>
       <c r="O133">
         <v>1950</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1934</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>curé, puis à la retraite</t>
         </is>
       </c>
       <c r="N134">
         <v>1921</v>
       </c>
       <c r="O134">
         <v>1954</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1934</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébános (az első templom építtetője)</t>
+          <t>curé (celui qui a fait construire la première église)</t>
         </is>
       </c>
       <c r="N135">
         <v>1921</v>
       </c>
       <c r="O135">
         <v>1935</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1934</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N136">
         <v>1921</v>
       </c>
       <c r="O136">
         <v>1938</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1934</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, USA</t>
+          <t>Sacred Heart Church, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N137">
         <v>1921</v>
       </c>
       <c r="O137">
         <v>1937</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1934</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N138">
         <v>1922</v>
       </c>
       <c r="O138">
         <v>1942</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1934</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
         </is>
       </c>
       <c r="N139">
         <v>1922</v>
       </c>
       <c r="O139">
         <v>1946</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1934</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>vicaire, catéchiste</t>
         </is>
       </c>
       <c r="N140">
         <v>1922</v>
       </c>
       <c r="O140">
         <v>1946</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1934</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N141">
         <v>1922</v>
       </c>
       <c r="O141">
         <v>1956</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1934</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Szent József templom</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N142">
         <v>1922</v>
       </c>
       <c r="O142">
         <v>1950</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1934</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N143">
         <v>1922</v>
       </c>
       <c r="O143">
         <v>1935</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1934</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N144">
         <v>1923</v>
       </c>
       <c r="O144">
         <v>1938</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1934</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Manréza</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>maître des novices de l’ordre et directeur de la maison de retraite spirituelle</t>
         </is>
       </c>
       <c r="N145">
         <v>1923</v>
       </c>
       <c r="O145">
         <v>1942</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1934</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
         </is>
       </c>
       <c r="N146">
         <v>1923</v>
       </c>
       <c r="O146">
         <v>1970</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1934</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
         </is>
       </c>
       <c r="N147">
         <v>1924</v>
       </c>
       <c r="O147">
         <v>1949</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1934</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
         </is>
       </c>
       <c r="N148">
         <v>1924</v>
       </c>
       <c r="O148">
         <v>1945</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1934</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, USA</t>
+          <t>Mont Clare, PA, États-Unis</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N149">
         <v>1924</v>
       </c>
       <c r="O149">
         <v>1938</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1934</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Maczkó József</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N150">
         <v>1924</v>
       </c>
       <c r="O150">
         <v>1936</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1934</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N151">
         <v>1924</v>
       </c>
       <c r="O151">
         <v>1935</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1934</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>administrateur, puis curé</t>
         </is>
       </c>
       <c r="N152">
         <v>1925</v>
       </c>
       <c r="O152">
         <v>1944</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1934</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N153">
         <v>1925</v>
       </c>
       <c r="O153">
         <v>1947</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1934</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N154">
         <v>1925</v>
       </c>
       <c r="O154">
         <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1934</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>pasteur et curé hongrois et allemand</t>
         </is>
       </c>
       <c r="N155">
         <v>1925</v>
       </c>
       <c r="O155">
         <v>1960</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1934</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N156">
         <v>1925</v>
       </c>
       <c r="O156">
         <v>1956</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1934</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Vajdácska, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>segédlelkész, majd helyettes lelkész</t>
+          <t>vicaire adjoint, puis vicaire suppléant</t>
         </is>
       </c>
       <c r="N157">
         <v>1925</v>
       </c>
       <c r="O157">
         <v>1936</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1934</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, régész, 1934-1938 között könyvtáros is</t>
+          <t>professeur de lycée, archéologue, et également bibliothécaire entre 1934 et 1938</t>
         </is>
       </c>
       <c r="N158">
         <v>1925</v>
       </c>
       <c r="O158">
         <v>1938</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1934</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
         </is>
       </c>
       <c r="N159">
         <v>1927</v>
       </c>
       <c r="O159">
         <v>1954</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1934</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
         </is>
       </c>
       <c r="N160">
         <v>1927</v>
       </c>
       <c r="O160">
         <v>1950</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1934</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Sukoró, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N161">
         <v>1927</v>
       </c>
       <c r="O161">
         <v>1938</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1934</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Flint, MI, États-Unis</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N162">
         <v>1927</v>
       </c>
       <c r="O162">
         <v>1947</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1934</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>constructeur de l’église, curé fondateur</t>
         </is>
       </c>
       <c r="N163">
         <v>1927</v>
       </c>
       <c r="O163">
         <v>1960</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1934</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>missionnaire, pasteur hongrois</t>
         </is>
       </c>
       <c r="N164">
         <v>1927</v>
       </c>
       <c r="O164">
         <v>1960</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1934</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>enseignant, directeur</t>
         </is>
       </c>
       <c r="N165">
         <v>1927</v>
       </c>
       <c r="O165">
         <v>1946</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1934</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>a generális apát titkára</t>
+          <t>le secrétaire de l’abbé général</t>
         </is>
       </c>
       <c r="N166">
         <v>1927</v>
       </c>
       <c r="O166">
         <v>1936</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1934</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N167">
         <v>1927</v>
       </c>
       <c r="O167">
         <v>1952</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1934</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
         </is>
       </c>
       <c r="N168">
         <v>1927</v>
       </c>
       <c r="O168">
         <v>1965</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1934</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930</t>
         </is>
       </c>
       <c r="N169">
         <v>1927</v>
       </c>
       <c r="O169">
         <v>1943</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1934</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N170">
         <v>1927</v>
       </c>
       <c r="O170">
         <v>1941</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1934</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Beretz Basil</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N171">
         <v>1928</v>
       </c>
       <c r="O171">
         <v>1945</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1934</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Kossuthville, FL, USA</t>
+          <t>Kossuthville, FL, États-Unis</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N172">
         <v>1928</v>
       </c>
       <c r="O172">
         <v>1937</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1934</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Kám, Magyar Királyság</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N173">
         <v>1928</v>
       </c>
       <c r="O173">
         <v>1937</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1934</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Hajasd, Csehszlovákia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N174">
         <v>1928</v>
       </c>
       <c r="O174">
         <v>1936</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1934</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Forgách László</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>az egyházközség vezetője, mint tanulmányavégzett kispap, majd, mint felszentelt pap</t>
+          <t>le responsable de la paroisse, d’abord en tant que séminariste diplômé, puis en tant que prêtre ordonné</t>
         </is>
       </c>
       <c r="N175">
         <v>1928</v>
       </c>
       <c r="O175">
         <v>1935</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1934</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Szent János kórház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>Szent János kórház</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>pasteur auxiliaire</t>
         </is>
       </c>
       <c r="N176">
         <v>1928</v>
       </c>
       <c r="O176">
         <v>1935</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1934</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N177">
         <v>1928</v>
       </c>
       <c r="O177">
         <v>1957</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1934</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>Központi Szeminárium</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>spirituális</t>
+          <t>spirituel</t>
         </is>
       </c>
       <c r="N178">
         <v>1928</v>
       </c>
       <c r="O178">
         <v>1939</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1934</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>curé, pasteur hongrois et allemand</t>
         </is>
       </c>
       <c r="N179">
         <v>1928</v>
       </c>
       <c r="O179">
         <v>1954</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1934</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>a nőképzőben hittanár, majd 1934-től igazgató</t>
+          <t>professeur de religion à l’école normale pour femmes, puis directrice à partir de 1934</t>
         </is>
       </c>
       <c r="N180">
         <v>1928</v>
       </c>
       <c r="O180">
         <v>1938</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1934</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Windsor, ON, Kanada</t>
+          <t>Szent Antal templom, Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>alapító, templomépítő lelkész</t>
+          <t>pasteur fondateur et bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N181">
         <v>1928</v>
       </c>
       <c r="O181">
         <v>1937</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1934</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>curé, à la retraite depuis 1943</t>
         </is>
       </c>
       <c r="N182">
         <v>1929</v>
       </c>
       <c r="O182">
         <v>1949</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1934</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N183">
         <v>1929</v>
       </c>
       <c r="O183">
         <v>1950</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1934</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Scranton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N184">
         <v>1929</v>
       </c>
       <c r="O184">
         <v>1955</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1934</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Throop, PA, États-Unis</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N185">
         <v>1929</v>
       </c>
       <c r="O185">
         <v>1955</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1934</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N186">
         <v>1929</v>
       </c>
       <c r="O186">
         <v>1953</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1934</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>prefektus, filozófiatanár</t>
+          <t>préfet, professeur de philosophie</t>
         </is>
       </c>
       <c r="N187">
         <v>1929</v>
       </c>
       <c r="O187">
         <v>1939</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1934</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1930-tól plébános</t>
+          <t>vicaire, puis curé à partir de 1930</t>
         </is>
       </c>
       <c r="N188">
         <v>1929</v>
       </c>
       <c r="O188">
         <v>1938</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1934</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
         </is>
       </c>
       <c r="N189">
         <v>1929</v>
       </c>
       <c r="O189">
         <v>1947</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1934</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>szemináriumi vicerektor, teológiai tanár</t>
+          <t>vice-recteur du séminaire, professeur de théologie</t>
         </is>
       </c>
       <c r="N190">
         <v>1929</v>
       </c>
       <c r="O190">
         <v>1939</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1934</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Mészáros Imre SDB</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Colegio Salesiano „D. Betancourt”</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N191">
         <v>1929</v>
       </c>
       <c r="O191">
         <v>1939</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=738</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1934</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>lelkész, vikárius</t>
+          <t>pasteur, vicaire</t>
         </is>
       </c>
       <c r="N192">
         <v>1930</v>
       </c>
       <c r="O192">
         <v>1939</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1934</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Elisabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N193">
         <v>1930</v>
       </c>
       <c r="O193">
         <v>1959</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1934</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N194">
         <v>1930</v>
       </c>
       <c r="O194">
         <v>1938</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1934</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N195">
         <v>1930</v>
       </c>
       <c r="O195">
         <v>1936</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1934</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Bernecebaráti, Magyar Királyság</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N196">
         <v>1930</v>
       </c>
       <c r="O196">
         <v>1936</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1934</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Hricz György</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Lakewood, OH, USA</t>
+          <t>Lakewood, OH, États-Unis</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N197">
         <v>1930</v>
       </c>
       <c r="O197">
         <v>1938</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=443</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1934</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Guarayo, Bolívia</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>Bolívia</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>a közösség ügyintézője</t>
+          <t>le secrétaire de la communauté</t>
         </is>
       </c>
       <c r="N198">
         <v>1930</v>
       </c>
       <c r="O198">
         <v>1940</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1934</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Csomafalva, Csehszlovákia</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N199">
         <v>1930</v>
       </c>
       <c r="O199">
         <v>1937</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1934</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>vicaire (aux côtés de son père), puis curé</t>
         </is>
       </c>
       <c r="N200">
         <v>1930</v>
       </c>
       <c r="O200">
         <v>1960</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1934</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>Gyöngyösszőllős</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>alapító lelkész, plébános</t>
+          <t>pasteur fondateur, curé</t>
         </is>
       </c>
       <c r="N201">
         <v>1930</v>
       </c>
       <c r="O201">
         <v>1941</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1934</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Philadelphia, PA, États-Unis</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N202">
         <v>1930</v>
       </c>
       <c r="O202">
         <v>1936</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1934</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Munkács, Csehszlovákia</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>püspöki titkár (1930-1934), közben szentszéki jegyző (1932-1933), a szeminárium spirituálisa (1934-1939), teológiai tanár (1934-1945)</t>
+          <t>secrétaire épiscopal (1930-1934), parallèlement greffier du Saint-Siège (1932-1933), directeur spirituel du séminaire (1934-1939), professeur de théologie (1934-1945)</t>
         </is>
       </c>
       <c r="N203">
         <v>1930</v>
       </c>
       <c r="O203">
         <v>1939</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1934</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>McKees Rocks, PA, USA</t>
+          <t>McKees Rocks, PA, États-Unis</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N204">
         <v>1931</v>
       </c>
       <c r="O204">
         <v>1935</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1934</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Úrkút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N205">
         <v>1931</v>
       </c>
       <c r="O205">
         <v>1940</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1934</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Independence, OH, États-Unis</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N206">
         <v>1931</v>
       </c>
       <c r="O206">
         <v>1964</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1934</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>rendes tanár</t>
+          <t>professeur titulaire</t>
         </is>
       </c>
       <c r="N207">
         <v>1931</v>
       </c>
       <c r="O207">
         <v>1948</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1934</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N208">
         <v>1931</v>
       </c>
       <c r="O208">
         <v>1946</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1934</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>St. Bavo Church, Mishawaka, IN, USA</t>
+          <t>St. Bavo Church, Mishawaka, IN, États-Unis</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>St. Bavo Church</t>
         </is>
       </c>
       <c r="N209">
         <v>1931</v>
       </c>
       <c r="O209">
         <v>1935</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1934</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Portage, PA, États-Unis</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N210">
         <v>1931</v>
       </c>
       <c r="O210">
         <v>1937</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1934</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Windber, PA, États-Unis</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N211">
         <v>1931</v>
       </c>
       <c r="O211">
         <v>1938</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1934</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>egyetemi hallgató, közben 1934-ben Baján helyettes gimnáziumi tanár</t>
+          <t>étudiant à l’université, tout en occupant en 1934 un poste de professeur adjoint au lycée de Baja</t>
         </is>
       </c>
       <c r="N212">
         <v>1931</v>
       </c>
       <c r="O212">
         <v>1935</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1934</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N213">
         <v>1931</v>
       </c>
       <c r="O213">
         <v>1941</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1934</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Szent István templom, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>Szent István templom</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>lelkész és házfőnök</t>
+          <t>pasteur et chef de famille</t>
         </is>
       </c>
       <c r="N214">
         <v>1931</v>
       </c>
       <c r="O214">
         <v>1968</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1934</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Esztergom</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>professeur de lycée, directeur adjoint</t>
         </is>
       </c>
       <c r="N215">
         <v>1931</v>
       </c>
       <c r="O215">
         <v>1945</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1934</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Hatvan, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>sekrestyés</t>
+          <t>sacristain</t>
         </is>
       </c>
       <c r="N216">
         <v>1931</v>
       </c>
       <c r="O216">
         <v>1936</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1934</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Koloszár István</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Súr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N217">
         <v>1931</v>
       </c>
       <c r="O217">
         <v>1935</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1934</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Szeminárium, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>Szeminárium</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>tanulmányi felügyelő</t>
+          <t>conseiller pédagogique</t>
         </is>
       </c>
       <c r="N218">
         <v>1931</v>
       </c>
       <c r="O218">
         <v>1935</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1934</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>Venezuela</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>frère monastique</t>
         </is>
       </c>
       <c r="N219">
         <v>1931</v>
       </c>
       <c r="O219">
         <v>1944</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1934</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>több rendházban gondnok</t>
+          <t>concierge dans plusieurs couvents</t>
         </is>
       </c>
       <c r="N220">
         <v>1931</v>
       </c>
       <c r="O220">
         <v>1944</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1934</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N221">
         <v>1931</v>
       </c>
       <c r="O221">
         <v>1949</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1934</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Józseffalva, Roumanie</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>pasteur (également à Hadikfalva et Istensegíts)</t>
         </is>
       </c>
       <c r="N222">
         <v>1931</v>
       </c>
       <c r="O222">
         <v>1945</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1934</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N223">
         <v>1931</v>
       </c>
       <c r="O223">
         <v>1944</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1934</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N224">
         <v>1931</v>
       </c>
       <c r="O224">
         <v>1958</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1934</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N225">
         <v>1932</v>
       </c>
       <c r="O225">
         <v>1937</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1934</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Pápa, Hongrie</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N226">
         <v>1932</v>
       </c>
       <c r="O226">
         <v>1958</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1934</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>curé, également à Bridgeport, dans le Connecticut, en 1945</t>
         </is>
       </c>
       <c r="N227">
         <v>1932</v>
       </c>
       <c r="O227">
         <v>1952</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1934</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>catéchiste, puis aumônier de la communauté hongroise à Santa Catarina et à São Paulo, avant de devenir aumônier militaire.</t>
         </is>
       </c>
       <c r="N228">
         <v>1932</v>
       </c>
       <c r="O228">
         <v>1954</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1934</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N229">
         <v>1932</v>
       </c>
       <c r="O229">
         <v>1936</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1934</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Newark, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N230">
         <v>1932</v>
       </c>
       <c r="O230">
         <v>1944</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1934</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N231">
         <v>1932</v>
       </c>
       <c r="O231">
         <v>1935</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1934</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>házfőnök, a rend magyar ágának főnöke (1933-1939)</t>
+          <t>chef de maison, chef de la branche hongroise de l’ordre (1933-1939)</t>
         </is>
       </c>
       <c r="N232">
         <v>1932</v>
       </c>
       <c r="O232">
         <v>1939</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1934</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Mélykút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N233">
         <v>1932</v>
       </c>
       <c r="O233">
         <v>1935</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1934</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>St. Anthony, Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>St. Anthony</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>cordonnier, charpentier, agent d’entretien</t>
         </is>
       </c>
       <c r="N234">
         <v>1932</v>
       </c>
       <c r="O234">
         <v>1952</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1934</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>missionnaire, responsable de 1950 à 1952</t>
         </is>
       </c>
       <c r="N235">
         <v>1932</v>
       </c>
       <c r="O235">
         <v>1952</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1934</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Endrőd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N236">
         <v>1932</v>
       </c>
       <c r="O236">
         <v>1938</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1934</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N237">
         <v>1932</v>
       </c>
       <c r="O237">
         <v>1957</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1934</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N238">
         <v>1932</v>
       </c>
       <c r="O238">
         <v>1937</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1934</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Rákospalota, Magyar Királyság</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>felügyelő, nevelő, közben magánúton gimnáziumi tanulmányokat végez (közben: , Szombathely, Gyula is)</t>
+          <t>surveillant, éducateur, tout en poursuivant des études secondaires à titre privé</t>
         </is>
       </c>
       <c r="N239">
         <v>1932</v>
       </c>
       <c r="O239">
         <v>1936</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1934</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N240">
         <v>1932</v>
       </c>
       <c r="O240">
         <v>1954</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1934</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N241">
         <v>1932</v>
       </c>
       <c r="O241">
         <v>1936</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1934</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N242">
         <v>1932</v>
       </c>
       <c r="O242">
         <v>1942</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1934</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Budakeszi, Magyar Királyság</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N243">
         <v>1932</v>
       </c>
       <c r="O243">
         <v>1937</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1934</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>szanatóriumi lelkész</t>
+          <t>aumônier de sanatorium</t>
         </is>
       </c>
       <c r="N244">
         <v>1932</v>
       </c>
       <c r="O244">
         <v>1937</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1934</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Nadap, Magyar Királyság</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N245">
         <v>1932</v>
       </c>
       <c r="O245">
         <v>1937</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1934</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Cambridge, Egyesült Királyság</t>
+          <t>Cambridge, Royaume-Uni</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>Royaume-Uni</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>egyetemi tanár, örökléstani kutató</t>
+          <t>professeur d’université, chercheur en génétique</t>
         </is>
       </c>
       <c r="N246">
         <v>1932</v>
       </c>
       <c r="O246">
         <v>1940</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1934</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Clarksburg, MD, États-Unis</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N247">
         <v>1932</v>
       </c>
       <c r="O247">
         <v>1963</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1934</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N248">
         <v>1932</v>
       </c>
       <c r="O248">
         <v>1936</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1934</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>New Britain, CO, USA</t>
+          <t>New Britain, CO, États-Unis</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N249">
         <v>1932</v>
       </c>
       <c r="O249">
         <v>1939</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1934</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>missionnaire, aumônier de campagne pendant une courte période</t>
         </is>
       </c>
       <c r="N250">
         <v>1932</v>
       </c>
       <c r="O250">
         <v>1945</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1934</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>hitszónok, hitoktató, segédlelkész, a laikus újoncok énektanára, valamint cserkészvezető</t>
+          <t>prédicateur, catéchiste, vicaire, professeur de chant pour les nouveaux venus laïcs, ainsi que chef scout</t>
         </is>
       </c>
       <c r="N251">
         <v>1932</v>
       </c>
       <c r="O251">
         <v>1935</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1934</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Kisberezna, Csehszlovákia</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>helyettes kolostorvezető</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N252">
         <v>1932</v>
       </c>
       <c r="O252">
         <v>1938</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1934</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>missziós utakat végez az USA-ban. Három missziós körútat tett meg ott 1933 és 1938 között; az elsőt Szkiba Teofán rendtársával, a másodikat — ez több évig tartott — Hám-Sztankaninec Marián bazilitával, aki ott meg is halt, a harmadikat pedig Dudás Miklós későbbi megyéspüspökkel 1937/38-ban. Csaknem valamennyi magyar és ruszin egyházközségben tartott missziót.</t>
+          <t>effectue des voyages missionnaires aux États-Unis. Il y effectua trois tournées missionnaires entre 1933 et 1938 ; la première avec son confrère Teofán Skiba, la deuxième — qui dura plusieurs années — avec le basilien Marián Hám-Sztankaninec, qui y mourut, et la troisième avec Miklós Dudás, futur évêque diocésain, en 1937/38. Il a mené des missions dans presque toutes les paroisses hongroises et ruthènes.</t>
         </is>
       </c>
       <c r="N253">
         <v>1932</v>
       </c>
       <c r="O253" t="inlineStr">
         <is>
           <t>1938 között</t>
         </is>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1934</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, États-Unis</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
           <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N254">
         <v>1932</v>
       </c>
       <c r="O254">
         <v>1942</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1934</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N255">
         <v>1932</v>
       </c>
       <c r="O255">
         <v>1935</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1934</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Német János</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Túrjaremete, Hongrie</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N256">
         <v>1932</v>
       </c>
       <c r="O256">
         <v>1946</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1934</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Némon János</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Milwaukee, WI, États-Unis</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N257">
         <v>1932</v>
       </c>
       <c r="O257">
         <v>1937</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1934</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Leechburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N258">
         <v>1932</v>
       </c>
       <c r="O258">
         <v>1936</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1934</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>utazó misszionárius (New York állam északi része, valamint Pennslyvania észak-nyugati része)</t>
+          <t>missionnaire itinérant (nord de l’État de New York et nord-ouest de la Pennsylvanie)</t>
         </is>
       </c>
       <c r="N259">
         <v>1932</v>
       </c>
       <c r="O259">
         <v>1935</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1934</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N260">
         <v>1932</v>
       </c>
       <c r="O260">
         <v>1943</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1934</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>missionnaire dans plusieurs endroits, jardinier, aide de cuisine. Lieux d’affectation (dates incertaines : Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
           <t>1932 előtt</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
           <t>1945 után</t>
         </is>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1934</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>préfet</t>
         </is>
       </c>
       <c r="N262">
         <v>1933</v>
       </c>
       <c r="O262">
         <v>1948</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1934</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>intézeti igazgató</t>
+          <t>directeur de l’institut</t>
         </is>
       </c>
       <c r="N263">
         <v>1933</v>
       </c>
       <c r="O263">
         <v>1937</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1934</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Wallingford, CO, États-Unis</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N264">
         <v>1933</v>
       </c>
       <c r="O264">
         <v>1948</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1934</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>Gyárvárosi Plébánia</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N265">
         <v>1933</v>
       </c>
       <c r="O265">
         <v>1938</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1934</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>a kollégiumban tanuló rendtagok elöljárója, valamint az egyházmegyei szemináriumban tanított bölcseletet és hittudományt. Később dogmatikai tanár, akadémiai hitszónok és a Mária-kongregáció vezetője</t>
+          <t>supérieur des membres de l’ordre étudiant au collège, et enseignait la philosophie et la théologie au séminaire diocésain. Plus tard, il devint professeur de dogmatique, prédicateur académique et supérieur de la Congrégation mariale</t>
         </is>
       </c>
       <c r="N266">
         <v>1933</v>
       </c>
       <c r="O266">
         <v>1938</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1934</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N267">
         <v>1933</v>
       </c>
       <c r="O267">
         <v>1948</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1934</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Románia</t>
+          <t>Székelyudvarhely, Roumanie</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor</t>
+          <t>Préfet du Collegium Seraphicum, professeur de lettres, maître des laïcs, aumônier, définiteur</t>
         </is>
       </c>
       <c r="N268">
         <v>1933</v>
       </c>
       <c r="O268">
         <v>1942</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1934</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>lelkész, valamint a Mária-kongregációk és a Jézus Szíve Társulat vezetője</t>
+          <t>pasteur, ainsi que responsable des Congrégations mariales et de la Société du Cœur de Jésus</t>
         </is>
       </c>
       <c r="N269">
         <v>1933</v>
       </c>
       <c r="O269">
         <v>1936</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1934</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Endrédy Kálmán</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N270">
         <v>1933</v>
       </c>
       <c r="O270">
         <v>1935</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=234</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1934</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
           <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N271">
         <v>1933</v>
       </c>
       <c r="O271">
         <v>1947</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1934</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Igal, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ideiglenes adminisztrátor</t>
+          <t>vicaire, puis administrateur par intérim</t>
         </is>
       </c>
       <c r="N272">
         <v>1933</v>
       </c>
       <c r="O272">
         <v>1935</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1934</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, États-Unis</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N273">
         <v>1933</v>
       </c>
       <c r="O273">
         <v>1957</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1934</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Gáspár János</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N274">
         <v>1933</v>
       </c>
       <c r="O274">
         <v>1963</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1934</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Leányfalu, Magyar Királyság</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N275">
         <v>1933</v>
       </c>
       <c r="O275">
         <v>1937</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1934</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Arad, Románia</t>
+          <t>Arad, Roumanie</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N276">
         <v>1933</v>
       </c>
       <c r="O276">
         <v>1935</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1934</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Ják, Magyar Királyság</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N277">
         <v>1933</v>
       </c>
       <c r="O277">
         <v>1936</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1934</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N278">
         <v>1933</v>
       </c>
       <c r="O278">
         <v>1944</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1934</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N279">
         <v>1933</v>
       </c>
       <c r="O279">
         <v>1936</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1934</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>főapát (1947-től külföldön)</t>
+          <t>abbé (à l’étranger depuis 1947)</t>
         </is>
       </c>
       <c r="N280">
         <v>1933</v>
       </c>
       <c r="O280">
         <v>1950</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1934</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>St. Francis Seraph Church, Cincinnati, OH, USA</t>
+          <t>St. Francis Seraph Church, Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
           <t>St. Francis Seraph Church</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N281">
         <v>1933</v>
       </c>
       <c r="O281">
         <v>1937</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1934</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N282">
         <v>1933</v>
       </c>
       <c r="O282">
         <v>1940</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1934</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Szent László templom, South Norwalk, CT, États-Unis</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N283">
         <v>1933</v>
       </c>
       <c r="O283">
         <v>1977</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1934</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>archidiacre, directeur d’un orphelinat pour filles, administrateur apostolique à partir de 1947</t>
         </is>
       </c>
       <c r="N284">
         <v>1933</v>
       </c>
       <c r="O284">
         <v>1954</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1934</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>az Actio Catholica országos igazgatója</t>
+          <t>directeur national d’Actio Catholica</t>
         </is>
       </c>
       <c r="N285">
         <v>1933</v>
       </c>
       <c r="O285">
         <v>1948</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1934</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Kistelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N286">
         <v>1933</v>
       </c>
       <c r="O286">
         <v>1935</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>