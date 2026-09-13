--- v1 (2026-07-07)
+++ v2 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,16089 +98,18550 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1934</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>182</v>
+        <v>211</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
           <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1934</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Youngstone, OH, États-Unis
-Our Lady of Hungary Church, South Bend, IN, États-Unis</t>
+          <t>Our Lady of Hungary Church, Youngstone, OH, Estados Unidos
+Our Lady of Hungary Church, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1934
 1935</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1934</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Püspöki Hivatal, Munkács, Csehszlovákia - archiviste</t>
+          <t>Szent Miklós görögkatolikus templom, Trenton, NJ, Estados Unidos - pároco, auxilia na igreja greco-católica romena de St. Mary’s</t>
         </is>
       </c>
       <c r="N19">
         <v>1934</v>
       </c>
       <c r="O19">
-        <v>1935</v>
+        <v>1939</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1934</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
+          <t>Bacsinszky Sándor</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Püspöki Hivatal, Munkács, Csehszlovákia - arquivista e bibliotecário</t>
+        </is>
+      </c>
+      <c r="N20">
+        <v>1934</v>
+      </c>
+      <c r="O20">
+        <v>1935</v>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=26</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1934</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
           <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G20" t="inlineStr">
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Sheffield, PA, Estados Unidos - pároco
+Szent Péter és Pál G. K. Egyházközség, Chicago, IL, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
         <is>
           <t>1928
 1934</t>
         </is>
       </c>
-      <c r="O20" t="inlineStr">
+      <c r="O21" t="inlineStr">
         <is>
           <t>1934
 1960</t>
         </is>
       </c>
-      <c r="Q20" t="inlineStr">
+      <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=70</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1934</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Canada - administrateur</t>
-[...3 lines deleted...]
-        <v>1934</v>
+          <t>Eger, Magyar Királyság
+Szolnok, Magyar Királyság - cantor de sucesso</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>17 de junho de 1934
+1934</t>
+        </is>
       </c>
       <c r="O22">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1934</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
+          <t>Csáki Benjámin, Dr.</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Abbotsford, BC, Canadá - administrador</t>
+        </is>
+      </c>
+      <c r="N23">
+        <v>1934</v>
+      </c>
+      <c r="O23">
+        <v>1939</v>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=140</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1934</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
           <t>Csányi Kornél László</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N23" t="inlineStr">
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos - pároco
+Trenton, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
         <is>
           <t>1928
 1934</t>
         </is>
       </c>
-      <c r="O23" t="inlineStr">
+      <c r="O24" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="Q23" t="inlineStr">
+      <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=148</t>
         </is>
       </c>
     </row>
-    <row r="24">
-[...15 lines deleted...]
-      <c r="D24" t="inlineStr">
+    <row r="25">
+      <c r="A25">
+        <v>1934</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Ordenação presbiteral
+Início do ministério no exterior
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...17 lines deleted...]
-Fairport, NY, États-Unis
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos
+Fairport, NY, Estados Unidos
 Szent Margit kórház, Cleveland, OH, USA</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
-[...1 lines deleted...]
-          <t>26 mai 1934
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>26 de maio de 1934
 1934
 1934</t>
         </is>
       </c>
-      <c r="O24">
+      <c r="O25">
         <v>1941</v>
       </c>
-      <c r="Q24" t="inlineStr">
+      <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
-    <row r="25">
-[...14 lines deleted...]
-      <c r="D25" t="inlineStr">
+    <row r="26">
+      <c r="A26">
+        <v>1934</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N25" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos - capelão</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
         <is>
           <t>1934
 1934</t>
         </is>
       </c>
-      <c r="O25">
+      <c r="O26">
         <v>1938</v>
       </c>
-      <c r="Q25" t="inlineStr">
+      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Jászberény, Magyar Királyság - pregador, professor de religião, editor da revista «Szív»</t>
         </is>
       </c>
       <c r="N27">
         <v>1934</v>
       </c>
+      <c r="O27">
+        <v>1939</v>
+      </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1934</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
+          <t>Dénes János Gergely COr, dr.</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+        </is>
+      </c>
+      <c r="N28">
+        <v>1934</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=197</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>1934</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság - professor de teologia e diretor
+Bernardium, Budapest, Magyar Királyság - professor de teologia e administrador</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
         <is>
           <t>1931
 1934</t>
         </is>
       </c>
-      <c r="O28" t="inlineStr">
+      <c r="O29" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="Q28" t="inlineStr">
+      <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=250</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1934</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
+          <t>Farkas András, Dr.</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N30">
+        <v>1934</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=250</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1934</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos - pastor húngaro, pároco desde 1936
+Szentháromság templom, Szolnok, Magyar Királyság - pároco</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
         <is>
           <t>1934
 1931</t>
         </is>
       </c>
-      <c r="O30" t="inlineStr">
+      <c r="O31" t="inlineStr">
         <is>
           <t>1943
 1934</t>
         </is>
       </c>
-      <c r="Q30" t="inlineStr">
+      <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...14 lines deleted...]
-      <c r="D31" t="inlineStr">
+    <row r="32">
+      <c r="A32">
+        <v>1934</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>West Allis, WI, Estados Unidos - na comunidade franciscana croata, ajuda, Portland, OR, EUA, Chicago, IL
+Szent Imre templom, Milwaukee, WI, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1931
 1934</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>1934
 1944</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr">
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1934</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis - missionnaire</t>
-[...3 lines deleted...]
-        <v>1934</v>
+          <t>Washington DC, Estados Unidos
+Washington DC, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>12 de junho de 1934
+1934</t>
+        </is>
       </c>
       <c r="O33">
         <v>1935</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1934</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos - missionário</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>1934</v>
+      </c>
+      <c r="O34">
+        <v>1935</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=360</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1934</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Kaplony, Romênia - pastor, professor de religião
+Szatmárnémeti, Romênia - pastor e, simultaneamente, missionário popular entre 1936 e 1943; diretor do Exército da Santa Cruz entre 1936 e 1939</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>1934
 1939</t>
         </is>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
+          <t>Henkey-Hőnig Károly, dr.</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Vasgyár, Diósgyőr, Magyar Királyság - vigário</t>
+        </is>
+      </c>
+      <c r="N36">
+        <v>1934</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=380</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1934</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília - o pastor da colónia húngara
+Esztergom, Magyar Királyság - professor do ensino secundário</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
         <is>
           <t>1934
 1929</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
+      <c r="O37" t="inlineStr">
         <is>
           <t>1942
 1934</t>
         </is>
       </c>
-      <c r="Q36" t="inlineStr">
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1934</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Arad, Roumanie - professeur de religion</t>
-[...3 lines deleted...]
-        <v>1934</v>
+          <t>Ungvár, Csehszlovákia
+St, Mary templom, Cleveland, OH, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>30 de setembro de 1934
+1934</t>
+        </is>
       </c>
       <c r="O38">
-        <v>1935</v>
+        <v>1946</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1934</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Arad, Romênia - professor de religião</t>
         </is>
       </c>
       <c r="N39">
         <v>1934</v>
       </c>
+      <c r="O39">
+        <v>1935</v>
+      </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1934</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>Jakab András, Dr.</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1934</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=472</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>1934</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N40" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Csolnok, Magyar Királyság - vigário
+Budaörs, Magyar Királyság - vigário</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1931
 1934</t>
         </is>
       </c>
-      <c r="O40">
-[...2 lines deleted...]
-      <c r="Q40" t="inlineStr">
+      <c r="O41">
+        <v>1934</v>
+      </c>
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1934</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Érsekújvár, Csehszlovákia - prédicateur et maître des séminaristes</t>
+          <t>Gyöngyös, Magyar Királyság - professor de religião</t>
         </is>
       </c>
       <c r="N42">
         <v>1934</v>
       </c>
       <c r="O42">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1934</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Érsekújvár, Csehszlovákia - pregador e mestre dos seminaristas</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1934</v>
+      </c>
+      <c r="O43">
+        <v>1940</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=503</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1934</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos - pastor substituto
+Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1934
 1934</t>
         </is>
       </c>
-      <c r="O43">
+      <c r="O44">
         <v>1938</v>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1934</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Róma, Italie
-Travancore, India - missionnaire</t>
+          <t>Vajdahunyad, Romênia - Estudante de teologia do 5.º ano</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>15 juillet 1934
+          <t>28 de junho de 1934
 1934</t>
         </is>
       </c>
       <c r="O45">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1934</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság - préfet d’internat</t>
+          <t>Róma, Itália
+Travancore, India - missionário</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>24 juin 1934
+          <t>15 de julho de 1934
 1934</t>
         </is>
       </c>
       <c r="O46">
         <v>1936</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1934</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Újhatvan, Magyar Királyság - pasteur, bibliothécaire, accompagnateur spirituel des frères et sœurs laïcs, responsable de l’histoire de l’ordre</t>
-[...3 lines deleted...]
-        <v>1931</v>
+          <t>Esztergom, Magyar Királyság - prefeito do internato</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>24 de junho de 1934
+1934</t>
+        </is>
       </c>
       <c r="O47">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1934</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Újhatvan, Magyar Királyság - pároco, bibliotecário, responsável pela assistência espiritual dos irmãos leigos, responsável pela história da ordem</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1931</v>
+      </c>
+      <c r="O48">
+        <v>1934</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1934</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Woodbridge, NJ, Estados Unidos - vigário
+Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...15 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1934</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos - pároco
+Pécs, Magyar Királyság - mestre dos internos, prefeito, pregador ordinário e da Quaresma, diretor de retiros espirituais
+Jászberény, Magyar Királyság - professor de filosofia</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1934
 1928
 1934</t>
         </is>
       </c>
-      <c r="O49" t="inlineStr">
+      <c r="O50" t="inlineStr">
         <is>
           <t>1942
 1934
 1936</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...15 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1934</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Regina, SK, Canadá - pastor construtor de igrejas
+Otthon, SK, Canadá - pastor com atribuições em várias paróquias
+Tát, Magyar Királyság - vigário, pároco desde 1946</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1931
 1932
 1934</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O51" t="inlineStr">
         <is>
           <t>1934
 1934
 1947</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...14 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="52">
+      <c r="A52">
+        <v>1934</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Telkibánya, Magyar Királyság - pastor destacado
+Tállya, Magyar Királyság - vigário</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1934
 1936</t>
         </is>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1934</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság - professeur de religion</t>
+          <t>New Brunswick, NJ, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N53">
         <v>1934</v>
       </c>
       <c r="O53">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1934</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
+          <t>Krupa Sándor Kolumbán OFM</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság - professor de religião</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1934</v>
+      </c>
+      <c r="O54">
+        <v>1937</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=613</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1934</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
           <t>Körössy Endre, Dr.</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Homestead, PA, Estados Unidos - pároco
+Szolnok, Magyar Királyság - na reforma</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1932
 1934</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1934
 1941</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=600</t>
-        </is>
-[...51 lines deleted...]
-          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1934</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Yangji (杨集), Kína - missionnaire</t>
-[...6 lines deleted...]
-        <v>1934</v>
+          <t>Szabadka, Jugoszlávia
+Bácsföldvár, Jugoszlávia - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>15 de julho de 1934
+1934</t>
+        </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1934</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Incardination</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
+          <t>Lombos József László OFM</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Yangji (杨集), Kína - missionário</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1931</v>
+      </c>
+      <c r="O57">
+        <v>1934</v>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=663</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1934</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)
+Incardinação</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t>Lényi Vince</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...10 lines deleted...]
-      <c r="N57" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Stratford, CO, Estados Unidos - pastor
+Woodbridge, NJ, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Székesfehérvár → Trenton, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1932
 1934
 1934</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1934
 1964</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=652</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1934</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>State Island, New York, NY, États-Unis</t>
+          <t>Itália - em baixa por doença</t>
         </is>
       </c>
       <c r="N59">
-        <v>1930</v>
-[...1 lines deleted...]
-      <c r="O59">
         <v>1934</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1934</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság
-[...7 lines deleted...]
-        </is>
+          <t>State Island, New York, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N60">
+        <v>1930</v>
       </c>
       <c r="O60">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1934</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Ordenação presbiteral
+Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Győr, Magyar Királyság
+Rábaszentmihály, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>24 de junho de 1934
+1934</t>
+        </is>
+      </c>
+      <c r="O61">
+        <v>1936</v>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=759</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1934</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N61" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos - pastor auxiliar
+McAdoo, PA, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
         <is>
           <t>1932
 1934</t>
         </is>
       </c>
-      <c r="O61" t="inlineStr">
+      <c r="O62" t="inlineStr">
         <is>
           <t>1934
 1957</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr">
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...14 lines deleted...]
-      <c r="D62" t="inlineStr">
+    <row r="63">
+      <c r="A63">
+        <v>1934</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
         <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Róma, Itália - estudos teológicos
+Zirc, Magyar Királyság - secretário da abadia</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
         <is>
           <t>1927
 1934</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
+      <c r="O63" t="inlineStr">
         <is>
           <t>1934
 1936</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...18 lines deleted...]
-      <c r="D63" t="inlineStr">
+    <row r="64">
+      <c r="A64">
+        <v>1934</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos - pastor
+Brownsville, PA, Estados Unidos - pastor
+Elrama, PA, Estados Unidos - pastor
+Uniontown, PA, Estados Unidos - pastor
+McKeesport, PA, Estados Unidos - pastor
+Elizabeth, NJ, Estados Unidos - pastor</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
         <is>
           <t>1934
 1934
 1934
 1934
 1934
 1934</t>
         </is>
       </c>
-      <c r="O63" t="inlineStr">
+      <c r="O64" t="inlineStr">
         <is>
           <t>1962
 1962
 1962
 1962
 1962
 1962</t>
         </is>
       </c>
-      <c r="Q63" t="inlineStr">
+      <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...14 lines deleted...]
-      <c r="D64" t="inlineStr">
+    <row r="65">
+      <c r="A65">
+        <v>1934</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N64" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Szent Margit templom, Cleveland, OH, Estados Unidos - pastor auxiliar
+Youngstown, OH, Estados Unidos - pároco</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1930
 1934</t>
         </is>
       </c>
-      <c r="O64" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1934
 1943</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=783</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1934</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
+          <t>Nagy András</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>1934</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=783</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1934</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N66" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos - pastor auxiliar
+Kéthely, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
         <is>
           <t>1934
 1933</t>
         </is>
       </c>
-      <c r="O66" t="inlineStr">
+      <c r="O67" t="inlineStr">
         <is>
           <t>1935
 1934</t>
         </is>
       </c>
-      <c r="Q66" t="inlineStr">
+      <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=790</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1934</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
+          <t>Nagy István József</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos - pároco fundador</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1932</v>
+      </c>
+      <c r="O68">
+        <v>1934</v>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=790</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1934</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
           <t>Nagy János</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G68" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N68" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Mezőkövesd, Magyar Királyság - pastor auxiliar
+Borsodivánka, Magyar Királyság - administrador</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
         <is>
           <t>1930
 1934</t>
         </is>
       </c>
-      <c r="O68" t="inlineStr">
+      <c r="O69" t="inlineStr">
         <is>
           <t>1934
 1937</t>
         </is>
       </c>
-      <c r="Q68" t="inlineStr">
+      <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1934</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - études de théologie et responsable de la Congrégation mariale</t>
+          <t>Youngstown, OH, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N70">
-        <v>1934</v>
+        <v>1928</v>
       </c>
       <c r="O70">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1934</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - estudos de teologia e líder da Congregação de Maria</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1934</v>
+      </c>
+      <c r="O71">
+        <v>1937</v>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1934</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
           <t>Olejnyik György</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N71" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos - pastor auxiliar
+Painesville, OH, Estados Unidos - pastor</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="O71" t="inlineStr">
+      <c r="O72" t="inlineStr">
         <is>
           <t>1934
 1952</t>
         </is>
       </c>
-      <c r="Q71" t="inlineStr">
+      <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=833</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1934</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Vœux perpétuels</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Taming, Kína - apprentissage des langues
-[...7 lines deleted...]
-        </is>
+          <t>Nyergesújfalu, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1934</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1934</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Transferência (novo lugar de ministério)
+Votos perpétuos</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
+          <t>Palmer Lajos SJ</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Taming, Kína - aprendizagem de línguas
+Taming, Kína</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>1934
+2 de fevereiro de 1934</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=849</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1934</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Mudanças do ano</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Transferência (lugar anterior de ministério)
+Retorno à pátria</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G74" t="inlineStr">
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N74" t="inlineStr">
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Róma, Itália - em regime de estudos
+Nyíregyháza, Magyar Királyság - secretário episcopal</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
         <is>
           <t>1933
 1934</t>
         </is>
       </c>
-      <c r="O74" t="inlineStr">
+      <c r="O75" t="inlineStr">
         <is>
           <t>1934
 1939</t>
         </is>
       </c>
-      <c r="Q74" t="inlineStr">
+      <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=862</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1934</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Petrássovich Jenő</t>
+          <t>Peidl Gyula SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Seminarista</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>États-Unis - pasteur (lieu d’affectation inconnu)</t>
+          <t>Zugliget, Budapest, Magyar Királyság - noviço</t>
         </is>
       </c>
       <c r="N76">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O76">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=868</t>
+          <t>/persons_v2/view.php?id=862</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1934</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Retour dans la patrie
-Décès</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Peéri László Bonaventura OFM</t>
+          <t>Petrássovich Jenő</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Baja, Magyar Királyság - en congé de maladie
-[...7 lines deleted...]
-        </is>
+          <t>Estados Unidos - pastor (local de exercício da função desconhecido)</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1934</v>
+      </c>
+      <c r="O77">
+        <v>1937</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=861</t>
+          <t>/persons_v2/view.php?id=868</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1934</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Retorno à pátria
+Falecimento</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Peéri László Bonaventura OFM</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Nagylózs, Magyar Királyság - vicaire</t>
-[...6 lines deleted...]
-        <v>1936</v>
+          <t>Baja, Magyar Királyság - em baixa por doença
+Baja, Hungria</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>1934
+28 de fevereiro de 1934</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=861</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1934</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Nagylózs, Magyar Királyság - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N79">
+        <v>1934</v>
+      </c>
+      <c r="O79">
+        <v>1936</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1934</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Ordenação presbiteral
+Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Filkorn Antal</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Grinád, Csehszlovákia</t>
+          <t>Munkács, Csehszlovákia
+Munkács - arquivista e responsável pelo registo da diocese
+Munkács - secretário da Santa Sé, secretário do bispo entre 1944 e 1947</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>27 février 1934</t>
+          <t>12 de agosto de 1934
+1933
+1934</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>1934
+1947</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=274</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1934</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Martyák Gábor, Msgr.</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Hazleton, PA, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>Rafael Calzada, Buenos Aires, Argentína - irmão de ordem</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1934</v>
+      </c>
+      <c r="O81">
+        <v>2005</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=702</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1934</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Início do ministério na pátria</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Hédly Ferenc Jeromos (OFM)</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Roebling, NJ, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>Munkács-csernekhegyi bazilita kolostor, Munkács, Csehszlovákia - professor de alemão e de história</t>
+        </is>
+      </c>
+      <c r="N82">
+        <v>1934</v>
+      </c>
+      <c r="O82">
+        <v>1935</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=390</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1934</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Naissance</t>
+          <t>Retorno à pátria</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szeged, Magyar Királyság - administrador do edifício, gestor administrativo</t>
+        </is>
+      </c>
+      <c r="N83">
+        <v>1934</v>
+      </c>
+      <c r="O83">
+        <v>1935</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1934</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Farkas László</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Bodony, Osztrák-Magyar Monarchia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szeged, Magyar Királyság - professor de filosofia</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1934</v>
+      </c>
+      <c r="O84">
+        <v>1935</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=251</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1934</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Gergely Gyula Gaudens OFM</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cincinnati, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Washington DC, États-Unis</t>
-[...5 lines deleted...]
-        </is>
+          <t>Holy Rosary Parish, Dayton, OH, Estados Unidos - pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N85">
+        <v>1934</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=322</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1934</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Békés György Menyhért OFM</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos - pastor, que, ao mesmo tempo, presta assistência às comunidades húngaras de Brownsville, PA, Daisytown, PA e Masontown, PA
+Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos - pároco
+Árpádházi Szent Erzsébet templom, Homestead, PA, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>23 juin 1934</t>
+          <t>1926
+1934
+1934</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>1934
+1934
+1942</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=77</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1934</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Peoria, IL, États-Unis</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>29 juin 1934</t>
+          <t>16 de fevereiro de 1934</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1934</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Filkorn Antal</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Grinád, Csehszlovákia</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>8 juillet 1934</t>
+          <t>27 de fevereiro de 1934</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=274</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1934</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Martyák Gábor, Msgr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>21 juillet 1934</t>
+          <t>16 de abril de 1934</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=702</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1934</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Hédly Ferenc Jeromos OFM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Roebling, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>30 juillet 1934</t>
+          <t>26 de maio de 1934</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=390</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1934</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>6 août 1934</t>
+          <t>10 de junho de 1934</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1934</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Farkas László</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Bodony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>6 août 1934</t>
+          <t>12 de junho de 1934</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=251</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1934</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Pannonhalmi Bencés Főapátság, Győrszentmárton, Magyar Királyság</t>
+          <t>Washington DC, Estados Unidos</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>6 août 1934</t>
+          <t>12 de junho de 1934</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1934</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>6 août 1934</t>
+          <t>23 de junho de 1934</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1934</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Peoria, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>14 août 1934</t>
+          <t>29 de junho de 1934</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1934</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...4 lines deleted...]
-          <t>Csorna, Magyar Királyság</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>15 août 1934</t>
+          <t>8 de julho de 1934</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1934</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>19 août 1934</t>
+          <t>21 de julho de 1934</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1934</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>26 août 1934</t>
+          <t>30 de julho de 1934</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1934</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Premiers vœux (temporaires)</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>27 août 1934</t>
+          <t>30 de julho de 1934</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1934</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirc, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>29 août 1934</t>
+          <t>6 de agosto de 1934</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1934</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>29 août 1934</t>
+          <t>6 de agosto de 1934</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1934</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Bencés Főapátság, Győrszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>4 septembre 1934</t>
+          <t>6 de agosto de 1934</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1934</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>14 septembre 1934</t>
+          <t>6 de agosto de 1934</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1934</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Eller Ferenc</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vác</t>
-[...4 lines deleted...]
-          <t>Veresegyház</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>6 octobre 1934</t>
+          <t>6 de agosto de 1934</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=233</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1934</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...21 lines deleted...]
-        <v>1992</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>6 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1934</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Holosnyay Elek</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...14 lines deleted...]
-          <t>curé, à la retraite depuis 1932</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>1900. március 25</t>
-[...3 lines deleted...]
-        <v>1937</v>
+          <t>14 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=410</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1934</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Csopey Miklós</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Wilkes-Barre, PA, États-Unis</t>
-[...16 lines deleted...]
-        <v>1938</v>
+          <t>Csorna, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>15 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=165</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1934</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1940</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>19 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1934</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Martyák Viktor</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1937</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>26 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=704</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1934</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Primeiros votos (temporários)</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1943</v>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>27 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1934</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
-[...16 lines deleted...]
-        <v>1954</v>
+          <t>Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>29 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1934</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...26 lines deleted...]
-        <v>1952</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>29 de agosto de 1934</t>
+        </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1934</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...21 lines deleted...]
-        <v>1941</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>4 de setembro de 1934</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1934</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
-[...21 lines deleted...]
-        <v>1955</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>14 de setembro de 1934</t>
+        </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1934</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Eller Ferenc</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
-[...21 lines deleted...]
-        <v>1948</v>
+          <t>Veresegyház</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>6 de outubro de 1934</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=233</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1934</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Reiner József SJ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Baja</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Chicago, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>14 de outubro de 1934</t>
+        </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=923</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1934</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>pastor interino</t>
         </is>
       </c>
       <c r="N117">
-        <v>1915</v>
+        <v>1891</v>
       </c>
       <c r="O117">
-        <v>1950</v>
+        <v>1982</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1934</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Holosnyay Elek</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
-[...3 lines deleted...]
-        <v>1915</v>
+          <t>Homestead, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>pároco, aposentado desde 1932</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>1900. március 25</t>
+        </is>
       </c>
       <c r="O118">
-        <v>1950</v>
+        <v>1937</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=410</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1934</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csopey Miklós</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Wilkes-Barre, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N119">
-        <v>1915</v>
+        <v>1903</v>
       </c>
       <c r="O119">
-        <v>1950</v>
+        <v>1938</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=165</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1934</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Mahanoy, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N120">
-        <v>1915</v>
+        <v>1904</v>
       </c>
       <c r="O120">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1934</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Viktor</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Vendégi, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N121">
-        <v>1915</v>
+        <v>1905</v>
       </c>
       <c r="O121">
-        <v>1950</v>
+        <v>1937</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=704</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1934</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>pároco, aposentado desde 1938</t>
         </is>
       </c>
       <c r="N122">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O122">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1934</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Hazelton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N123">
-        <v>1918</v>
+        <v>1908</v>
       </c>
       <c r="O123">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1934</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kiszely Imre</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Eger, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>professeur de religion, directeur de l’école des demoiselles anglaises d’Eger à partir de 1924</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N124">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="O124">
-        <v>1936</v>
+        <v>1952</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=728</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1934</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N125">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="O125">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1934</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N126">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="O126">
         <v>1944</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1934</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Major Dezső</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Farrell, OH, États-Unis</t>
+          <t>Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N127">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="O127">
-        <v>1935</v>
+        <v>1955</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=687</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1934</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N128">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="O128">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1934</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
-[...14 lines deleted...]
-          <t>curé</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N129">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O129">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1934</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
-[...14 lines deleted...]
-          <t>curé</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N130">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O130">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1934</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
-[...14 lines deleted...]
-          <t>enseignant</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N131">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O131">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1934</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
-[...14 lines deleted...]
-          <t>pasteur et professeur de lycée, membre du conseil municipal de Kaposvár, membre de la commission législative, de l’assemblée locale, de la commission de sélection pour l’éducation physique et de la commission de surveillance des services publics du comté de Somogy.</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N132">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O132">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1934</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
-[...14 lines deleted...]
-          <t>abbé</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N133">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O133">
         <v>1950</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1934</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
-[...14 lines deleted...]
-          <t>curé, puis à la retraite</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N134">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O134">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1934</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé (celui qui a fait construire la première église)</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N135">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O135">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1934</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Jackovics Mihály</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Passaic, NJ, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N136">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O136">
-        <v>1938</v>
+        <v>1947</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=470</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1934</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Sacred Heart Church, Detroit, MI, États-Unis</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Church</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N137">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="O137">
-        <v>1937</v>
+        <v>1957</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1934</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Kiszely Imre</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>Eger, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>professor de religião e diretor do colégio feminino de Eger, a partir de 1924</t>
         </is>
       </c>
       <c r="N138">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="O138">
-        <v>1942</v>
+        <v>1936</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=728</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1934</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Harrisburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N139">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="O139">
-        <v>1946</v>
+        <v>1969</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1934</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>vigário adjunto e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N140">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O140">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1934</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N141">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O141">
-        <v>1956</v>
+        <v>1944</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1934</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Major Dezső</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
+          <t>Farrell, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N142">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O142">
-        <v>1950</v>
+        <v>1935</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=687</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1934</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Harrisburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Hugyag, Magyar Királyság</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N143">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="O143">
-        <v>1935</v>
+        <v>1963</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1934</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
+          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N144">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="O144">
-        <v>1938</v>
+        <v>1966</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1934</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>maître des novices de l’ordre et directeur de la maison de retraite spirituelle</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N145">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="O145">
         <v>1942</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1934</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Sacred Heart Seminary, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N146">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="O146">
-        <v>1970</v>
+        <v>1954</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1934</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Solymos Oszkár</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Sasketchewan, Canadá</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
+          <t>pastor húngaro, Szent László-telep (St. Ladislas), perto de Prud’homme, SK, Canadá, e na região de Plunkett</t>
         </is>
       </c>
       <c r="N147">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="O147">
-        <v>1949</v>
+        <v>1938</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=1006</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1934</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
+          <t>pastor e professor do ensino secundário, membro da Câmara Municipal de Kaposvár, membro da comissão legislativa, da assembleia municipal, da comissão de seleção de educação física e da comissão de supervisão dos serviços públicos do condado de Somogy.</t>
         </is>
       </c>
       <c r="N148">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O148">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1934</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kossey Sándor</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Mont Clare, PA, États-Unis</t>
+          <t>St. John’s Abbey, Collegeville, MN, Estados Unidos</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>abade</t>
         </is>
       </c>
       <c r="N149">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O149">
-        <v>1938</v>
+        <v>1950</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=573</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1934</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco, posteriormente aposentado</t>
         </is>
       </c>
       <c r="N150">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O150">
-        <v>1936</v>
+        <v>1954</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1934</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, États-Unis</t>
+          <t>South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco (o responsável pela construção da primeira igreja)</t>
         </is>
       </c>
       <c r="N151">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="O151">
         <v>1935</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1934</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Jackovics Mihály</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>administrateur, puis curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N152">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O152">
-        <v>1944</v>
+        <v>1938</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=470</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1934</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
+          <t>Sacred Heart Church, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Sacred Heart Church</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N153">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O153">
-        <v>1947</v>
+        <v>1937</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1934</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N154">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O154">
-        <v>1950</v>
+        <v>1942</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1934</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>pasteur et curé hongrois et allemand</t>
+          <t>pastor missionário (EUA, bem como em Baberton, OH, EUA)</t>
         </is>
       </c>
       <c r="N155">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O155">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1934</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>assistente pastoral, professor de religião</t>
         </is>
       </c>
       <c r="N156">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O156">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1934</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Vajdácska, Magyar Királyság</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>vicaire adjoint, puis vicaire suppléant</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N157">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O157">
-        <v>1936</v>
+        <v>1956</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1934</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent József templom, Elizabeth, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>professeur de lycée, archéologue, et également bibliothécaire entre 1934 et 1938</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N158">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O158">
-        <v>1938</v>
+        <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1934</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Hugyag, Magyar Királyság</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N159">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O159">
-        <v>1954</v>
+        <v>1935</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1934</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
+          <t>pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N160">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O160">
-        <v>1950</v>
+        <v>1959</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1934</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Sukoró, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
       <c r="N161">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O161">
         <v>1938</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1934</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Flint, MI, États-Unis</t>
+          <t>Holy Family Parish, Nazareth, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N162">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O162">
-        <v>1947</v>
+        <v>1939</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1934</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Yonkers, NY, États-Unis</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Manréza</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>constructeur de l’église, curé fondateur</t>
+          <t>mestre dos novatos da ordem e diretor da casa de retiros</t>
         </is>
       </c>
       <c r="N163">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O163">
-        <v>1960</v>
+        <v>1942</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1934</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>missionnaire, pasteur hongrois</t>
+          <t>pároco, que exerceu o seu ministério na Igreja de Santo Estêvão em 1937</t>
         </is>
       </c>
       <c r="N164">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O164">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1934</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>enseignant, directeur</t>
+          <t>pároco (segundo Diós, um capelão destacado)</t>
         </is>
       </c>
       <c r="N165">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O165">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1934</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>le secrétaire de l’abbé général</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N166">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O166">
-        <v>1936</v>
+        <v>1950</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1934</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>missionário na colónia do Rio Negro, no vale do Amazonas. A partir de 1939, trabalhou entre os índios tucanos, na fronteira entre a Venezuela e a Colômbia</t>
         </is>
       </c>
       <c r="N167">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O167">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1934</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
+          <t>secretário episcopal, presidente do tribunal diocesano e pároco da igreja de São Pedro e São Paulo.</t>
         </is>
       </c>
       <c r="N168">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O168">
-        <v>1965</v>
+        <v>1945</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1934</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Kossey Sándor</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Mont Clare, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N169">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O169">
-        <v>1943</v>
+        <v>1938</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=573</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1934</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N170">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O170">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1934</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N171">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O171">
-        <v>1945</v>
+        <v>1935</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1934</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Czirbusz József</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Kossuthville, FL, États-Unis</t>
+          <t>Stockholm, SK, Canadá</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>curé fondateur</t>
+          <t>pároco, decano desde 1932</t>
         </is>
       </c>
       <c r="N172">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O172">
-        <v>1937</v>
+        <v>1962</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=134</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1934</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Kám, Magyar Királyság</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>administrador e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N173">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O173">
-        <v>1937</v>
+        <v>1944</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1934</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Hajasd, Csehszlovákia</t>
+          <t>Szent Antal templom, Fairport, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N174">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O174">
-        <v>1936</v>
+        <v>1947</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1934</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>le responsable de la paroisse, d’abord en tant que séminariste diplômé, puis en tant que prêtre ordonné</t>
+          <t>vigário, e posteriormente pároco</t>
         </is>
       </c>
       <c r="N175">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O175">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1934</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság</t>
+          <t>Sacred Heart, Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Szent János kórház</t>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>pasteur auxiliaire</t>
+          <t>pastor e pároco húngaro e alemão</t>
         </is>
       </c>
       <c r="N176">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O176">
-        <v>1935</v>
+        <v>1960</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1934</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N177">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O177">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1934</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
+          <t>Vajdácska, Magyar Királyság</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>spirituel</t>
+          <t>pastor auxiliar e, posteriormente, pastor adjunto</t>
         </is>
       </c>
       <c r="N178">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O178">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1934</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>curé, pasteur hongrois et allemand</t>
+          <t>professor do ensino secundário, arqueólogo e, entre 1934 e 1938, também bibliotecário</t>
         </is>
       </c>
       <c r="N179">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="O179">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1934</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Superior, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Superior, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>professeur de religion à l’école normale pour femmes, puis directrice à partir de 1934</t>
+          <t>vigário, e posteriormente, a partir de 1936, pároco na mesma paróquia; além disso, lecionou na escola paroquial e foi treinador adjunto</t>
         </is>
       </c>
       <c r="N180">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O180">
-        <v>1938</v>
+        <v>1954</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1934</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Windsor, ON, Canada</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>pasteur fondateur et bâtisseur d’églises</t>
+          <t>professor do ensino secundário, vice-diretor entre 1946 e 1948, vice-diretor administrativo entre 1947 e 1950</t>
         </is>
       </c>
       <c r="N181">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O181">
-        <v>1937</v>
+        <v>1950</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1934</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Sukoró, Magyar Királyság</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
-[...4 lines deleted...]
-          <t>curé, à la retraite depuis 1943</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N182">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O182">
-        <v>1949</v>
+        <v>1938</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1934</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Flint, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>missionnaire</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N183">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O183">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1934</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Yonkers, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>construtor da igreja, pároco fundador</t>
         </is>
       </c>
       <c r="N184">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O184">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1934</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>missionário, pastor húngaro</t>
         </is>
       </c>
       <c r="N185">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O185">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1934</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>professor, diretor</t>
         </is>
       </c>
       <c r="N186">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O186">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1934</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Papnevelő Intézet</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>préfet, professeur de philosophie</t>
+          <t>o secretário do abade-geral</t>
         </is>
       </c>
       <c r="N187">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O187">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1934</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>South Bend, IN, États-Unis</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>vicaire, puis curé à partir de 1930</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N188">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O188">
-        <v>1938</v>
+        <v>1952</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1934</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Szent Margit templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
+          <t>pároco (segundo Miklósházy: 1927-1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N189">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O189">
-        <v>1947</v>
+        <v>1965</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1934</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>vice-recteur du séminaire, professeur de théologie</t>
+          <t>prefeito do seminário e professor de dogmática; em 1930, foi o seu diretor espiritual</t>
         </is>
       </c>
       <c r="N190">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O190">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1934</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Mészáros Imre SDB</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Colegio Salesiano „D. Betancourt”</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N191">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O191">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=738</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1934</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bojcsik János Sebestyén OSBM</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>pasteur, vicaire</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N192">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O192">
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=92</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1934</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N193">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O193">
-        <v>1959</v>
+        <v>1946</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1934</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
+          <t>Szent Miklós templom, Yonkers, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N194">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O194">
-        <v>1938</v>
+        <v>1945</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1934</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Czirbusz József</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Kossuthville, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N195">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O195">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=134</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1934</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Bernecebaráti, Magyar Királyság</t>
+          <t>Kám, Magyar Királyság</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N196">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O196">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1934</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Hricz György</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Lakewood, OH, États-Unis</t>
+          <t>Hajasd, Csehszlovákia</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N197">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O197">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=443</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1934</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Guarayo, Bolívia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>le secrétaire de la communauté</t>
+          <t>o responsável pela paróquia, primeiro como seminarista e, posteriormente, como padre ordenado</t>
         </is>
       </c>
       <c r="N198">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O198">
-        <v>1940</v>
+        <v>1935</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1934</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Csomafalva, Csehszlovákia</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Szent János kórház</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N199">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O199">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1934</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>vicaire (aux côtés de son père), puis curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N200">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O200">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1934</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
+          <t>Központi Szeminárium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős</t>
+          <t>Központi Szeminárium</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>pasteur fondateur, curé</t>
+          <t>espiritual</t>
         </is>
       </c>
       <c r="N201">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O201">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1934</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>pároco, pastor húngaro e pastor alemão</t>
         </is>
       </c>
       <c r="N202">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O202">
-        <v>1936</v>
+        <v>1954</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1934</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Munkács, Csehszlovákia</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal (1930-1934), parallèlement greffier du Saint-Siège (1932-1933), directeur spirituel du séminaire (1934-1939), professeur de théologie (1934-1945)</t>
+          <t>professora de religião na escola feminina e, a partir de 1934, diretora</t>
         </is>
       </c>
       <c r="N203">
-        <v>1930</v>
+        <v>1928</v>
       </c>
       <c r="O203">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1934</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>McKees Rocks, PA, États-Unis</t>
+          <t>Szent Antal templom, Windsor, ON, Canadá</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor fundador e construtor de igrejas</t>
         </is>
       </c>
       <c r="N204">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O204">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1934</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Úrkút, Magyar Királyság</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>pároco, aposentado desde 1943</t>
         </is>
       </c>
       <c r="N205">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O205">
-        <v>1940</v>
+        <v>1949</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1934</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Independence, OH, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N206">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O206">
-        <v>1964</v>
+        <v>1950</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1934</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Scranton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>professeur titulaire</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N207">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O207">
-        <v>1948</v>
+        <v>1955</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1934</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, États-Unis</t>
+          <t>Throop, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N208">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O208">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1934</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Cak Stanley A.</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>St. Bavo Church, Mishawaka, IN, États-Unis</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Bavo Church</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N209">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O209">
-        <v>1935</v>
+        <v>1953</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=120</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1934</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Papnevelő Intézet, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Papnevelő Intézet</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>prefeito, professor de filosofia</t>
         </is>
       </c>
       <c r="N210">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O210">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1934</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>vigário e, a partir de 1930, pároco</t>
         </is>
       </c>
       <c r="N211">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O211">
         <v>1938</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1934</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>étudiant à l’université, tout en occupant en 1934 un poste de professeur adjoint au lycée de Baja</t>
+          <t>conselheiro para assuntos eclesiásticos e direito canónico da Embaixada da Hungria no Vaticano até 1944; entre 1940 e 1947, foi reitor fundador do Instituto Pontifício Húngaro</t>
         </is>
       </c>
       <c r="N212">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O212">
-        <v>1935</v>
+        <v>1947</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1934</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>vice-reitor do seminário, professor de teologia</t>
         </is>
       </c>
       <c r="N213">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O213">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1934</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Mészáros Imre SDB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, États-Unis</t>
+          <t>Colegio Salesiano „D. Betancourt”, Camagüey, Kuba</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Colegio Salesiano „D. Betancourt”</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>pasteur et chef de famille</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N214">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O214">
-        <v>1968</v>
+        <v>1939</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=738</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1934</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Chicago, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N215">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O215">
         <v>1945</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1934</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Bojcsik János Sebestyén OSBM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Hatvan, Magyar Királyság</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>sacristain</t>
+          <t>pároco, vigário</t>
         </is>
       </c>
       <c r="N216">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O216">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=92</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1934</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Súr, Magyar Királyság</t>
+          <t>Elisabeth, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N217">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O217">
-        <v>1935</v>
+        <v>1959</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1934</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Szeminárium, Győr, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Szeminárium</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>conseiller pédagogique</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N218">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O218">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1934</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Venezuela</t>
-[...4 lines deleted...]
-          <t>frère monastique</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="N219">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O219">
-        <v>1944</v>
+        <v>1936</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1934</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
+          <t>Bernecebaráti, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>concierge dans plusieurs couvents</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N220">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O220">
-        <v>1944</v>
+        <v>1936</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1934</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Hricz György</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
+          <t>Lakewood, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N221">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O221">
-        <v>1949</v>
+        <v>1938</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=443</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1934</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Józseffalva, Roumanie</t>
+          <t>Guarayo, Bolívia</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>pasteur (également à Hadikfalva et Istensegíts)</t>
+          <t>o administrador da comunidade</t>
         </is>
       </c>
       <c r="N222">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O222">
-        <v>1945</v>
+        <v>1940</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1934</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, États-Unis</t>
+          <t>Csomafalva, Csehszlovákia</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N223">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O223">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1934</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
+          <t>Mahanoy, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>vigário (ao lado do pai) e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N224">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O224">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1934</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Gyöngyösszőllős</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>pastor fundador, pároco</t>
         </is>
       </c>
       <c r="N225">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O225">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1934</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Pápa, Hongrie</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N226">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O226">
-        <v>1958</v>
+        <v>1936</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1934</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
+          <t>Munkács, Csehszlovákia</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>curé, également à Bridgeport, dans le Connecticut, en 1945</t>
+          <t>secretário episcopal (1930-1934), entretanto, escrivão da Santa Sé (1932-1933), diretor espiritual do seminário (1934-1939) e professor de teologia (1934-1945)</t>
         </is>
       </c>
       <c r="N227">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O227">
-        <v>1952</v>
+        <v>1939</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1934</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Kismarton, Áustria</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>catéchiste, puis aumônier de la communauté hongroise à Santa Catarina et à São Paulo, avant de devenir aumônier militaire.</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N228">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O228">
-        <v>1954</v>
+        <v>1939</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1934</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>professor educador no internato e, a partir de 1934, professor de História e Geografia</t>
         </is>
       </c>
       <c r="N229">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O229">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1934</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Newark, NJ, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N230">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O230">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1934</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>McKees Rocks, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N231">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O231">
         <v>1935</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1934</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyar Királyság</t>
+          <t>Úrkút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>chef de maison, chef de la branche hongroise de l’ordre (1933-1939)</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N232">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O232">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1934</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Mélykút, Magyar Királyság</t>
+          <t>Independence, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N233">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O233">
-        <v>1935</v>
+        <v>1964</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1934</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, États-Unis</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>St. Anthony</t>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>cordonnier, charpentier, agent d’entretien</t>
+          <t>professor titular</t>
         </is>
       </c>
       <c r="N234">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O234">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1934</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>missionnaire, responsable de 1950 à 1952</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N235">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O235">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1934</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Prêtre</t>
-[...4 lines deleted...]
-          <t>Nagyvárad</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Endrőd, Magyar Királyság</t>
+          <t>St. Bavo Church, Mishawaka, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>vicaire</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>St. Bavo Church</t>
         </is>
       </c>
       <c r="N236">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O236">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1934</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Portage, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...4 lines deleted...]
-          <t>missionnaire</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N237">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O237">
-        <v>1957</v>
+        <v>1937</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1934</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Windber, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N238">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O238">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1934</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Rákospalota, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>surveillant, éducateur, tout en poursuivant des études secondaires à titre privé</t>
+          <t>estudante universitário; entretanto, em 1934, professor adjunto num liceu em Baja</t>
         </is>
       </c>
       <c r="N239">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O239">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1934</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N240">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O240">
-        <v>1954</v>
+        <v>1941</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1934</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent István templom, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>pastor e chefe de família</t>
         </is>
       </c>
       <c r="N241">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O241">
-        <v>1936</v>
+        <v>1968</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1934</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, États-Unis</t>
-[...9 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>professor do ensino secundário, vice-diretor</t>
         </is>
       </c>
       <c r="N242">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O242">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1934</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Budakeszi, Magyar Királyság</t>
+          <t>Hatvan, Magyar Királyság</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>sacristão</t>
         </is>
       </c>
       <c r="N243">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O243">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1934</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
+          <t>Súr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>aumônier de sanatorium</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N244">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O244">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1934</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Nadap, Magyar Királyság</t>
+          <t>Szeminárium, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Szeminárium</t>
+        </is>
+      </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>orientador académico</t>
         </is>
       </c>
       <c r="N245">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O245">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1934</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Cambridge, Royaume-Uni</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Royaume-Uni</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>professeur d’université, chercheur en génétique</t>
+          <t>irmão de ordem</t>
         </is>
       </c>
       <c r="N246">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O246">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1934</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>caseiro em vários conventos</t>
         </is>
       </c>
       <c r="N247">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O247">
-        <v>1963</v>
+        <v>1944</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1934</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N248">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O248">
-        <v>1936</v>
+        <v>1949</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1934</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>New Britain, CO, États-Unis</t>
+          <t>Józseffalva, Romênia</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Romênia</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>pastor (também em: Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N249">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O249">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1934</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>missionnaire, aumônier de campagne pendant une courte période</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N250">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O250">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1934</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Szécsény, Magyar Királyság</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>prédicateur, catéchiste, vicaire, professeur de chant pour les nouveaux venus laïcs, ainsi que chef scout</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N251">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O251">
-        <v>1935</v>
+        <v>1958</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1934</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Kisberezna, Csehszlovákia</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>pároco (Obras Salesianas)</t>
         </is>
       </c>
       <c r="N252">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O252">
-        <v>1938</v>
+        <v>1962</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1934</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>effectue des voyages missionnaires aux États-Unis. Il y effectua trois tournées missionnaires entre 1933 et 1938 ; la première avec son confrère Teofán Skiba, la deuxième — qui dura plusieurs années — avec le basilien Marián Hám-Sztankaninec, qui y mourut, et la troisième avec Miklós Dudás, futur évêque diocésain, en 1937/38. Il a mené des missions dans presque toutes les paroisses hongroises et ruthènes.</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N253">
         <v>1932</v>
       </c>
-      <c r="O253" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O253">
+        <v>1937</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1934</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>missionário em vários locais, jardineiro, ajudante de cozinha. Locais onde prestou serviço (em datas incertas: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N254">
         <v>1932</v>
       </c>
       <c r="O254">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1934</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Marczinkó József</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, États-Unis</t>
+          <t>Pápa, Hungria</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N255">
         <v>1932</v>
       </c>
       <c r="O255">
-        <v>1935</v>
+        <v>1958</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=695</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1934</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hongrie</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco, entretanto também em Bridgeport, CT, em 1945</t>
         </is>
       </c>
       <c r="N256">
         <v>1932</v>
       </c>
       <c r="O256">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1934</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, États-Unis</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>catequista, ao mesmo tempo que era capelão da comunidade húngara em Santa Catarina e em São Paulo, e posteriormente capelão militar.</t>
         </is>
       </c>
       <c r="N257">
         <v>1932</v>
       </c>
       <c r="O257">
-        <v>1937</v>
+        <v>1954</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1934</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Leechburg, PA, États-Unis</t>
+          <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N258">
         <v>1932</v>
       </c>
       <c r="O258">
         <v>1936</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1934</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Newark, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>missionnaire itinérant (nord de l’État de New York et nord-ouest de la Pennsylvanie)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N259">
         <v>1932</v>
       </c>
       <c r="O259">
-        <v>1935</v>
+        <v>1944</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1934</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
-        </is>
-[...8 lines deleted...]
-          <t>enseignant</t>
         </is>
       </c>
       <c r="N260">
         <v>1932</v>
       </c>
       <c r="O260">
-        <v>1943</v>
+        <v>1935</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1934</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Máriapócs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>missionnaire dans plusieurs endroits, jardinier, aide de cuisine. Lieux d’affectation (dates incertaines : Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
-[...10 lines deleted...]
-        </is>
+          <t>Chefe da Casa, chefe da secção húngara da ordem (1933-1939)</t>
+        </is>
+      </c>
+      <c r="N261">
+        <v>1932</v>
+      </c>
+      <c r="O261">
+        <v>1939</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1934</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hongrie</t>
+          <t>Mélykút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Hongrie</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>préfet</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N262">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O262">
-        <v>1948</v>
+        <v>1935</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1934</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
+          <t>St. Anthony, Cincinnati, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>directeur de l’institut</t>
+          <t>sapateiro, carpinteiro, técnico de manutenção</t>
         </is>
       </c>
       <c r="N263">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O263">
-        <v>1937</v>
+        <v>1952</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1934</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Wallingford, CO, États-Unis</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>missionário, 1950 – 1952, responsável</t>
         </is>
       </c>
       <c r="N264">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O264">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1934</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság</t>
+          <t>Endrőd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N265">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O265">
         <v>1938</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1934</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>supérieur des membres de l’ordre étudiant au collège, et enseignait la philosophie et la théologie au séminaire diocésain. Plus tard, il devint professeur de dogmatique, prédicateur académique et supérieur de la Congrégation mariale</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N266">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O266">
-        <v>1938</v>
+        <v>1957</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1934</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N267">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O267">
-        <v>1948</v>
+        <v>1937</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1934</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Roumanie</t>
+          <t>Rákospalota, Magyar Királyság</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>Préfet du Collegium Seraphicum, professeur de lettres, maître des laïcs, aumônier, définiteur</t>
+          <t>supervisor, educador, ao mesmo tempo que frequenta o ensino secundário por conta própria</t>
         </is>
       </c>
       <c r="N268">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O268">
-        <v>1942</v>
+        <v>1936</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1934</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>pasteur, ainsi que responsable des Congrégations mariales et de la Société du Cœur de Jésus</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N269">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O269">
-        <v>1936</v>
+        <v>1954</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1934</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Endrédy Kálmán</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, États-Unis</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N270">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O270">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=234</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1934</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N271">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O271">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1934</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Igal, Magyar Királyság</t>
+          <t>Budakeszi, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>vicaire, puis administrateur par intérim</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N272">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O272">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1934</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, États-Unis</t>
+          <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>capelão de sanatório</t>
         </is>
       </c>
       <c r="N273">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O273">
-        <v>1957</v>
+        <v>1937</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1934</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Nadap, Magyar Királyság</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>administrador</t>
         </is>
       </c>
       <c r="N274">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O274">
-        <v>1963</v>
+        <v>1937</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1934</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Leányfalu, Magyar Királyság</t>
+          <t>Cambridge, Reino Unido</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Reino Unido</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>professor universitário, investigador em genética</t>
         </is>
       </c>
       <c r="N275">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O275">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1934</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Arad, Roumanie</t>
+          <t>Clarksburg, MD, Estados Unidos</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N276">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O276">
-        <v>1935</v>
+        <v>1963</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1934</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Ják, Magyar Királyság</t>
+          <t>Homestead, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N277">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O277">
         <v>1936</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1934</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>New Britain, CO, Estados Unidos</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>curé</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N278">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O278">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1934</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>missionário, capelão de campo durante um curto período</t>
         </is>
       </c>
       <c r="N279">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O279">
-        <v>1936</v>
+        <v>1945</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1934</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Szécsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>abbé (à l’étranger depuis 1947)</t>
+          <t>pregador, professor de religião, capelão adjunto, professor de canto para os novos leigos e chefe escuteiro</t>
         </is>
       </c>
       <c r="N280">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O280">
-        <v>1950</v>
+        <v>1935</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1934</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>St. Francis Seraph Church, Cincinnati, OH, États-Unis</t>
+          <t>Kisberezna, Csehszlovákia</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>St. Francis Seraph Church</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>vice-abade</t>
         </is>
       </c>
       <c r="N281">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O281">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1934</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>États-Unis</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>realizou viagens missionárias aos EUA. Entre 1933 e 1938, realizou três viagens missionárias por lá; a primeira com o seu confrade Teofán Szkiba, a segunda — que durou vários anos — com o basílita Hám-Sztankaninec Marián, que ali mesmo faleceu, e a terceira com o futuro bispo diocesano Dudás Miklós, em 1937/38. Realizou missões em quase todas as paróquias húngaras e rusinas.</t>
         </is>
       </c>
       <c r="N282">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O282">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1934</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, États-Unis</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Szent László templom</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N283">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O283">
-        <v>1977</v>
+        <v>1942</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1934</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Marczinkó József</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>archidiacre, directeur d’un orphelinat pour filles, administrateur apostolique à partir de 1947</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N284">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O284">
-        <v>1954</v>
+        <v>1935</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=695</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1934</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Túrjaremete, Hungria</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>directeur national d’Actio Catholica</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N285">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O285">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1934</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N286">
+        <v>1932</v>
+      </c>
+      <c r="O286">
+        <v>1937</v>
+      </c>
+      <c r="Q286" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>1934</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Olkó Imre</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Church of the Assumption / Assumption of the Blessed Virgin Mary, Leechburg, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>Church of the Assumption / Assumption of the Blessed Virgin Mary</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N287">
+        <v>1932</v>
+      </c>
+      <c r="O287">
+        <v>1935</v>
+      </c>
+      <c r="Q287" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=834</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>1934</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Petrie Gyula Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>missionário itinerante (parte norte do Estado de Nova Iorque e parte noroeste da Pensilvânia)</t>
+        </is>
+      </c>
+      <c r="N288">
+        <v>1932</v>
+      </c>
+      <c r="O288">
+        <v>1935</v>
+      </c>
+      <c r="Q288" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=869</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>1934</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
+      <c r="N289">
+        <v>1932</v>
+      </c>
+      <c r="O289">
+        <v>1943</v>
+      </c>
+      <c r="Q289" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=879</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>1934</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Chicago, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N290">
+        <v>1932</v>
+      </c>
+      <c r="O290">
+        <v>1935</v>
+      </c>
+      <c r="Q290" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>1934</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Raffinszky Gergely Romuald OFM</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>o último pároco húngaro</t>
+        </is>
+      </c>
+      <c r="N291">
+        <v>1932</v>
+      </c>
+      <c r="O291">
+        <v>1936</v>
+      </c>
+      <c r="Q291" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=908</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>1934</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>St. Stephen Greek Catholic Church, Leisenring, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>St. Stephen Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N292">
+        <v>1932</v>
+      </c>
+      <c r="O292">
+        <v>1940</v>
+      </c>
+      <c r="Q292" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>1934</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Sipos D. József</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Gary, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N293">
+        <v>1932</v>
+      </c>
+      <c r="O293">
+        <v>1935</v>
+      </c>
+      <c r="Q293" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=991</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>1934</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Sárváry József</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>Kajdacs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>Entre 1932 e 1933, foi administrador e, posteriormente, pároco</t>
+        </is>
+      </c>
+      <c r="N294">
+        <v>1932</v>
+      </c>
+      <c r="O294">
+        <v>1936</v>
+      </c>
+      <c r="Q294" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=965</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>1934</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Antal János SDB</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungria</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>superintendente</t>
+        </is>
+      </c>
+      <c r="N295">
+        <v>1933</v>
+      </c>
+      <c r="O295">
+        <v>1948</v>
+      </c>
+      <c r="Q295" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=13</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>1934</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Balázskövi József SDB</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Gyula, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>diretor do instituto</t>
+        </is>
+      </c>
+      <c r="N296">
+        <v>1933</v>
+      </c>
+      <c r="O296">
+        <v>1937</v>
+      </c>
+      <c r="Q296" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=34</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>1934</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Bodnár Vince</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Hartford, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Wallingford, CO, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N297">
+        <v>1933</v>
+      </c>
+      <c r="O297">
+        <v>1948</v>
+      </c>
+      <c r="Q297" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=95</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>1934</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Bor Sándor</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Gyárvárosi Plébánia, Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Gyárvárosi Plébánia</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>professor de religião</t>
+        </is>
+      </c>
+      <c r="N298">
+        <v>1933</v>
+      </c>
+      <c r="O298">
+        <v>1938</v>
+      </c>
+      <c r="Q298" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=103</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>1934</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Borbély István SJ</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>jezsuita</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>superior dos membros da ordem que estudavam no colégio, bem como professor de filosofia e teologia no seminário diocesano. Mais tarde, tornou-se professor de dogmática, pregador da Academia e superior da Congregação de Maria</t>
+        </is>
+      </c>
+      <c r="N299">
+        <v>1933</v>
+      </c>
+      <c r="O299">
+        <v>1938</v>
+      </c>
+      <c r="Q299" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=104</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>1934</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Brunner Emőd László OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>professor do ensino secundário</t>
+        </is>
+      </c>
+      <c r="N300">
+        <v>1933</v>
+      </c>
+      <c r="O300">
+        <v>1948</v>
+      </c>
+      <c r="Q300" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=114</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>1934</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Csík Pál SDB</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Hope Haven, Marrero, LA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>prefeito, diretor</t>
+        </is>
+      </c>
+      <c r="N301">
+        <v>1933</v>
+      </c>
+      <c r="O301">
+        <v>1966</v>
+      </c>
+      <c r="Q301" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=160</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>1934</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Deésy István Ipoly OFM</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Székelyudvarhely, Romênia</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>Romênia</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>Prefeito do Collegium Seraphicum, professor de letras, mestre dos leigos, capelão, definidor</t>
+        </is>
+      </c>
+      <c r="N302">
+        <v>1933</v>
+      </c>
+      <c r="O302">
+        <v>1942</v>
+      </c>
+      <c r="Q302" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=184</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>1934</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>pároco e superior das Congregações de Maria e da Sociedade do Sagrado Coração de Jesus</t>
+        </is>
+      </c>
+      <c r="N303">
+        <v>1933</v>
+      </c>
+      <c r="O303">
+        <v>1936</v>
+      </c>
+      <c r="Q303" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>1934</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Endrédy Kálmán</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Perth Amboy, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>capelão</t>
+        </is>
+      </c>
+      <c r="N304">
+        <v>1933</v>
+      </c>
+      <c r="O304">
+        <v>1935</v>
+      </c>
+      <c r="Q304" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=234</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>1934</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Gullay Domonkos</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>professor de religião</t>
+        </is>
+      </c>
+      <c r="N305">
+        <v>1933</v>
+      </c>
+      <c r="O305">
+        <v>1947</v>
+      </c>
+      <c r="Q305" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=341</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>1934</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Gyarmathy János Mihály</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Igal, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>vigário, e posteriormente administrador provisório</t>
+        </is>
+      </c>
+      <c r="N306">
+        <v>1933</v>
+      </c>
+      <c r="O306">
+        <v>1935</v>
+      </c>
+      <c r="Q306" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=351</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>1934</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Gyarmathy János Mihály</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N307">
+        <v>1933</v>
+      </c>
+      <c r="O307">
+        <v>1957</v>
+      </c>
+      <c r="Q307" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=351</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>1934</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Gáspár János</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N308">
+        <v>1933</v>
+      </c>
+      <c r="O308">
+        <v>1963</v>
+      </c>
+      <c r="Q308" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=312</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>1934</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Leányfalu, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>professor de religião</t>
+        </is>
+      </c>
+      <c r="N309">
+        <v>1933</v>
+      </c>
+      <c r="O309">
+        <v>1937</v>
+      </c>
+      <c r="Q309" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=404</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>1934</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Horváth Miklós OFMConv</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Arad, Romênia</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>Romênia</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N310">
+        <v>1933</v>
+      </c>
+      <c r="O310">
+        <v>1935</v>
+      </c>
+      <c r="Q310" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=435</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>1934</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Huber Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Ják, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
+      <c r="N311">
+        <v>1933</v>
+      </c>
+      <c r="O311">
+        <v>1936</v>
+      </c>
+      <c r="Q311" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=444</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312">
+        <v>1934</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Iváncsó Bazil</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>Homestead, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N312">
+        <v>1933</v>
+      </c>
+      <c r="O312">
+        <v>1944</v>
+      </c>
+      <c r="Q312" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=464</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>1934</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Kafka Ferenc Sergius OFM</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N313">
+        <v>1933</v>
+      </c>
+      <c r="O313">
+        <v>1936</v>
+      </c>
+      <c r="Q313" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=497</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314">
+        <v>1934</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>abade (no estrangeiro desde 1947)</t>
+        </is>
+      </c>
+      <c r="N314">
+        <v>1933</v>
+      </c>
+      <c r="O314">
+        <v>1950</v>
+      </c>
+      <c r="Q314" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=516</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315">
+        <v>1934</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Kerner István Paszkál OFM</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>St. Francis Seraph Church, Cincinnati, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>St. Francis Seraph Church</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
+      <c r="N315">
+        <v>1933</v>
+      </c>
+      <c r="O315">
+        <v>1937</v>
+      </c>
+      <c r="Q315" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=539</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316">
+        <v>1934</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Komlósy Miklós, Dr.</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N316">
+        <v>1933</v>
+      </c>
+      <c r="O316">
+        <v>1940</v>
+      </c>
+      <c r="Q316" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=562</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317">
+        <v>1934</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Lengyel Imre, Msgr.</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Hartford, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N317">
+        <v>1933</v>
+      </c>
+      <c r="O317">
+        <v>1977</v>
+      </c>
+      <c r="Q317" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=646</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318">
+        <v>1934</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Lischerong Gáspár SJ, dr</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Pujang, Kína</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>decano, diretor de um orfanato para raparigas, administrador apostólico a partir de 1947</t>
+        </is>
+      </c>
+      <c r="N318">
+        <v>1933</v>
+      </c>
+      <c r="O318">
+        <v>1954</v>
+      </c>
+      <c r="Q318" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=662</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319">
+        <v>1934</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Mihalovics Zsigmond, Msgr.</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>diretor nacional da Actio Catholica</t>
+        </is>
+      </c>
+      <c r="N319">
+        <v>1933</v>
+      </c>
+      <c r="O319">
+        <v>1948</v>
+      </c>
+      <c r="Q319" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=744</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320">
+        <v>1934</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
           <t>Nagy József</t>
         </is>
       </c>
-      <c r="E286" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H286" t="inlineStr">
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
         <is>
           <t>Kistelek, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I286" t="inlineStr">
+      <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="K286" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N286">
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N320">
         <v>1933</v>
       </c>
-      <c r="O286">
+      <c r="O320">
         <v>1935</v>
       </c>
-      <c r="Q286" t="inlineStr">
+      <c r="Q320" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321">
+        <v>1934</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Plankó János</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>Kisnána, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N321">
+        <v>1933</v>
+      </c>
+      <c r="O321">
+        <v>1936</v>
+      </c>
+      <c r="Q321" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=884</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322">
+        <v>1934</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Porgeth Imre SDB</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Costa Rica</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>Costa Rica</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N322">
+        <v>1933</v>
+      </c>
+      <c r="O322">
+        <v>1954</v>
+      </c>
+      <c r="Q322" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=896</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323">
+        <v>1934</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Porgeth Imre SDB</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>El Salvador</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>El Salvador</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N323">
+        <v>1933</v>
+      </c>
+      <c r="O323">
+        <v>1954</v>
+      </c>
+      <c r="Q323" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=896</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324">
+        <v>1934</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Porgeth Imre SDB</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Honduras</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>Honduras</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N324">
+        <v>1933</v>
+      </c>
+      <c r="O324">
+        <v>1954</v>
+      </c>
+      <c r="Q324" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=896</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325">
+        <v>1934</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Porgeth Imre SDB</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>Nicaragua</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>Nicaragua</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N325">
+        <v>1933</v>
+      </c>
+      <c r="O325">
+        <v>1954</v>
+      </c>
+      <c r="Q325" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=896</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>1934</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Roskovics Konstantin</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church, Philadelphia, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>Holy Ghost Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>pároco ou outro pastor em exercício</t>
+        </is>
+      </c>
+      <c r="N326">
+        <v>1933</v>
+      </c>
+      <c r="O326">
+        <v>1937</v>
+      </c>
+      <c r="Q326" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=945</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327">
+        <v>1934</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Rácz Péter Viktor, kusalyi</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N327">
+        <v>1933</v>
+      </c>
+      <c r="O327">
+        <v>1949</v>
+      </c>
+      <c r="Q327" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>